--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1020,51 +1020,51 @@
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AI3" t="s">
         <v>29</v>
       </c>
       <c r="AJ3">
         <v>38590</v>
       </c>
       <c r="AK3">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AI4" t="s">