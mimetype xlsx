--- v0 (2026-08-18)
+++ v1 (2026-10-22)
@@ -1710,51 +1710,51 @@
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>51</v>
       </c>
       <c r="AJ9">
         <v>6355</v>
       </c>
       <c r="AK9">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>57</v>
       </c>
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>35</v>
       </c>
       <c r="AE10">
@@ -1812,51 +1812,51 @@
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>44</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
         <v>61</v>
       </c>
       <c r="AJ12">
         <v>6367</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>68</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>50</v>
       </c>
       <c r="AE13">
@@ -3245,51 +3245,51 @@
       <c r="F58" t="s">
         <v>199</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I58" t="s">
         <v>190</v>
       </c>
       <c r="J58" t="s">
         <v>200</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>201</v>
       </c>
       <c r="AJ58">
         <v>6421</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>202</v>
       </c>
       <c r="E59" t="s">
         <v>55</v>
       </c>
       <c r="F59" t="s">
         <v>203</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I59" t="s">
         <v>190</v>
       </c>
       <c r="J59" t="s">
         <v>204</v>
       </c>
       <c r="AE59">
@@ -3908,51 +3908,51 @@
       <c r="F79" t="s">
         <v>260</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I79" t="s">
         <v>233</v>
       </c>
       <c r="J79" t="s">
         <v>35</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>252</v>
       </c>
       <c r="AJ79">
         <v>6218</v>
       </c>
       <c r="AK79">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>261</v>
       </c>
       <c r="E80" t="s">
         <v>148</v>
       </c>
       <c r="F80" t="s">
         <v>262</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I80" t="s">
         <v>233</v>
       </c>
       <c r="J80" t="s">
         <v>170</v>
       </c>
       <c r="AE80">