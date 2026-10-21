--- v0 (2026-09-08)
+++ v1 (2026-10-21)
@@ -2095,51 +2095,51 @@
       <c r="F20" t="s">
         <v>84</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>54</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>75</v>
       </c>
       <c r="AJ20">
         <v>29645</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>85</v>
       </c>
       <c r="E21" t="s">
         <v>86</v>
       </c>
       <c r="F21" t="s">
         <v>87</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>88</v>
       </c>
       <c r="AE21">
@@ -2165,51 +2165,51 @@
       <c r="F22" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>92</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>75</v>
       </c>
       <c r="AJ22">
         <v>29687</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>82</v>
       </c>
       <c r="E23" t="s">
         <v>93</v>
       </c>
       <c r="F23" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>54</v>
       </c>
       <c r="AE23">
@@ -4206,51 +4206,51 @@
       <c r="F87" t="s">
         <v>291</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I87" t="s">
         <v>196</v>
       </c>
       <c r="J87" t="s">
         <v>54</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>286</v>
       </c>
       <c r="AJ87">
         <v>29623</v>
       </c>
       <c r="AK87">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>292</v>
       </c>
       <c r="E88" t="s">
         <v>293</v>
       </c>
       <c r="F88" t="s">
         <v>294</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>74</v>
       </c>
       <c r="I88" t="s">
         <v>196</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">