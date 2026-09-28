--- v4 (2026-08-26)
+++ v5 (2026-09-28)
@@ -2776,51 +2776,51 @@
       <c r="H38" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I38" t="s">
         <v>97</v>
       </c>
       <c r="J38" t="s">
         <v>132</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>45.0</v>
       </c>
       <c r="AG38">
         <v>45.0</v>
       </c>
       <c r="AI38" t="s">
         <v>127</v>
       </c>
       <c r="AJ38">
         <v>71083</v>
       </c>
       <c r="AK38">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>133</v>
       </c>
       <c r="E39" t="s">
         <v>134</v>
       </c>
       <c r="F39" t="s">
         <v>135</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I39" t="s">
         <v>97</v>
       </c>
       <c r="J39" t="s">
         <v>68</v>
       </c>
       <c r="AE39">
@@ -2927,51 +2927,51 @@
       <c r="D43" t="s">
         <v>142</v>
       </c>
       <c r="F43" t="s">
         <v>143</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I43" t="s">
         <v>97</v>
       </c>
       <c r="AF43">
         <v>30.0</v>
       </c>
       <c r="AI43" t="s">
         <v>127</v>
       </c>
       <c r="AJ43">
         <v>73947</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>144</v>
       </c>
       <c r="F44" t="s">
         <v>145</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I44" t="s">
         <v>97</v>
       </c>
       <c r="AF44">
         <v>30.0</v>
       </c>
       <c r="AI44" t="s">
         <v>127</v>
       </c>
       <c r="AJ44">
@@ -3299,53 +3299,50 @@
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>174</v>
       </c>
       <c r="F54" t="s">
         <v>175</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I54" t="s">
         <v>176</v>
       </c>
       <c r="AF54">
         <v>20.0</v>
       </c>
       <c r="AI54" t="s">
         <v>177</v>
       </c>
       <c r="AJ54">
         <v>73951</v>
       </c>
-      <c r="AK54">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>178</v>
       </c>
       <c r="F55" t="s">
         <v>179</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I55" t="s">
         <v>176</v>
       </c>
       <c r="AF55">
         <v>25.0</v>
       </c>
       <c r="AI55" t="s">
         <v>180</v>
       </c>
       <c r="AJ55">
         <v>73952</v>
@@ -4703,51 +4700,51 @@
       <c r="D100" t="s">
         <v>302</v>
       </c>
       <c r="F100" t="s">
         <v>303</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I100" t="s">
         <v>265</v>
       </c>
       <c r="AF100">
         <v>30.0</v>
       </c>
       <c r="AI100" t="s">
         <v>301</v>
       </c>
       <c r="AJ100">
         <v>73975</v>
       </c>
       <c r="AK100">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>304</v>
       </c>
       <c r="F101" t="s">
         <v>305</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I101" t="s">
         <v>265</v>
       </c>
       <c r="AF101">
         <v>30.0</v>
       </c>
       <c r="AI101" t="s">
         <v>301</v>
       </c>
       <c r="AJ101">
@@ -4955,51 +4952,51 @@
       <c r="D109" t="s">
         <v>326</v>
       </c>
       <c r="F109" t="s">
         <v>327</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I109" t="s">
         <v>308</v>
       </c>
       <c r="AF109">
         <v>30.0</v>
       </c>
       <c r="AI109" t="s">
         <v>328</v>
       </c>
       <c r="AJ109">
         <v>73984</v>
       </c>
       <c r="AK109">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>329</v>
       </c>
       <c r="F110" t="s">
         <v>330</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I110" t="s">
         <v>308</v>
       </c>
       <c r="AF110">
         <v>30.0</v>
       </c>
       <c r="AI110" t="s">
         <v>328</v>
       </c>
       <c r="AJ110">