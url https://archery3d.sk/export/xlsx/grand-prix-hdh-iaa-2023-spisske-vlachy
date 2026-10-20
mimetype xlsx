--- v5 (2026-09-28)
+++ v6 (2026-10-20)
@@ -2285,51 +2285,51 @@
       <c r="D22" t="s">
         <v>82</v>
       </c>
       <c r="F22" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AF22">
         <v>30.0</v>
       </c>
       <c r="AI22" t="s">
         <v>85</v>
       </c>
       <c r="AJ22">
         <v>73933</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>86</v>
       </c>
       <c r="F23" t="s">
         <v>87</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AF23">
         <v>30.0</v>
       </c>
       <c r="AI23" t="s">
         <v>85</v>
       </c>
       <c r="AJ23">
@@ -2776,51 +2776,51 @@
       <c r="H38" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I38" t="s">
         <v>97</v>
       </c>
       <c r="J38" t="s">
         <v>132</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>45.0</v>
       </c>
       <c r="AG38">
         <v>45.0</v>
       </c>
       <c r="AI38" t="s">
         <v>127</v>
       </c>
       <c r="AJ38">
         <v>71083</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>133</v>
       </c>
       <c r="E39" t="s">
         <v>134</v>
       </c>
       <c r="F39" t="s">
         <v>135</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I39" t="s">
         <v>97</v>
       </c>
       <c r="J39" t="s">
         <v>68</v>
       </c>
       <c r="AE39">
@@ -3460,92 +3460,92 @@
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I59" t="s">
         <v>176</v>
       </c>
       <c r="J59" t="s">
         <v>40</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>45.0</v>
       </c>
       <c r="AI59" t="s">
         <v>188</v>
       </c>
       <c r="AJ59">
         <v>69250</v>
       </c>
       <c r="AK59">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>193</v>
       </c>
       <c r="E60" t="s">
         <v>194</v>
       </c>
       <c r="F60" t="s">
         <v>195</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I60" t="s">
         <v>176</v>
       </c>
       <c r="J60" t="s">
         <v>106</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>45.0</v>
       </c>
       <c r="AG60">
         <v>45.0</v>
       </c>
       <c r="AI60" t="s">
         <v>188</v>
       </c>
       <c r="AJ60">
         <v>70821</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>196</v>
       </c>
       <c r="E61" t="s">
         <v>197</v>
       </c>
       <c r="F61" t="s">
         <v>198</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I61" t="s">
         <v>176</v>
       </c>
       <c r="AE61">
         <v>2</v>
       </c>
       <c r="AF61">
@@ -4369,51 +4369,51 @@
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I89" t="s">
         <v>265</v>
       </c>
       <c r="J89" t="s">
         <v>106</v>
       </c>
       <c r="AF89">
         <v>30.0</v>
       </c>
       <c r="AG89">
         <v>30.0</v>
       </c>
       <c r="AI89" t="s">
         <v>272</v>
       </c>
       <c r="AJ89">
         <v>70817</v>
       </c>
       <c r="AK89">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>275</v>
       </c>
       <c r="E90" t="s">
         <v>276</v>
       </c>
       <c r="F90" t="s">
         <v>277</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I90" t="s">
         <v>265</v>
       </c>
       <c r="J90" t="s">
         <v>278</v>
       </c>
       <c r="AE90">