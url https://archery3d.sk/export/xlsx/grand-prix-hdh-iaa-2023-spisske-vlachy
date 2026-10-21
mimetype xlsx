--- v6 (2026-10-20)
+++ v7 (2026-10-21)
@@ -3538,50 +3538,53 @@
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I61" t="s">
         <v>176</v>
       </c>
       <c r="AE61">
         <v>2</v>
       </c>
       <c r="AF61">
         <v>60.0</v>
       </c>
       <c r="AG61">
         <v>60.0</v>
       </c>
       <c r="AI61" t="s">
         <v>188</v>
       </c>
       <c r="AJ61">
         <v>73388</v>
       </c>
+      <c r="AK61">
+        <v>4</v>
+      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>199</v>
       </c>
       <c r="F62" t="s">
         <v>200</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I62" t="s">
         <v>176</v>
       </c>
       <c r="AF62">
         <v>30.0</v>
       </c>
       <c r="AI62" t="s">
         <v>188</v>
       </c>
       <c r="AJ62">
         <v>73954</v>