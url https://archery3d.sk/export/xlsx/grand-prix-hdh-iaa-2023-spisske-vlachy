--- v0 (2026-05-02)
+++ v1 (2026-05-25)
@@ -2027,51 +2027,51 @@
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="F13" t="s">
         <v>62</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AF13">
         <v>30.0</v>
       </c>
       <c r="AI13" t="s">
         <v>54</v>
       </c>
       <c r="AJ13">
         <v>73925</v>
       </c>
       <c r="AK13">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>63</v>
       </c>
       <c r="F14" t="s">
         <v>64</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AF14">
         <v>30.0</v>
       </c>
       <c r="AI14" t="s">
         <v>54</v>
       </c>
       <c r="AJ14">
@@ -2256,51 +2256,51 @@
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="F21" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AF21">
         <v>30.0</v>
       </c>
       <c r="AI21" t="s">
         <v>81</v>
       </c>
       <c r="AJ21">
         <v>73932</v>
       </c>
       <c r="AK21">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>82</v>
       </c>
       <c r="F22" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AF22">
         <v>30.0</v>
       </c>
       <c r="AI22" t="s">
         <v>85</v>
       </c>
       <c r="AJ22">
@@ -2779,51 +2779,51 @@
       <c r="H38" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I38" t="s">
         <v>97</v>
       </c>
       <c r="J38" t="s">
         <v>132</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>45.0</v>
       </c>
       <c r="AG38">
         <v>45.0</v>
       </c>
       <c r="AI38" t="s">
         <v>127</v>
       </c>
       <c r="AJ38">
         <v>71083</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>133</v>
       </c>
       <c r="E39" t="s">
         <v>134</v>
       </c>
       <c r="F39" t="s">
         <v>135</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I39" t="s">
         <v>97</v>
       </c>
       <c r="J39" t="s">
         <v>68</v>
       </c>
       <c r="AE39">
@@ -2930,51 +2930,51 @@
       <c r="D43" t="s">
         <v>142</v>
       </c>
       <c r="F43" t="s">
         <v>143</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I43" t="s">
         <v>97</v>
       </c>
       <c r="AF43">
         <v>30.0</v>
       </c>
       <c r="AI43" t="s">
         <v>127</v>
       </c>
       <c r="AJ43">
         <v>73947</v>
       </c>
       <c r="AK43">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>144</v>
       </c>
       <c r="F44" t="s">
         <v>145</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I44" t="s">
         <v>97</v>
       </c>
       <c r="AF44">
         <v>30.0</v>
       </c>
       <c r="AI44" t="s">
         <v>127</v>
       </c>
       <c r="AJ44">
@@ -4376,50 +4376,53 @@
         <v>274</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I89" t="s">
         <v>265</v>
       </c>
       <c r="J89" t="s">
         <v>106</v>
       </c>
       <c r="AF89">
         <v>30.0</v>
       </c>
       <c r="AG89">
         <v>30.0</v>
       </c>
       <c r="AI89" t="s">
         <v>272</v>
       </c>
       <c r="AJ89">
         <v>70817</v>
+      </c>
+      <c r="AK89">
+        <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>275</v>
       </c>
       <c r="E90" t="s">
         <v>276</v>
       </c>
       <c r="F90" t="s">
         <v>277</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I90" t="s">
         <v>265</v>
       </c>
       <c r="J90" t="s">
         <v>278</v>
       </c>
       <c r="AE90">