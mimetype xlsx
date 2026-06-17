--- v1 (2026-05-25)
+++ v2 (2026-06-17)
@@ -2369,51 +2369,51 @@
       <c r="D25" t="s">
         <v>90</v>
       </c>
       <c r="F25" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AF25">
         <v>30.0</v>
       </c>
       <c r="AI25" t="s">
         <v>92</v>
       </c>
       <c r="AJ25">
         <v>73936</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>94</v>
       </c>
       <c r="F26" t="s">
         <v>95</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I26" t="s">
         <v>97</v>
       </c>
       <c r="J26" t="s">
         <v>98</v>
       </c>
       <c r="AD26" t="s">