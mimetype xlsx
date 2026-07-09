--- v2 (2026-06-17)
+++ v3 (2026-07-09)
@@ -2526,51 +2526,51 @@
       <c r="D30" t="s">
         <v>110</v>
       </c>
       <c r="F30" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I30" t="s">
         <v>97</v>
       </c>
       <c r="AF30">
         <v>25.0</v>
       </c>
       <c r="AI30" t="s">
         <v>107</v>
       </c>
       <c r="AJ30">
         <v>73939</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>113</v>
       </c>
       <c r="F31" t="s">
         <v>114</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I31" t="s">
         <v>97</v>
       </c>
       <c r="J31" t="s">
         <v>53</v>
       </c>
       <c r="AE31">
@@ -3472,90 +3472,93 @@
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I59" t="s">
         <v>176</v>
       </c>
       <c r="J59" t="s">
         <v>40</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>45.0</v>
       </c>
       <c r="AI59" t="s">
         <v>188</v>
       </c>
       <c r="AJ59">
         <v>69250</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>193</v>
       </c>
       <c r="E60" t="s">
         <v>194</v>
       </c>
       <c r="F60" t="s">
         <v>195</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I60" t="s">
         <v>176</v>
       </c>
       <c r="J60" t="s">
         <v>106</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>45.0</v>
       </c>
       <c r="AG60">
         <v>45.0</v>
       </c>
       <c r="AI60" t="s">
         <v>188</v>
       </c>
       <c r="AJ60">
         <v>70821</v>
       </c>
+      <c r="AK60">
+        <v>4</v>
+      </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>196</v>
       </c>
       <c r="E61" t="s">
         <v>197</v>
       </c>
       <c r="F61" t="s">
         <v>198</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I61" t="s">
         <v>176</v>
       </c>
       <c r="AE61">
         <v>2</v>
       </c>
       <c r="AF61">
         <v>60.0</v>
@@ -3672,50 +3675,53 @@
       </c>
       <c r="H65" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I65" t="s">
         <v>176</v>
       </c>
       <c r="J65" t="s">
         <v>98</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>45.0</v>
       </c>
       <c r="AG65">
         <v>45.0</v>
       </c>
       <c r="AI65" t="s">
         <v>188</v>
       </c>
       <c r="AJ65">
         <v>66789</v>
       </c>
+      <c r="AK65">
+        <v>5</v>
+      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>207</v>
       </c>
       <c r="F66" t="s">
         <v>208</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I66" t="s">
         <v>176</v>
       </c>
       <c r="AF66">
         <v>30.0</v>
       </c>
       <c r="AI66" t="s">
         <v>209</v>
       </c>
       <c r="AJ66">
         <v>73993</v>
@@ -4512,51 +4518,51 @@
       <c r="D93" t="s">
         <v>285</v>
       </c>
       <c r="F93" t="s">
         <v>286</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I93" t="s">
         <v>265</v>
       </c>
       <c r="AF93">
         <v>30.0</v>
       </c>
       <c r="AI93" t="s">
         <v>272</v>
       </c>
       <c r="AJ93">
         <v>73969</v>
       </c>
       <c r="AK93">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>287</v>
       </c>
       <c r="F94" t="s">
         <v>288</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I94" t="s">
         <v>265</v>
       </c>
       <c r="AF94">
         <v>30.0</v>
       </c>
       <c r="AI94" t="s">
         <v>272</v>
       </c>
       <c r="AJ94">