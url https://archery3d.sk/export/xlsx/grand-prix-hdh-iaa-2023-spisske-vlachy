--- v3 (2026-07-09)
+++ v4 (2026-08-26)
@@ -2526,51 +2526,51 @@
       <c r="D30" t="s">
         <v>110</v>
       </c>
       <c r="F30" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I30" t="s">
         <v>97</v>
       </c>
       <c r="AF30">
         <v>25.0</v>
       </c>
       <c r="AI30" t="s">
         <v>107</v>
       </c>
       <c r="AJ30">
         <v>73939</v>
       </c>
       <c r="AK30">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>113</v>
       </c>
       <c r="F31" t="s">
         <v>114</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I31" t="s">
         <v>97</v>
       </c>
       <c r="J31" t="s">
         <v>53</v>
       </c>
       <c r="AE31">
@@ -2702,53 +2702,50 @@
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I36" t="s">
         <v>97</v>
       </c>
       <c r="J36" t="s">
         <v>68</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>45.0</v>
       </c>
       <c r="AI36" t="s">
         <v>127</v>
       </c>
       <c r="AJ36">
         <v>72556</v>
       </c>
-      <c r="AK36">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>128</v>
       </c>
       <c r="E37" t="s">
         <v>66</v>
       </c>
       <c r="F37" t="s">
         <v>129</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I37" t="s">
         <v>97</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>45.0</v>
@@ -3098,53 +3095,50 @@
       </c>
       <c r="G48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I48" t="s">
         <v>97</v>
       </c>
       <c r="J48" t="s">
         <v>106</v>
       </c>
       <c r="AF48">
         <v>30.0</v>
       </c>
       <c r="AG48">
         <v>30.0</v>
       </c>
       <c r="AI48" t="s">
         <v>157</v>
       </c>
       <c r="AJ48">
         <v>70818</v>
       </c>
-      <c r="AK48">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>158</v>
       </c>
       <c r="E49" t="s">
         <v>159</v>
       </c>
       <c r="F49" t="s">
         <v>160</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I49" t="s">
         <v>97</v>
       </c>
       <c r="J49" t="s">
         <v>106</v>
       </c>
       <c r="AF49">
         <v>30.0</v>
@@ -3334,53 +3328,50 @@
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>178</v>
       </c>
       <c r="F55" t="s">
         <v>179</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I55" t="s">
         <v>176</v>
       </c>
       <c r="AF55">
         <v>25.0</v>
       </c>
       <c r="AI55" t="s">
         <v>180</v>
       </c>
       <c r="AJ55">
         <v>73952</v>
       </c>
-      <c r="AK55">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>181</v>
       </c>
       <c r="F56" t="s">
         <v>182</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I56" t="s">
         <v>176</v>
       </c>
       <c r="AF56">
         <v>25.0</v>
       </c>
       <c r="AI56" t="s">
         <v>183</v>
       </c>
       <c r="AJ56">
         <v>73953</v>
@@ -3606,51 +3597,51 @@
       <c r="D63" t="s">
         <v>201</v>
       </c>
       <c r="F63" t="s">
         <v>202</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I63" t="s">
         <v>176</v>
       </c>
       <c r="AF63">
         <v>30.0</v>
       </c>
       <c r="AI63" t="s">
         <v>188</v>
       </c>
       <c r="AJ63">
         <v>73955</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>203</v>
       </c>
       <c r="F64" t="s">
         <v>204</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I64" t="s">
         <v>176</v>
       </c>
       <c r="AF64">
         <v>30.0</v>
       </c>
       <c r="AI64" t="s">
         <v>188</v>
       </c>
       <c r="AJ64">
@@ -3676,51 +3667,51 @@
       <c r="H65" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I65" t="s">
         <v>176</v>
       </c>
       <c r="J65" t="s">
         <v>98</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>45.0</v>
       </c>
       <c r="AG65">
         <v>45.0</v>
       </c>
       <c r="AI65" t="s">
         <v>188</v>
       </c>
       <c r="AJ65">
         <v>66789</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>207</v>
       </c>
       <c r="F66" t="s">
         <v>208</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I66" t="s">
         <v>176</v>
       </c>
       <c r="AF66">
         <v>30.0</v>
       </c>
       <c r="AI66" t="s">
         <v>209</v>
       </c>
       <c r="AJ66">
@@ -3731,51 +3722,51 @@
       <c r="D67" t="s">
         <v>210</v>
       </c>
       <c r="F67" t="s">
         <v>211</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I67" t="s">
         <v>176</v>
       </c>
       <c r="AF67">
         <v>30.0</v>
       </c>
       <c r="AI67" t="s">
         <v>209</v>
       </c>
       <c r="AJ67">
         <v>73957</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>212</v>
       </c>
       <c r="E68" t="s">
         <v>50</v>
       </c>
       <c r="F68" t="s">
         <v>213</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I68" t="s">
         <v>176</v>
       </c>
       <c r="J68" t="s">
         <v>214</v>
       </c>
       <c r="AE68">
@@ -4056,51 +4047,51 @@
       <c r="D78" t="s">
         <v>243</v>
       </c>
       <c r="F78" t="s">
         <v>244</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I78" t="s">
         <v>232</v>
       </c>
       <c r="AF78">
         <v>30.0</v>
       </c>
       <c r="AI78" t="s">
         <v>238</v>
       </c>
       <c r="AJ78">
         <v>73964</v>
       </c>
       <c r="AK78">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>245</v>
       </c>
       <c r="F79" t="s">
         <v>246</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I79" t="s">
         <v>232</v>
       </c>
       <c r="AF79">
         <v>30.0</v>
       </c>
       <c r="AI79" t="s">
         <v>238</v>
       </c>
       <c r="AJ79">
@@ -4307,53 +4298,50 @@
       </c>
       <c r="G87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I87" t="s">
         <v>265</v>
       </c>
       <c r="J87" t="s">
         <v>266</v>
       </c>
       <c r="AF87">
         <v>25.0</v>
       </c>
       <c r="AG87">
         <v>25.0</v>
       </c>
       <c r="AI87" t="s">
         <v>267</v>
       </c>
       <c r="AJ87">
         <v>73399</v>
       </c>
-      <c r="AK87">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>268</v>
       </c>
       <c r="E88" t="s">
         <v>269</v>
       </c>
       <c r="F88" t="s">
         <v>270</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I88" t="s">
         <v>265</v>
       </c>
       <c r="J88" t="s">
         <v>271</v>
       </c>
       <c r="AE88">
         <v>1</v>
@@ -4459,53 +4447,50 @@
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I91" t="s">
         <v>265</v>
       </c>
       <c r="J91" t="s">
         <v>282</v>
       </c>
       <c r="AE91">
         <v>2</v>
       </c>
       <c r="AF91">
         <v>60.0</v>
       </c>
       <c r="AI91" t="s">
         <v>272</v>
       </c>
       <c r="AJ91">
         <v>68035</v>
       </c>
-      <c r="AK91">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>283</v>
       </c>
       <c r="F92" t="s">
         <v>284</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I92" t="s">
         <v>265</v>
       </c>
       <c r="AF92">
         <v>30.0</v>
       </c>
       <c r="AI92" t="s">
         <v>272</v>
       </c>
       <c r="AJ92">
         <v>73968</v>
@@ -4518,80 +4503,80 @@
       <c r="D93" t="s">
         <v>285</v>
       </c>
       <c r="F93" t="s">
         <v>286</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I93" t="s">
         <v>265</v>
       </c>
       <c r="AF93">
         <v>30.0</v>
       </c>
       <c r="AI93" t="s">
         <v>272</v>
       </c>
       <c r="AJ93">
         <v>73969</v>
       </c>
       <c r="AK93">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>287</v>
       </c>
       <c r="F94" t="s">
         <v>288</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I94" t="s">
         <v>265</v>
       </c>
       <c r="AF94">
         <v>30.0</v>
       </c>
       <c r="AI94" t="s">
         <v>272</v>
       </c>
       <c r="AJ94">
         <v>73970</v>
       </c>
       <c r="AK94">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>289</v>
       </c>
       <c r="F95" t="s">
         <v>290</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I95" t="s">
         <v>265</v>
       </c>
       <c r="AF95">
         <v>30.0</v>
       </c>
       <c r="AI95" t="s">
         <v>272</v>
       </c>
       <c r="AJ95">
@@ -4604,53 +4589,50 @@
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>291</v>
       </c>
       <c r="F96" t="s">
         <v>292</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I96" t="s">
         <v>265</v>
       </c>
       <c r="AF96">
         <v>30.0</v>
       </c>
       <c r="AI96" t="s">
         <v>293</v>
       </c>
       <c r="AJ96">
         <v>73972</v>
       </c>
-      <c r="AK96">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>294</v>
       </c>
       <c r="F97" t="s">
         <v>295</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I97" t="s">
         <v>265</v>
       </c>
       <c r="AF97">
         <v>30.0</v>
       </c>
       <c r="AI97" t="s">
         <v>293</v>
       </c>
       <c r="AJ97">
         <v>73973</v>
@@ -4721,51 +4703,51 @@
       <c r="D100" t="s">
         <v>302</v>
       </c>
       <c r="F100" t="s">
         <v>303</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I100" t="s">
         <v>265</v>
       </c>
       <c r="AF100">
         <v>30.0</v>
       </c>
       <c r="AI100" t="s">
         <v>301</v>
       </c>
       <c r="AJ100">
         <v>73975</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>304</v>
       </c>
       <c r="F101" t="s">
         <v>305</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I101" t="s">
         <v>265</v>
       </c>
       <c r="AF101">
         <v>30.0</v>
       </c>
       <c r="AI101" t="s">
         <v>301</v>
       </c>
       <c r="AJ101">