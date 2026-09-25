--- v1 (2026-09-05)
+++ v2 (2026-09-25)
@@ -1327,51 +1327,51 @@
       <c r="F11" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I11" t="s">
         <v>70</v>
       </c>
       <c r="J11" t="s">
         <v>71</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AI11" t="s">
         <v>72</v>
       </c>
       <c r="AJ11">
         <v>59451</v>
       </c>
       <c r="AK11">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>73</v>
       </c>
       <c r="E12" t="s">
         <v>74</v>
       </c>
       <c r="F12" t="s">
         <v>75</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I12" t="s">
         <v>70</v>
       </c>
       <c r="J12" t="s">
         <v>76</v>
       </c>
       <c r="AE12">
@@ -1755,51 +1755,51 @@
       <c r="F24" t="s">
         <v>118</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I24" t="s">
         <v>119</v>
       </c>
       <c r="J24" t="s">
         <v>120</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>121</v>
       </c>
       <c r="AJ24">
         <v>58637</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>117</v>
       </c>
       <c r="E25" t="s">
         <v>122</v>
       </c>
       <c r="F25" t="s">
         <v>123</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I25" t="s">
         <v>119</v>
       </c>
       <c r="J25" t="s">
         <v>120</v>
       </c>
       <c r="AE25">
@@ -1857,51 +1857,51 @@
       <c r="F27" t="s">
         <v>130</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>56</v>
       </c>
       <c r="I27" t="s">
         <v>131</v>
       </c>
       <c r="J27" t="s">
         <v>132</v>
       </c>
       <c r="AE27">
         <v>2</v>
       </c>
       <c r="AI27" t="s">
         <v>133</v>
       </c>
       <c r="AJ27">
         <v>59744</v>
       </c>
       <c r="AK27">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>134</v>
       </c>
       <c r="E28" t="s">
         <v>135</v>
       </c>
       <c r="F28" t="s">
         <v>136</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I28" t="s">
         <v>137</v>
       </c>
       <c r="J28" t="s">
         <v>138</v>
       </c>
       <c r="AD28">