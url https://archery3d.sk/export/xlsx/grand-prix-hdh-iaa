--- v0 (2026-07-25)
+++ v1 (2026-09-05)
@@ -1789,53 +1789,50 @@
       </c>
       <c r="F25" t="s">
         <v>123</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I25" t="s">
         <v>119</v>
       </c>
       <c r="J25" t="s">
         <v>120</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>124</v>
       </c>
       <c r="AJ25">
         <v>58638</v>
       </c>
-      <c r="AK25">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>74</v>
       </c>
       <c r="E26" t="s">
         <v>125</v>
       </c>
       <c r="F26" t="s">
         <v>126</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>56</v>
       </c>
       <c r="I26" t="s">
         <v>119</v>
       </c>
       <c r="J26" t="s">
         <v>127</v>
       </c>
       <c r="AE26">
         <v>1</v>
@@ -1860,51 +1857,51 @@
       <c r="F27" t="s">
         <v>130</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>56</v>
       </c>
       <c r="I27" t="s">
         <v>131</v>
       </c>
       <c r="J27" t="s">
         <v>132</v>
       </c>
       <c r="AE27">
         <v>2</v>
       </c>
       <c r="AI27" t="s">
         <v>133</v>
       </c>
       <c r="AJ27">
         <v>59744</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>134</v>
       </c>
       <c r="E28" t="s">
         <v>135</v>
       </c>
       <c r="F28" t="s">
         <v>136</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I28" t="s">
         <v>137</v>
       </c>
       <c r="J28" t="s">
         <v>138</v>
       </c>
       <c r="AD28">