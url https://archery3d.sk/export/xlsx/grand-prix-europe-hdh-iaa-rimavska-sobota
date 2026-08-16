--- v0 (2026-05-05)
+++ v1 (2026-08-16)
@@ -653,51 +653,51 @@
       <c r="AI2" s="3" t="s">
         <v>20</v>
       </c>
       <c r="AJ2" s="3" t="s">
         <v>21</v>
       </c>
       <c r="AK2" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="G3"/>
       <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="AI3" t="s">
         <v>25</v>
       </c>
       <c r="AJ3">
         <v>75136</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>