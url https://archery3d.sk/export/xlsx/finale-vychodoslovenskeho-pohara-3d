--- v0 (2026-05-05)
+++ v1 (2026-09-09)
@@ -2099,51 +2099,51 @@
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I22" t="s">
         <v>93</v>
       </c>
       <c r="J22" t="s">
         <v>43</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>14.0</v>
       </c>
       <c r="AI22" t="s">
         <v>100</v>
       </c>
       <c r="AJ22">
         <v>81524</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>104</v>
       </c>
       <c r="E23" t="s">
         <v>105</v>
       </c>
       <c r="F23" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I23" t="s">
         <v>93</v>
       </c>
       <c r="J23" t="s">
         <v>107</v>
       </c>
       <c r="AE23">
@@ -2433,53 +2433,50 @@
       </c>
       <c r="F32" t="s">
         <v>132</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I32" t="s">
         <v>93</v>
       </c>
       <c r="J32" t="s">
         <v>90</v>
       </c>
       <c r="AF32">
         <v>12.0</v>
       </c>
       <c r="AI32" t="s">
         <v>133</v>
       </c>
       <c r="AJ32">
         <v>81480</v>
       </c>
-      <c r="AK32">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>134</v>
       </c>
       <c r="E33" t="s">
         <v>135</v>
       </c>
       <c r="F33" t="s">
         <v>136</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I33" t="s">
         <v>93</v>
       </c>
       <c r="J33" t="s">
         <v>94</v>
       </c>
       <c r="AE33">
         <v>2</v>
@@ -2681,87 +2678,90 @@
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I39" t="s">
         <v>144</v>
       </c>
       <c r="J39" t="s">
         <v>90</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>18.0</v>
       </c>
       <c r="AI39" t="s">
         <v>154</v>
       </c>
       <c r="AJ39">
         <v>81482</v>
       </c>
+      <c r="AK39">
+        <v>4</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>158</v>
       </c>
       <c r="E40" t="s">
         <v>60</v>
       </c>
       <c r="F40" t="s">
         <v>159</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I40" t="s">
         <v>144</v>
       </c>
       <c r="J40" t="s">
         <v>160</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>18.0</v>
       </c>
       <c r="AI40" t="s">
         <v>154</v>
       </c>
       <c r="AJ40">
         <v>74342</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>161</v>
       </c>
       <c r="E41" t="s">
         <v>126</v>
       </c>
       <c r="F41" t="s">
         <v>162</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I41" t="s">
         <v>144</v>
       </c>
       <c r="J41" t="s">
         <v>163</v>
       </c>
       <c r="AF41">
@@ -2868,51 +2868,51 @@
       <c r="G45" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I45" t="s">
         <v>144</v>
       </c>
       <c r="J45" t="s">
         <v>160</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>18.0</v>
       </c>
       <c r="AI45" t="s">
         <v>173</v>
       </c>
       <c r="AJ45">
         <v>74343</v>
       </c>
       <c r="AK45">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>174</v>
       </c>
       <c r="E46" t="s">
         <v>60</v>
       </c>
       <c r="F46" t="s">
         <v>175</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I46" t="s">
         <v>144</v>
       </c>
       <c r="J46" t="s">
         <v>140</v>
       </c>
       <c r="AE46">
@@ -3407,51 +3407,51 @@
       <c r="F61" t="s">
         <v>223</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I61" t="s">
         <v>224</v>
       </c>
       <c r="J61" t="s">
         <v>73</v>
       </c>
       <c r="AF61">
         <v>12.0</v>
       </c>
       <c r="AI61" t="s">
         <v>225</v>
       </c>
       <c r="AJ61">
         <v>79907</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>104</v>
       </c>
       <c r="E62" t="s">
         <v>226</v>
       </c>
       <c r="F62" t="s">
         <v>227</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I62" t="s">
         <v>224</v>
       </c>
       <c r="J62" t="s">
         <v>90</v>
       </c>
       <c r="AE62">
@@ -3474,51 +3474,51 @@
       <c r="E63" t="s">
         <v>60</v>
       </c>
       <c r="F63" t="s">
         <v>229</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I63" t="s">
         <v>224</v>
       </c>
       <c r="AF63">
         <v>12.0</v>
       </c>
       <c r="AI63" t="s">
         <v>230</v>
       </c>
       <c r="AJ63">
         <v>81610</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>231</v>
       </c>
       <c r="E64" t="s">
         <v>232</v>
       </c>
       <c r="F64" t="s">
         <v>233</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I64" t="s">
         <v>234</v>
       </c>
       <c r="J64" t="s">
         <v>73</v>
       </c>
       <c r="AD64" t="s">
@@ -3714,53 +3714,50 @@
         <v>254</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I70" t="s">
         <v>234</v>
       </c>
       <c r="J70" t="s">
         <v>160</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>14.0</v>
       </c>
       <c r="AI70" t="s">
         <v>251</v>
       </c>
       <c r="AJ70">
         <v>80839</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>231</v>
       </c>
       <c r="E71" t="s">
         <v>135</v>
       </c>
       <c r="F71" t="s">
         <v>255</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I71" t="s">
         <v>234</v>
       </c>
       <c r="J71" t="s">
         <v>73</v>
       </c>
       <c r="AE71">