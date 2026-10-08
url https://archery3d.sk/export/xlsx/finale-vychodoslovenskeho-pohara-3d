--- v1 (2026-09-09)
+++ v2 (2026-10-08)
@@ -2679,89 +2679,89 @@
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I39" t="s">
         <v>144</v>
       </c>
       <c r="J39" t="s">
         <v>90</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>18.0</v>
       </c>
       <c r="AI39" t="s">
         <v>154</v>
       </c>
       <c r="AJ39">
         <v>81482</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>158</v>
       </c>
       <c r="E40" t="s">
         <v>60</v>
       </c>
       <c r="F40" t="s">
         <v>159</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I40" t="s">
         <v>144</v>
       </c>
       <c r="J40" t="s">
         <v>160</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>18.0</v>
       </c>
       <c r="AI40" t="s">
         <v>154</v>
       </c>
       <c r="AJ40">
         <v>74342</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>161</v>
       </c>
       <c r="E41" t="s">
         <v>126</v>
       </c>
       <c r="F41" t="s">
         <v>162</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I41" t="s">
         <v>144</v>
       </c>
       <c r="J41" t="s">
         <v>163</v>
       </c>
       <c r="AF41">