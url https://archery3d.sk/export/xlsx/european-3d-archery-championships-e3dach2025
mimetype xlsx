--- v0 (2026-05-01)
+++ v1 (2026-07-08)
@@ -690,51 +690,51 @@
       </c>
       <c r="AK2" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="F3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I3" t="s">
         <v>26</v>
       </c>
       <c r="AI3" t="s">
         <v>27</v>
       </c>
       <c r="AJ3">
         <v>104047</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I4" t="s">
         <v>30</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>103145</v>
       </c>
       <c r="AK4">
         <v>3</v>
       </c>
     </row>