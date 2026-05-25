--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Dvojňovka pod Vysokou 2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -197,50 +197,65 @@
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>Jurský strapec</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Kučera</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>SVK2809</t>
   </si>
   <si>
     <t>TRLB</t>
   </si>
   <si>
     <t>Vres</t>
   </si>
   <si>
     <t>TRLB50m</t>
+  </si>
+  <si>
+    <t>Bátora</t>
+  </si>
+  <si>
+    <t>Ľubomír</t>
+  </si>
+  <si>
+    <t>SVK1530</t>
+  </si>
+  <si>
+    <t>TRRB</t>
+  </si>
+  <si>
+    <t>TRRB999m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -599,51 +614,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK9"/>
+  <dimension ref="A1:AK10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1011,50 +1026,88 @@
         <v>57</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9" t="s">
         <v>59</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>40.0</v>
       </c>
       <c r="AI9" t="s">
         <v>60</v>
       </c>
       <c r="AJ9">
         <v>111758</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE10">
+        <v>1</v>
+      </c>
+      <c r="AF10">
+        <v>40.0</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>65</v>
+      </c>
+      <c r="AJ10">
+        <v>112603</v>
+      </c>
+      <c r="AK10">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>