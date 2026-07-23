--- v1 (2026-05-25)
+++ v2 (2026-07-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Dvojňovka pod Vysokou 2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -133,93 +133,84 @@
   <si>
     <t>Frederik</t>
   </si>
   <si>
     <t>SVK2852</t>
   </si>
   <si>
     <t>Senior 18+</t>
   </si>
   <si>
     <t>BB50m</t>
   </si>
   <si>
     <t>Bitarovský</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>SVK2846</t>
   </si>
   <si>
     <t>Lukostrelci pod Vysokou</t>
   </si>
   <si>
+    <t>Vopát</t>
+  </si>
+  <si>
+    <t>Juraj</t>
+  </si>
+  <si>
+    <t>SVK1360</t>
+  </si>
+  <si>
     <t>Fiala</t>
   </si>
   <si>
     <t>Ľuboš</t>
   </si>
   <si>
     <t>SVK2621</t>
   </si>
   <si>
     <t>Blue Arrows Viničné</t>
   </si>
   <si>
-    <t>Modrovičová</t>
-[...23 lines deleted...]
-    <t>SVK2884</t>
+    <t>Katona</t>
+  </si>
+  <si>
+    <t>Tibor</t>
+  </si>
+  <si>
+    <t>SVK2199</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
-    <t>Jurský strapec</t>
+    <t>LO TJ Slávia Právnik Bratislava</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Kučera</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>SVK2809</t>
   </si>
   <si>
     <t>TRLB</t>
   </si>
   <si>
     <t>Vres</t>
   </si>
   <si>
     <t>TRLB50m</t>
   </si>
   <si>
     <t>Bátora</t>
   </si>
@@ -248,107 +239,100 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF58ABFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC8F8C3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBCE4E5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF9999"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFE0C998"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="6" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -631,202 +615,202 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AK10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6"/>
-[...5 lines deleted...]
-      <c r="H1" s="6"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="7" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="7" t="s">
+      <c r="B2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="C2" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="F2" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="G2" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="7" t="s">
+      <c r="H2" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="I2" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="7" t="s">
+      <c r="J2" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="7">
+      <c r="K2" s="6">
         <v>11</v>
       </c>
-      <c r="L2" s="7">
+      <c r="L2" s="6">
         <v>10</v>
       </c>
-      <c r="M2" s="7">
+      <c r="M2" s="6">
         <v>8</v>
       </c>
-      <c r="N2" s="7">
+      <c r="N2" s="6">
         <v>5</v>
       </c>
-      <c r="O2" s="7">
+      <c r="O2" s="6">
         <v>0</v>
       </c>
-      <c r="P2" s="7">
+      <c r="P2" s="6">
         <v>11</v>
       </c>
-      <c r="Q2" s="7">
+      <c r="Q2" s="6">
         <v>10</v>
       </c>
-      <c r="R2" s="7">
+      <c r="R2" s="6">
         <v>8</v>
       </c>
-      <c r="S2" s="7">
+      <c r="S2" s="6">
         <v>5</v>
       </c>
-      <c r="T2" s="7">
+      <c r="T2" s="6">
         <v>0</v>
       </c>
-      <c r="U2" s="7">
+      <c r="U2" s="6">
         <v>11</v>
       </c>
-      <c r="V2" s="7">
+      <c r="V2" s="6">
         <v>10</v>
       </c>
-      <c r="W2" s="7">
+      <c r="W2" s="6">
         <v>8</v>
       </c>
-      <c r="X2" s="7">
+      <c r="X2" s="6">
         <v>5</v>
       </c>
-      <c r="Y2" s="7">
+      <c r="Y2" s="6">
         <v>0</v>
       </c>
-      <c r="Z2" s="7" t="s">
+      <c r="Z2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="AA2" s="7" t="s">
+      <c r="AA2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="AB2" s="7" t="s">
+      <c r="AB2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="AC2" s="7" t="s">
+      <c r="AC2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="AD2" s="7" t="s">
+      <c r="AD2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="AE2" s="7" t="s">
+      <c r="AE2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="AF2" s="7" t="s">
+      <c r="AF2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="AG2" s="7" t="s">
+      <c r="AG2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="AH2" s="7" t="s">
+      <c r="AH2" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="7" t="s">
+      <c r="AI2" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="AJ2" s="7" t="s">
+      <c r="AJ2" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AK2" s="7" t="s">
+      <c r="AK2" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
@@ -907,201 +891,201 @@
         <v>110684</v>
       </c>
       <c r="AK5">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
-      <c r="J6" t="s">
-        <v>42</v>
+      <c r="AE6">
+        <v>1</v>
       </c>
       <c r="AF6">
-        <v>30.0</v>
+        <v>40.0</v>
       </c>
       <c r="AI6" t="s">
         <v>34</v>
       </c>
       <c r="AJ6">
-        <v>109798</v>
+        <v>113264</v>
+      </c>
+      <c r="AK6">
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" t="s">
         <v>43</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>44</v>
       </c>
-      <c r="F7" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="G7" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="AF7">
-        <v>40.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI7" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="AJ7">
-        <v>109764</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>109798</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H8" s="5" t="s">
-        <v>52</v>
+      <c r="H8" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>40.0</v>
       </c>
       <c r="AI8" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="AJ8">
-        <v>108077</v>
+        <v>113096</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E9" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F9" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="J9" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>40.0</v>
       </c>
       <c r="AI9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="AJ9">
         <v>111758</v>
+      </c>
+      <c r="AK9">
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E10" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F10" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H10" s="5" t="s">
-        <v>52</v>
+      <c r="H10" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="I10" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J10" t="s">
         <v>38</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>40.0</v>
       </c>
       <c r="AI10" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="AJ10">
         <v>112603</v>
       </c>
       <c r="AK10">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>