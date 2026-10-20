--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -1678,51 +1678,51 @@
       <c r="F14" t="s">
         <v>79</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I14" t="s">
         <v>74</v>
       </c>
       <c r="J14" t="s">
         <v>75</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AI14" t="s">
         <v>80</v>
       </c>
       <c r="AJ14">
         <v>11653</v>
       </c>
       <c r="AK14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>81</v>
       </c>
       <c r="F15" t="s">
         <v>82</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I15" t="s">
         <v>74</v>
       </c>
       <c r="J15" t="s">
         <v>75</v>
       </c>
       <c r="AE15">
@@ -1972,51 +1972,51 @@
       <c r="F23" t="s">
         <v>117</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I23" t="s">
         <v>103</v>
       </c>
       <c r="J23" t="s">
         <v>118</v>
       </c>
       <c r="AE23">
         <v>2</v>
       </c>
       <c r="AI23" t="s">
         <v>110</v>
       </c>
       <c r="AJ23">
         <v>11612</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>119</v>
       </c>
       <c r="E24" t="s">
         <v>120</v>
       </c>
       <c r="F24" t="s">
         <v>121</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I24" t="s">
         <v>103</v>
       </c>
       <c r="J24" t="s">
         <v>122</v>
       </c>
       <c r="AE24">