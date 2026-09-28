--- v0 (2026-08-17)
+++ v1 (2026-09-28)
@@ -1802,51 +1802,51 @@
       <c r="E13" t="s">
         <v>72</v>
       </c>
       <c r="F13" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AI13" t="s">
         <v>61</v>
       </c>
       <c r="AJ13">
         <v>21197</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>74</v>
       </c>
       <c r="E14" t="s">
         <v>75</v>
       </c>
       <c r="F14" t="s">
         <v>76</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>54</v>
       </c>
       <c r="AE14">
@@ -2087,51 +2087,51 @@
       <c r="F22" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I22" t="s">
         <v>105</v>
       </c>
       <c r="J22" t="s">
         <v>106</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>107</v>
       </c>
       <c r="AJ22">
         <v>21566</v>
       </c>
       <c r="AK22">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>108</v>
       </c>
       <c r="E23" t="s">
         <v>109</v>
       </c>
       <c r="F23" t="s">
         <v>110</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I23" t="s">
         <v>105</v>
       </c>
       <c r="J23" t="s">
         <v>106</v>
       </c>
       <c r="AE23">
@@ -3460,51 +3460,51 @@
       <c r="F65" t="s">
         <v>247</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I65" t="s">
         <v>225</v>
       </c>
       <c r="J65" t="s">
         <v>54</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>248</v>
       </c>
       <c r="AJ65">
         <v>19980</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>249</v>
       </c>
       <c r="E66" t="s">
         <v>246</v>
       </c>
       <c r="F66" t="s">
         <v>250</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I66" t="s">
         <v>225</v>
       </c>
       <c r="J66" t="s">
         <v>163</v>
       </c>
       <c r="AE66">