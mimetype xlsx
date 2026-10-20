--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -2558,51 +2558,51 @@
       <c r="F37" t="s">
         <v>154</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I37" t="s">
         <v>130</v>
       </c>
       <c r="J37" t="s">
         <v>44</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>146</v>
       </c>
       <c r="AJ37">
         <v>21575</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>155</v>
       </c>
       <c r="E38" t="s">
         <v>128</v>
       </c>
       <c r="F38" t="s">
         <v>156</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I38" t="s">
         <v>130</v>
       </c>
       <c r="J38" t="s">
         <v>157</v>
       </c>
       <c r="AE38">