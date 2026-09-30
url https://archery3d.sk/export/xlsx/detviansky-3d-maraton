--- v0 (2026-09-08)
+++ v1 (2026-09-30)
@@ -1311,51 +1311,51 @@
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AI6" t="s">
         <v>40</v>
       </c>
       <c r="AJ6">
         <v>32761</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>47</v>
       </c>
       <c r="AE7">