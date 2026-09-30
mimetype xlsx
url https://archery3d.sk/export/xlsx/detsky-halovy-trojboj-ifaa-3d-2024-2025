--- v0 (2026-09-08)
+++ v1 (2026-09-30)
@@ -971,51 +971,51 @@
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AF4">
         <v>12.0</v>
       </c>
       <c r="AI4" t="s">
         <v>36</v>
       </c>
       <c r="AJ4">
         <v>94583</v>
       </c>
       <c r="AK4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="I5" t="s">
         <v>40</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="AD5" t="s">
         <v>42</v>
       </c>
       <c r="AF5">