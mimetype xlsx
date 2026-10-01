--- v1 (2026-09-08)
+++ v2 (2026-10-01)
@@ -1571,51 +1571,51 @@
       <c r="F9" t="s">
         <v>55</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>43</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>49</v>
       </c>
       <c r="AJ9">
         <v>38050</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>56</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>58</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>59</v>
       </c>
       <c r="AE10">
@@ -2811,51 +2811,51 @@
       <c r="E47" t="s">
         <v>87</v>
       </c>
       <c r="F47" t="s">
         <v>200</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I47" t="s">
         <v>178</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>201</v>
       </c>
       <c r="AJ47">
         <v>38167</v>
       </c>
       <c r="AK47">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>202</v>
       </c>
       <c r="E48" t="s">
         <v>137</v>
       </c>
       <c r="F48" t="s">
         <v>203</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I48" t="s">
         <v>178</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">
@@ -3195,51 +3195,51 @@
       <c r="F59" t="s">
         <v>237</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I59" t="s">
         <v>209</v>
       </c>
       <c r="J59" t="s">
         <v>29</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>231</v>
       </c>
       <c r="AJ59">
         <v>38095</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>238</v>
       </c>
       <c r="E60" t="s">
         <v>239</v>
       </c>
       <c r="F60" t="s">
         <v>240</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I60" t="s">
         <v>209</v>
       </c>
       <c r="J60" t="s">
         <v>97</v>
       </c>
       <c r="AE60">