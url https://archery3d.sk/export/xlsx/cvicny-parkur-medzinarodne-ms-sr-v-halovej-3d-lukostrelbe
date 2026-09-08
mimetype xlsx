--- v0 (2026-08-17)
+++ v1 (2026-09-08)
@@ -2811,51 +2811,51 @@
       <c r="E47" t="s">
         <v>87</v>
       </c>
       <c r="F47" t="s">
         <v>200</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I47" t="s">
         <v>178</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>201</v>
       </c>
       <c r="AJ47">
         <v>38167</v>
       </c>
       <c r="AK47">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>202</v>
       </c>
       <c r="E48" t="s">
         <v>137</v>
       </c>
       <c r="F48" t="s">
         <v>203</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I48" t="s">
         <v>178</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">