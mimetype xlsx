--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -819,51 +819,51 @@
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>28.5</v>
       </c>
       <c r="AI5" t="s">
         <v>29</v>
       </c>
       <c r="AJ5">
         <v>97658</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>39</v>
       </c>
       <c r="AE6">