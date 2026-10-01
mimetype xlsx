--- v0 (2026-08-18)
+++ v1 (2026-10-01)
@@ -984,51 +984,51 @@
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I9" t="s">
         <v>47</v>
       </c>
       <c r="AF9">
         <v>15.0</v>
       </c>
       <c r="AI9" t="s">
         <v>48</v>
       </c>
       <c r="AJ9">
         <v>70750</v>
       </c>
       <c r="AK9">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I10" t="s">
         <v>51</v>
       </c>
       <c r="J10" t="s">
         <v>39</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">