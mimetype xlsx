--- v1 (2026-09-08)
+++ v2 (2026-10-21)
@@ -1715,51 +1715,51 @@
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="AD4" t="s">
         <v>36</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>17.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>103586</v>
       </c>
       <c r="AK4">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="AD5" t="s">
@@ -2077,51 +2077,51 @@
       <c r="F14" t="s">
         <v>77</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>58</v>
       </c>
       <c r="AF14">
         <v>15.0</v>
       </c>
       <c r="AI14" t="s">
         <v>74</v>
       </c>
       <c r="AJ14">
         <v>103428</v>
       </c>
       <c r="AK14">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>78</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15" t="s">
         <v>80</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>29</v>
       </c>
       <c r="AE15">
@@ -2331,51 +2331,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>69</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>22.0</v>
       </c>
       <c r="AI21" t="s">
         <v>74</v>
       </c>
       <c r="AJ21">
         <v>103288</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>49</v>
       </c>
       <c r="E22" t="s">
         <v>100</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
@@ -2436,51 +2436,51 @@
       <c r="F24" t="s">
         <v>107</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>22.0</v>
       </c>
       <c r="AI24" t="s">
         <v>74</v>
       </c>
       <c r="AJ24">
         <v>103315</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>108</v>
       </c>
       <c r="E25" t="s">
         <v>71</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>93</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
@@ -2578,50 +2578,53 @@
       </c>
       <c r="F28" t="s">
         <v>115</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>22.0</v>
       </c>
       <c r="AI28" t="s">
         <v>116</v>
       </c>
       <c r="AJ28">
         <v>103479</v>
       </c>
+      <c r="AK28">
+        <v>5</v>
+      </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>117</v>
       </c>
       <c r="E29" t="s">
         <v>118</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>93</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>22.0</v>
@@ -2874,51 +2877,51 @@
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>143</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>22.0</v>
       </c>
       <c r="AI36" t="s">
         <v>139</v>
       </c>
       <c r="AJ36">
         <v>103502</v>
       </c>
       <c r="AK36">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>144</v>
       </c>
       <c r="E37" t="s">
         <v>145</v>
       </c>
       <c r="F37" t="s">
         <v>146</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>69</v>
       </c>
       <c r="AE37">
@@ -3092,53 +3095,50 @@
       </c>
       <c r="F42" t="s">
         <v>163</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I42" t="s">
         <v>164</v>
       </c>
       <c r="J42" t="s">
         <v>58</v>
       </c>
       <c r="AF42">
         <v>15.0</v>
       </c>
       <c r="AI42" t="s">
         <v>165</v>
       </c>
       <c r="AJ42">
         <v>103764</v>
       </c>
-      <c r="AK42">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>166</v>
       </c>
       <c r="E43" t="s">
         <v>67</v>
       </c>
       <c r="F43" t="s">
         <v>167</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I43" t="s">
         <v>168</v>
       </c>
       <c r="J43" t="s">
         <v>58</v>
       </c>
       <c r="AD43" t="s">
         <v>169</v>
@@ -3347,51 +3347,51 @@
       <c r="F49" t="s">
         <v>190</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I49" t="s">
         <v>191</v>
       </c>
       <c r="J49" t="s">
         <v>192</v>
       </c>
       <c r="AF49">
         <v>15.0</v>
       </c>
       <c r="AI49" t="s">
         <v>193</v>
       </c>
       <c r="AJ49">
         <v>102964</v>
       </c>
       <c r="AK49">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>194</v>
       </c>
       <c r="E50" t="s">
         <v>195</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I50" t="s">
         <v>196</v>
       </c>
       <c r="J50" t="s">
         <v>197</v>
       </c>
       <c r="AD50" t="s">
         <v>198</v>
       </c>
       <c r="AF50">
@@ -3525,51 +3525,51 @@
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I54" t="s">
         <v>196</v>
       </c>
       <c r="J54" t="s">
         <v>90</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>22.0</v>
       </c>
       <c r="AI54" t="s">
         <v>212</v>
       </c>
       <c r="AJ54">
         <v>102922</v>
       </c>
       <c r="AK54">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>213</v>
       </c>
       <c r="E55" t="s">
         <v>214</v>
       </c>
       <c r="F55" t="s">
         <v>215</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I55" t="s">
         <v>196</v>
       </c>
       <c r="J55" t="s">
         <v>47</v>
       </c>
       <c r="AE55">
@@ -3884,51 +3884,51 @@
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I64" t="s">
         <v>233</v>
       </c>
       <c r="J64" t="s">
         <v>35</v>
       </c>
       <c r="AD64" t="s">
         <v>246</v>
       </c>
       <c r="AF64">
         <v>10.0</v>
       </c>
       <c r="AI64" t="s">
         <v>235</v>
       </c>
       <c r="AJ64">
         <v>103069</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>247</v>
       </c>
       <c r="E65" t="s">
         <v>248</v>
       </c>
       <c r="F65" t="s">
         <v>249</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I65" t="s">
         <v>233</v>
       </c>
       <c r="J65" t="s">
         <v>69</v>
       </c>
       <c r="AD65" t="s">
@@ -3998,51 +3998,51 @@
       <c r="H67" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I67" t="s">
         <v>233</v>
       </c>
       <c r="J67" t="s">
         <v>69</v>
       </c>
       <c r="AD67" t="s">
         <v>258</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>17.0</v>
       </c>
       <c r="AI67" t="s">
         <v>254</v>
       </c>
       <c r="AJ67">
         <v>103493</v>
       </c>
       <c r="AK67">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>259</v>
       </c>
       <c r="E68" t="s">
         <v>260</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I68" t="s">
         <v>233</v>
       </c>
       <c r="J68" t="s">
         <v>197</v>
       </c>
       <c r="AD68" t="s">
         <v>198</v>
       </c>
       <c r="AF68">
@@ -4547,51 +4547,51 @@
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I82" t="s">
         <v>233</v>
       </c>
       <c r="J82" t="s">
         <v>29</v>
       </c>
       <c r="AF82">
         <v>15.0</v>
       </c>
       <c r="AG82">
         <v>15.0</v>
       </c>
       <c r="AI82" t="s">
         <v>276</v>
       </c>
       <c r="AJ82">
         <v>103012</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>297</v>
       </c>
       <c r="E83" t="s">
         <v>298</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I83" t="s">
         <v>233</v>
       </c>
       <c r="AF83">
         <v>15.0</v>
       </c>
       <c r="AI83" t="s">
         <v>276</v>
       </c>
       <c r="AJ83">
@@ -4888,51 +4888,51 @@
       <c r="G92" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I92" t="s">
         <v>233</v>
       </c>
       <c r="J92" t="s">
         <v>90</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>22.0</v>
       </c>
       <c r="AI92" t="s">
         <v>317</v>
       </c>
       <c r="AJ92">
         <v>102919</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>59</v>
       </c>
       <c r="E93" t="s">
         <v>321</v>
       </c>
       <c r="F93" t="s">
         <v>322</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I93" t="s">
         <v>233</v>
       </c>
       <c r="J93" t="s">
         <v>58</v>
       </c>
       <c r="AF93">