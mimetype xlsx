--- v0 (2026-04-29)
+++ v1 (2026-09-08)
@@ -1901,125 +1901,119 @@
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>58</v>
       </c>
       <c r="AF9">
         <v>15.0</v>
       </c>
       <c r="AI9" t="s">
         <v>48</v>
       </c>
       <c r="AJ9">
         <v>103591</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>59</v>
       </c>
       <c r="E10" t="s">
         <v>60</v>
       </c>
       <c r="F10" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>58</v>
       </c>
       <c r="AF10">
         <v>15.0</v>
       </c>
       <c r="AG10">
         <v>15.0</v>
       </c>
       <c r="AI10" t="s">
         <v>62</v>
       </c>
       <c r="AJ10">
         <v>103754</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>63</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11" t="s">
         <v>65</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>47</v>
       </c>
       <c r="AF11">
         <v>15.0</v>
       </c>
       <c r="AI11" t="s">
         <v>62</v>
       </c>
       <c r="AJ11">
         <v>103264</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>66</v>
       </c>
       <c r="E12" t="s">
         <v>67</v>
       </c>
       <c r="F12" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>69</v>
       </c>
       <c r="AF12">
@@ -2048,51 +2042,51 @@
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>58</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>22.0</v>
       </c>
       <c r="AI13" t="s">
         <v>74</v>
       </c>
       <c r="AJ13">
         <v>103427</v>
       </c>
       <c r="AK13">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>75</v>
       </c>
       <c r="E14" t="s">
         <v>76</v>
       </c>
       <c r="F14" t="s">
         <v>77</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>58</v>
       </c>
       <c r="AF14">
@@ -2299,51 +2293,51 @@
       <c r="F20" t="s">
         <v>96</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>69</v>
       </c>
       <c r="AF20">
         <v>15.0</v>
       </c>
       <c r="AI20" t="s">
         <v>74</v>
       </c>
       <c r="AJ20">
         <v>102772</v>
       </c>
       <c r="AK20">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>97</v>
       </c>
       <c r="E21" t="s">
         <v>98</v>
       </c>
       <c r="F21" t="s">
         <v>99</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>69</v>
       </c>
       <c r="AE21">
@@ -2512,51 +2506,51 @@
       <c r="F26" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>29</v>
       </c>
       <c r="AF26">
         <v>15.0</v>
       </c>
       <c r="AI26" t="s">
         <v>74</v>
       </c>
       <c r="AJ26">
         <v>102867</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>111</v>
       </c>
       <c r="E27" t="s">
         <v>95</v>
       </c>
       <c r="F27" t="s">
         <v>112</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>90</v>
       </c>
       <c r="AE27">
@@ -2655,51 +2649,51 @@
       <c r="G30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>122</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>22.0</v>
       </c>
       <c r="AI30" t="s">
         <v>116</v>
       </c>
       <c r="AJ30">
         <v>102997</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="F31" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>90</v>
       </c>
       <c r="AE31">
@@ -2731,124 +2725,124 @@
       <c r="F32" t="s">
         <v>128</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>47</v>
       </c>
       <c r="AF32">
         <v>15.0</v>
       </c>
       <c r="AI32" t="s">
         <v>116</v>
       </c>
       <c r="AJ32">
         <v>102779</v>
       </c>
       <c r="AK32">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>129</v>
       </c>
       <c r="E33" t="s">
         <v>130</v>
       </c>
       <c r="F33" t="s">
         <v>131</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>29</v>
       </c>
       <c r="AF33">
         <v>15.0</v>
       </c>
       <c r="AI33" t="s">
         <v>116</v>
       </c>
       <c r="AJ33">
         <v>102868</v>
       </c>
       <c r="AK33">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>132</v>
       </c>
       <c r="E34" t="s">
         <v>133</v>
       </c>
       <c r="F34" t="s">
         <v>134</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>90</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>22.0</v>
       </c>
       <c r="AI34" t="s">
         <v>116</v>
       </c>
       <c r="AJ34">
         <v>102887</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>135</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="F35" t="s">
         <v>137</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>58</v>
       </c>
       <c r="AE35">
@@ -2918,51 +2912,51 @@
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>69</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>22.0</v>
       </c>
       <c r="AI37" t="s">
         <v>139</v>
       </c>
       <c r="AJ37">
         <v>103758</v>
       </c>
       <c r="AK37">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>147</v>
       </c>
       <c r="E38" t="s">
         <v>148</v>
       </c>
       <c r="F38" t="s">
         <v>149</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>69</v>
       </c>
       <c r="AE38">
@@ -3064,51 +3058,51 @@
       <c r="F41" t="s">
         <v>159</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I41" t="s">
         <v>160</v>
       </c>
       <c r="J41" t="s">
         <v>58</v>
       </c>
       <c r="AF41">
         <v>15.0</v>
       </c>
       <c r="AI41" t="s">
         <v>161</v>
       </c>
       <c r="AJ41">
         <v>103384</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>162</v>
       </c>
       <c r="E42" t="s">
         <v>79</v>
       </c>
       <c r="F42" t="s">
         <v>163</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I42" t="s">
         <v>164</v>
       </c>
       <c r="J42" t="s">
         <v>58</v>
       </c>
       <c r="AF42">
@@ -3136,53 +3130,50 @@
       </c>
       <c r="G43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I43" t="s">
         <v>168</v>
       </c>
       <c r="J43" t="s">
         <v>58</v>
       </c>
       <c r="AD43" t="s">
         <v>169</v>
       </c>
       <c r="AF43">
         <v>10.0</v>
       </c>
       <c r="AI43" t="s">
         <v>170</v>
       </c>
       <c r="AJ43">
         <v>103383</v>
       </c>
-      <c r="AK43">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>171</v>
       </c>
       <c r="E44" t="s">
         <v>172</v>
       </c>
       <c r="F44" t="s">
         <v>173</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I44" t="s">
         <v>168</v>
       </c>
       <c r="J44" t="s">
         <v>174</v>
       </c>
       <c r="AE44">
         <v>1</v>
@@ -3251,51 +3242,51 @@
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I46" t="s">
         <v>168</v>
       </c>
       <c r="J46" t="s">
         <v>182</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>22.0</v>
       </c>
       <c r="AI46" t="s">
         <v>178</v>
       </c>
       <c r="AJ46">
         <v>103495</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>183</v>
       </c>
       <c r="E47" t="s">
         <v>136</v>
       </c>
       <c r="F47" t="s">
         <v>184</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I47" t="s">
         <v>168</v>
       </c>
       <c r="J47" t="s">
         <v>58</v>
       </c>
       <c r="AF47">
@@ -3356,51 +3347,51 @@
       <c r="F49" t="s">
         <v>190</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I49" t="s">
         <v>191</v>
       </c>
       <c r="J49" t="s">
         <v>192</v>
       </c>
       <c r="AF49">
         <v>15.0</v>
       </c>
       <c r="AI49" t="s">
         <v>193</v>
       </c>
       <c r="AJ49">
         <v>102964</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>194</v>
       </c>
       <c r="E50" t="s">
         <v>195</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I50" t="s">
         <v>196</v>
       </c>
       <c r="J50" t="s">
         <v>197</v>
       </c>
       <c r="AD50" t="s">
         <v>198</v>
       </c>
       <c r="AF50">
@@ -3464,51 +3455,51 @@
       <c r="H52" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I52" t="s">
         <v>196</v>
       </c>
       <c r="J52" t="s">
         <v>207</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>22.0</v>
       </c>
       <c r="AG52">
         <v>22.0</v>
       </c>
       <c r="AI52" t="s">
         <v>203</v>
       </c>
       <c r="AJ52">
         <v>102935</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>208</v>
       </c>
       <c r="E53" t="s">
         <v>82</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I53" t="s">
         <v>196</v>
       </c>
       <c r="J53" t="s">
         <v>197</v>
       </c>
       <c r="AE53">
         <v>3</v>
       </c>
       <c r="AF53">
@@ -3892,50 +3883,53 @@
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I64" t="s">
         <v>233</v>
       </c>
       <c r="J64" t="s">
         <v>35</v>
       </c>
       <c r="AD64" t="s">
         <v>246</v>
       </c>
       <c r="AF64">
         <v>10.0</v>
       </c>
       <c r="AI64" t="s">
         <v>235</v>
       </c>
       <c r="AJ64">
         <v>103069</v>
       </c>
+      <c r="AK64">
+        <v>4</v>
+      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>247</v>
       </c>
       <c r="E65" t="s">
         <v>248</v>
       </c>
       <c r="F65" t="s">
         <v>249</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I65" t="s">
         <v>233</v>
       </c>
       <c r="J65" t="s">
         <v>69</v>
       </c>
       <c r="AD65" t="s">
         <v>250</v>
@@ -4223,51 +4217,51 @@
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I73" t="s">
         <v>233</v>
       </c>
       <c r="J73" t="s">
         <v>47</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>22.0</v>
       </c>
       <c r="AI73" t="s">
         <v>276</v>
       </c>
       <c r="AJ73">
         <v>103198</v>
       </c>
       <c r="AK73">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>277</v>
       </c>
       <c r="E74" t="s">
         <v>76</v>
       </c>
       <c r="F74" t="s">
         <v>278</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I74" t="s">
         <v>233</v>
       </c>
       <c r="J74" t="s">
         <v>58</v>
       </c>
       <c r="AF74">
@@ -4299,51 +4293,51 @@
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I75" t="s">
         <v>233</v>
       </c>
       <c r="J75" t="s">
         <v>174</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>22.0</v>
       </c>
       <c r="AI75" t="s">
         <v>276</v>
       </c>
       <c r="AJ75">
         <v>103475</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>147</v>
       </c>
       <c r="E76" t="s">
         <v>195</v>
       </c>
       <c r="F76" t="s">
         <v>281</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I76" t="s">
         <v>233</v>
       </c>
       <c r="J76" t="s">
         <v>69</v>
       </c>
       <c r="AE76">
@@ -4649,51 +4643,51 @@
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I85" t="s">
         <v>233</v>
       </c>
       <c r="J85" t="s">
         <v>35</v>
       </c>
       <c r="AF85">
         <v>15.0</v>
       </c>
       <c r="AG85">
         <v>15.0</v>
       </c>
       <c r="AI85" t="s">
         <v>276</v>
       </c>
       <c r="AJ85">
         <v>103545</v>
       </c>
       <c r="AK85">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>304</v>
       </c>
       <c r="E86" t="s">
         <v>88</v>
       </c>
       <c r="F86" t="s">
         <v>305</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I86" t="s">
         <v>233</v>
       </c>
       <c r="J86" t="s">
         <v>289</v>
       </c>
       <c r="AF86">
@@ -4967,51 +4961,51 @@
       <c r="F94" t="s">
         <v>325</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I94" t="s">
         <v>233</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>22.0</v>
       </c>
       <c r="AI94" t="s">
         <v>317</v>
       </c>
       <c r="AJ94">
         <v>103316</v>
       </c>
       <c r="AK94">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>326</v>
       </c>
       <c r="E95" t="s">
         <v>327</v>
       </c>
       <c r="F95" t="s">
         <v>328</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I95" t="s">
         <v>233</v>
       </c>
       <c r="J95" t="s">
         <v>90</v>
       </c>
       <c r="AE95">
@@ -5192,86 +5186,89 @@
       <c r="H100" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I100" t="s">
         <v>233</v>
       </c>
       <c r="J100" t="s">
         <v>264</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>22.0</v>
       </c>
       <c r="AG100">
         <v>22.0</v>
       </c>
       <c r="AI100" t="s">
         <v>331</v>
       </c>
       <c r="AJ100">
         <v>102790</v>
       </c>
       <c r="AK100">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>342</v>
       </c>
       <c r="E101" t="s">
         <v>158</v>
       </c>
       <c r="F101" t="s">
         <v>343</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I101" t="s">
         <v>233</v>
       </c>
       <c r="J101" t="s">
         <v>35</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>22.0</v>
       </c>
       <c r="AI101" t="s">
         <v>331</v>
       </c>
       <c r="AJ101">
         <v>103587</v>
+      </c>
+      <c r="AK101">
+        <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>344</v>
       </c>
       <c r="E102" t="s">
         <v>120</v>
       </c>
       <c r="F102" t="s">
         <v>345</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>138</v>
       </c>
       <c r="I102" t="s">
         <v>233</v>
       </c>
       <c r="J102" t="s">
         <v>47</v>
       </c>
       <c r="AE102">