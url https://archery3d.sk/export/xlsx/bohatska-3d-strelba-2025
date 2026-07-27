--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -3669,51 +3669,51 @@
       <c r="F51" t="s">
         <v>180</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I51" t="s">
         <v>168</v>
       </c>
       <c r="J51" t="s">
         <v>160</v>
       </c>
       <c r="AF51">
         <v>14.0</v>
       </c>
       <c r="AI51" t="s">
         <v>170</v>
       </c>
       <c r="AJ51">
         <v>97384</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>181</v>
       </c>
       <c r="E52" t="s">
         <v>182</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I52" t="s">
         <v>168</v>
       </c>
       <c r="J52" t="s">
         <v>183</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
@@ -4999,51 +4999,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I92" t="s">
         <v>240</v>
       </c>
       <c r="J92" t="s">
         <v>152</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>21.0</v>
       </c>
       <c r="AI92" t="s">
         <v>287</v>
       </c>
       <c r="AJ92">
         <v>100881</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>288</v>
       </c>
       <c r="E93" t="s">
         <v>289</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I93" t="s">
         <v>240</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>21.0</v>
       </c>
       <c r="AI93" t="s">
@@ -5123,50 +5123,53 @@
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I96" t="s">
         <v>240</v>
       </c>
       <c r="J96" t="s">
         <v>160</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>21.0</v>
       </c>
       <c r="AI96" t="s">
         <v>287</v>
       </c>
       <c r="AJ96">
         <v>98012</v>
       </c>
+      <c r="AK96">
+        <v>5</v>
+      </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>298</v>
       </c>
       <c r="E97" t="s">
         <v>299</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I97" t="s">
         <v>240</v>
       </c>
       <c r="J97" t="s">
         <v>237</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>21.0</v>
@@ -5220,51 +5223,51 @@
       <c r="G99" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I99" t="s">
         <v>240</v>
       </c>
       <c r="J99" t="s">
         <v>113</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>21.0</v>
       </c>
       <c r="AI99" t="s">
         <v>301</v>
       </c>
       <c r="AJ99">
         <v>94381</v>
       </c>
       <c r="AK99">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>303</v>
       </c>
       <c r="E100" t="s">
         <v>304</v>
       </c>
       <c r="G100" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I100" t="s">
         <v>305</v>
       </c>
       <c r="J100" t="s">
         <v>173</v>
       </c>
       <c r="AD100" t="s">
         <v>306</v>
       </c>
       <c r="AF100">
@@ -6371,51 +6374,51 @@
       <c r="H133" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I133" t="s">
         <v>305</v>
       </c>
       <c r="J133" t="s">
         <v>261</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>21.0</v>
       </c>
       <c r="AG133">
         <v>21.0</v>
       </c>
       <c r="AI133" t="s">
         <v>391</v>
       </c>
       <c r="AJ133">
         <v>100919</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>396</v>
       </c>
       <c r="E134" t="s">
         <v>397</v>
       </c>
       <c r="G134" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I134" t="s">
         <v>305</v>
       </c>
       <c r="J134" t="s">
         <v>241</v>
       </c>
       <c r="AF134">
         <v>14.0</v>
       </c>
       <c r="AI134" t="s">
@@ -7745,51 +7748,51 @@
       <c r="G175" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H175" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I175" t="s">
         <v>305</v>
       </c>
       <c r="J175" t="s">
         <v>340</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>21.0</v>
       </c>
       <c r="AI175" t="s">
         <v>463</v>
       </c>
       <c r="AJ175">
         <v>94559</v>
       </c>
       <c r="AK175">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>476</v>
       </c>
       <c r="E176" t="s">
         <v>225</v>
       </c>
       <c r="F176" t="s">
         <v>477</v>
       </c>
       <c r="G176" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I176" t="s">
         <v>305</v>
       </c>
       <c r="J176" t="s">
         <v>124</v>
       </c>
       <c r="AE176">