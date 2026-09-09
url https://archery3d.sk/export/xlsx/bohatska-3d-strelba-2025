--- v1 (2026-07-27)
+++ v2 (2026-09-09)
@@ -2160,53 +2160,50 @@
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>14.0</v>
       </c>
       <c r="AI5" t="s">
         <v>35</v>
       </c>
       <c r="AJ5">
         <v>101051</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>21.0</v>
       </c>
       <c r="AI6" t="s">
         <v>43</v>
@@ -2679,51 +2676,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>50</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>21.0</v>
       </c>
       <c r="AI21" t="s">
         <v>82</v>
       </c>
       <c r="AJ21">
         <v>100945</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>42</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>21.0</v>
       </c>
       <c r="AI22" t="s">
@@ -5223,51 +5220,51 @@
       <c r="G99" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H99" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I99" t="s">
         <v>240</v>
       </c>
       <c r="J99" t="s">
         <v>113</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>21.0</v>
       </c>
       <c r="AI99" t="s">
         <v>301</v>
       </c>
       <c r="AJ99">
         <v>94381</v>
       </c>
       <c r="AK99">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>303</v>
       </c>
       <c r="E100" t="s">
         <v>304</v>
       </c>
       <c r="G100" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I100" t="s">
         <v>305</v>
       </c>
       <c r="J100" t="s">
         <v>173</v>
       </c>
       <c r="AD100" t="s">
         <v>306</v>
       </c>
       <c r="AF100">