--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Bohatská 3D strel'ba  2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -281,50 +281,62 @@
     <t>CU50m</t>
   </si>
   <si>
     <t>Korpás</t>
   </si>
   <si>
     <t>Tomáš</t>
   </si>
   <si>
     <t>SVK2611</t>
   </si>
   <si>
     <t>Szabó</t>
   </si>
   <si>
     <t>Attila Csumi</t>
   </si>
   <si>
     <t>SVK0062</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>HU50m</t>
+  </si>
+  <si>
+    <t>Donázy</t>
+  </si>
+  <si>
+    <t>Imola</t>
+  </si>
+  <si>
+    <t>Haladás VSE</t>
+  </si>
+  <si>
+    <t>HU50z</t>
   </si>
   <si>
     <t>Michalčík</t>
   </si>
   <si>
     <t>Rudolf</t>
   </si>
   <si>
     <t>SVK1150</t>
   </si>
   <si>
     <t>Antares 3D</t>
   </si>
   <si>
     <t>HU999m</t>
   </si>
   <si>
     <t>Dula</t>
   </si>
   <si>
     <t>Ľubomír</t>
   </si>
   <si>
     <t>SVK2495</t>
   </si>
@@ -1661,50 +1673,53 @@
       </c>
       <c r="G15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I15" t="s">
         <v>73</v>
       </c>
       <c r="J15" t="s">
         <v>64</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>22.0</v>
       </c>
       <c r="AI15" t="s">
         <v>74</v>
       </c>
       <c r="AJ15">
         <v>110682</v>
       </c>
+      <c r="AK15">
+        <v>5</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>75</v>
       </c>
       <c r="E16" t="s">
         <v>76</v>
       </c>
       <c r="F16" t="s">
         <v>77</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I16" t="s">
         <v>78</v>
       </c>
       <c r="J16" t="s">
         <v>79</v>
       </c>
       <c r="AE16">
         <v>1</v>
@@ -1783,1298 +1798,1304 @@
         <v>64</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>22.0</v>
       </c>
       <c r="AI18" t="s">
         <v>88</v>
       </c>
       <c r="AJ18">
         <v>107363</v>
       </c>
       <c r="AK18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>89</v>
       </c>
       <c r="E19" t="s">
         <v>90</v>
       </c>
-      <c r="F19" t="s">
-[...6 lines deleted...]
-        <v>63</v>
+      <c r="G19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>33</v>
       </c>
       <c r="I19" t="s">
         <v>87</v>
       </c>
       <c r="J19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE19">
+        <v>2</v>
+      </c>
+      <c r="AF19">
+        <v>30.0</v>
+      </c>
+      <c r="AI19" t="s">
         <v>92</v>
       </c>
-      <c r="AE19">
-[...7 lines deleted...]
-      </c>
       <c r="AJ19">
-        <v>108407</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>112516</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" t="s">
         <v>94</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I20" t="s">
         <v>87</v>
       </c>
       <c r="J20" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>22.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="AJ20">
-        <v>110569</v>
+        <v>108407</v>
       </c>
       <c r="AK20">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>99</v>
       </c>
       <c r="F21" t="s">
         <v>100</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I21" t="s">
         <v>87</v>
       </c>
       <c r="J21" t="s">
         <v>101</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>22.0</v>
       </c>
       <c r="AI21" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="AJ21">
-        <v>110580</v>
+        <v>110569</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>102</v>
       </c>
       <c r="E22" t="s">
         <v>103</v>
       </c>
       <c r="F22" t="s">
         <v>104</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H22" s="4" t="s">
-        <v>33</v>
+      <c r="H22" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I22" t="s">
+        <v>87</v>
+      </c>
+      <c r="J22" t="s">
         <v>105</v>
       </c>
-      <c r="J22" t="s">
-        <v>106</v>
+      <c r="AE22">
+        <v>1</v>
       </c>
       <c r="AF22">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="AJ22">
-        <v>109803</v>
+        <v>110580</v>
       </c>
       <c r="AK22">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="E23" t="s">
+        <v>107</v>
+      </c>
+      <c r="F23" t="s">
         <v>108</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H23" s="5" t="s">
-        <v>63</v>
+      <c r="H23" s="4" t="s">
+        <v>33</v>
       </c>
       <c r="I23" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="J23" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>110</v>
       </c>
       <c r="AF23">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AJ23">
-        <v>110407</v>
+        <v>109803</v>
+      </c>
+      <c r="AK23">
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="E24" t="s">
         <v>112</v>
       </c>
-      <c r="F24" t="s">
+      <c r="G24" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I24" t="s">
+        <v>109</v>
+      </c>
+      <c r="J24" t="s">
         <v>113</v>
       </c>
-      <c r="G24" s="3" t="s">
-[...5 lines deleted...]
-      <c r="I24" t="s">
+      <c r="AE24">
+        <v>1</v>
+      </c>
+      <c r="AF24">
+        <v>22.0</v>
+      </c>
+      <c r="AI24" t="s">
         <v>114</v>
       </c>
-      <c r="J24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AJ24">
-        <v>110242</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>110407</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
+        <v>115</v>
+      </c>
+      <c r="E25" t="s">
+        <v>116</v>
+      </c>
+      <c r="F25" t="s">
         <v>117</v>
       </c>
-      <c r="E25" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="G25" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I25" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="J25" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="AF25">
         <v>14.0</v>
       </c>
       <c r="AI25" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="AJ25">
-        <v>109926</v>
+        <v>110242</v>
       </c>
       <c r="AK25">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
+        <v>121</v>
+      </c>
+      <c r="E26" t="s">
         <v>122</v>
       </c>
-      <c r="E26" t="s">
+      <c r="F26" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I26" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="J26" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="AF26">
         <v>14.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="AJ26">
-        <v>110243</v>
+        <v>109926</v>
       </c>
       <c r="AK26">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E27" t="s">
-        <v>46</v>
+        <v>127</v>
       </c>
       <c r="F27" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>128</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>33</v>
       </c>
       <c r="I27" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="J27" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="AF27">
         <v>14.0</v>
       </c>
       <c r="AI27" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="AJ27">
-        <v>109925</v>
+        <v>110243</v>
       </c>
       <c r="AK27">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E28" t="s">
-        <v>129</v>
+        <v>46</v>
       </c>
       <c r="F28" t="s">
         <v>130</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I28" t="s">
-        <v>114</v>
+        <v>118</v>
+      </c>
+      <c r="J28" t="s">
+        <v>124</v>
       </c>
       <c r="AF28">
         <v>14.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AJ28">
-        <v>107410</v>
+        <v>109925</v>
       </c>
       <c r="AK28">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
+        <v>132</v>
+      </c>
+      <c r="E29" t="s">
+        <v>133</v>
+      </c>
+      <c r="F29" t="s">
+        <v>134</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I29" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF29">
+        <v>14.0</v>
+      </c>
+      <c r="AI29" t="s">
         <v>131</v>
       </c>
-      <c r="E29" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ29">
-        <v>108605</v>
+        <v>107410</v>
+      </c>
+      <c r="AK29">
+        <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>135</v>
       </c>
       <c r="E30" t="s">
         <v>136</v>
       </c>
-      <c r="F30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I30" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>137</v>
       </c>
       <c r="AE30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF30">
-        <v>15.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AJ30">
-        <v>109471</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>108605</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E31" t="s">
-        <v>44</v>
+        <v>140</v>
       </c>
       <c r="F31" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>141</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I31" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="J31" t="s">
-        <v>140</v>
+        <v>96</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="AJ31">
-        <v>110642</v>
+        <v>109471</v>
+      </c>
+      <c r="AK31">
+        <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>142</v>
       </c>
       <c r="E32" t="s">
+        <v>44</v>
+      </c>
+      <c r="F32" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I32" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="J32" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>22.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="AJ32">
-        <v>108408</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110642</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E33" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="F33" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>148</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I33" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="J33" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>22.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AJ33">
-        <v>110581</v>
+        <v>108408</v>
       </c>
       <c r="AK33">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
-        <v>75</v>
+        <v>149</v>
       </c>
       <c r="E34" t="s">
-        <v>148</v>
+        <v>127</v>
       </c>
       <c r="F34" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>150</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>33</v>
       </c>
       <c r="I34" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="J34" t="s">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>22.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ34">
-        <v>108885</v>
+        <v>110581</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
-        <v>151</v>
+        <v>75</v>
       </c>
       <c r="E35" t="s">
         <v>152</v>
       </c>
       <c r="F35" t="s">
         <v>153</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I35" t="s">
-        <v>133</v>
+        <v>137</v>
+      </c>
+      <c r="J35" t="s">
+        <v>79</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>22.0</v>
       </c>
       <c r="AI35" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="AJ35">
-        <v>112238</v>
+        <v>108885</v>
+      </c>
+      <c r="AK35">
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E36" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F36" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H36" s="6" t="s">
-        <v>157</v>
+      <c r="H36" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I36" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>137</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="AJ36">
-        <v>110641</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112238</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="E37" t="s">
-        <v>61</v>
+        <v>159</v>
+      </c>
+      <c r="F37" t="s">
+        <v>160</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="I37" t="s">
-        <v>158</v>
+        <v>162</v>
+      </c>
+      <c r="J37" t="s">
+        <v>163</v>
       </c>
       <c r="AD37" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="AE37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF37">
-        <v>23.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI37" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AJ37">
-        <v>108606</v>
+        <v>110641</v>
+      </c>
+      <c r="AK37">
+        <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
-        <v>70</v>
+        <v>135</v>
       </c>
       <c r="E38" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>61</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="I38" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>162</v>
       </c>
       <c r="AD38" t="s">
+        <v>166</v>
+      </c>
+      <c r="AE38">
+        <v>2</v>
+      </c>
+      <c r="AF38">
+        <v>23.0</v>
+      </c>
+      <c r="AI38" t="s">
         <v>165</v>
       </c>
-      <c r="AE38">
-[...7 lines deleted...]
-      </c>
       <c r="AJ38">
-        <v>110683</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>108606</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
-        <v>166</v>
+        <v>70</v>
       </c>
       <c r="E39" t="s">
         <v>167</v>
       </c>
-      <c r="G39" s="1" t="s">
-        <v>25</v>
+      <c r="F39" t="s">
+        <v>168</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="I39" t="s">
-        <v>158</v>
+        <v>162</v>
+      </c>
+      <c r="J39" t="s">
+        <v>64</v>
       </c>
       <c r="AD39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="AE39">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF39">
-        <v>31.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI39" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="AJ39">
-        <v>109961</v>
+        <v>110683</v>
+      </c>
+      <c r="AK39">
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>170</v>
       </c>
       <c r="E40" t="s">
         <v>171</v>
       </c>
-      <c r="F40" t="s">
+      <c r="G40" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="I40" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD40" t="s">
         <v>172</v>
       </c>
-      <c r="G40" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE40">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AF40">
-        <v>15.0</v>
+        <v>31.0</v>
       </c>
       <c r="AI40" t="s">
         <v>173</v>
       </c>
       <c r="AJ40">
-        <v>107618</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>109961</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>174</v>
       </c>
       <c r="E41" t="s">
         <v>175</v>
       </c>
       <c r="F41" t="s">
         <v>176</v>
       </c>
-      <c r="G41" s="1" t="s">
-        <v>25</v>
+      <c r="G41" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I41" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J41" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE41">
+        <v>1</v>
+      </c>
+      <c r="AF41">
+        <v>15.0</v>
+      </c>
+      <c r="AI41" t="s">
         <v>177</v>
       </c>
-      <c r="AF41">
-[...4 lines deleted...]
-      </c>
       <c r="AJ41">
-        <v>108287</v>
+        <v>107618</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
+        <v>178</v>
+      </c>
+      <c r="E42" t="s">
         <v>179</v>
       </c>
-      <c r="E42" t="s">
+      <c r="F42" t="s">
         <v>180</v>
       </c>
-      <c r="F42" t="s">
+      <c r="G42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I42" t="s">
+        <v>162</v>
+      </c>
+      <c r="J42" t="s">
         <v>181</v>
       </c>
-      <c r="G42" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AF42">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI42" t="s">
         <v>182</v>
       </c>
       <c r="AJ42">
-        <v>108561</v>
+        <v>108287</v>
       </c>
       <c r="AK42">
         <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>183</v>
       </c>
       <c r="E43" t="s">
         <v>184</v>
       </c>
       <c r="F43" t="s">
         <v>185</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I43" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J43" t="s">
+        <v>163</v>
+      </c>
+      <c r="AE43">
+        <v>1</v>
+      </c>
+      <c r="AF43">
+        <v>22.0</v>
+      </c>
+      <c r="AI43" t="s">
         <v>186</v>
       </c>
-      <c r="AF43">
-[...4 lines deleted...]
-      </c>
       <c r="AJ43">
-        <v>108848</v>
+        <v>108561</v>
       </c>
       <c r="AK43">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>187</v>
       </c>
       <c r="E44" t="s">
         <v>188</v>
       </c>
       <c r="F44" t="s">
         <v>189</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I44" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J44" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>190</v>
       </c>
       <c r="AF44">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI44" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="AJ44">
-        <v>109140</v>
+        <v>108848</v>
       </c>
       <c r="AK44">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E45" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F45" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I45" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J45" t="s">
-        <v>92</v>
+        <v>96</v>
+      </c>
+      <c r="AE45">
+        <v>1</v>
       </c>
       <c r="AF45">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="AJ45">
-        <v>110823</v>
+        <v>109140</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E46" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F46" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I46" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J46" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="AF46">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="AJ46">
-        <v>108533</v>
+        <v>110823</v>
+      </c>
+      <c r="AK46">
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
-        <v>174</v>
+        <v>197</v>
       </c>
       <c r="E47" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F47" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I47" t="s">
-        <v>158</v>
+        <v>162</v>
+      </c>
+      <c r="J47" t="s">
+        <v>163</v>
+      </c>
+      <c r="AE47">
+        <v>1</v>
       </c>
       <c r="AF47">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="AJ47">
-        <v>108286</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>108533</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
-        <v>198</v>
+        <v>178</v>
       </c>
       <c r="E48" t="s">
-        <v>123</v>
+        <v>200</v>
       </c>
       <c r="F48" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>201</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I48" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>162</v>
       </c>
       <c r="AF48">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="AJ48">
-        <v>110618</v>
+        <v>108286</v>
+      </c>
+      <c r="AK48">
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>202</v>
       </c>
       <c r="E49" t="s">
+        <v>127</v>
+      </c>
+      <c r="F49" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I49" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J49" t="s">
-        <v>92</v>
+        <v>204</v>
+      </c>
+      <c r="AE49">
+        <v>1</v>
       </c>
       <c r="AF49">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="AJ49">
-        <v>110822</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>110618</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
-        <v>174</v>
+        <v>206</v>
       </c>
       <c r="E50" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F50" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I50" t="s">
-        <v>158</v>
+        <v>162</v>
+      </c>
+      <c r="J50" t="s">
+        <v>96</v>
       </c>
       <c r="AF50">
         <v>14.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="AJ50">
-        <v>108285</v>
+        <v>110822</v>
       </c>
       <c r="AK50">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
-        <v>207</v>
+        <v>178</v>
       </c>
       <c r="E51" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>209</v>
+      </c>
+      <c r="F51" t="s">
+        <v>210</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>33</v>
       </c>
       <c r="I51" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>162</v>
       </c>
       <c r="AF51">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="AJ51">
-        <v>110102</v>
+        <v>108285</v>
+      </c>
+      <c r="AK51">
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="E52" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I52" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>22.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="AJ52">
         <v>108311</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E53" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="F53" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I53" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>22.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="AJ53">
         <v>110105</v>
       </c>
+      <c r="AK53">
+        <v>5</v>
+      </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E54" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="F54" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I54" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J54" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>22.0</v>
       </c>
       <c r="AI54" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="AJ54">
         <v>108532</v>
       </c>
       <c r="AK54">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>