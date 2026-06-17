--- v1 (2026-05-25)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Bohatská 3D strel'ba  2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -196,68 +196,77 @@
   <si>
     <t>BB50z</t>
   </si>
   <si>
     <t>Čuháková</t>
   </si>
   <si>
     <t>Katarína</t>
   </si>
   <si>
     <t>SVK2633</t>
   </si>
   <si>
     <t>Nicol</t>
   </si>
   <si>
     <t>Varagyová</t>
   </si>
   <si>
     <t>Sabina</t>
   </si>
   <si>
     <t>SVK2917</t>
   </si>
   <si>
+    <t>Lintner</t>
+  </si>
+  <si>
+    <t>SVK2884</t>
+  </si>
+  <si>
+    <t>Veterán 55+</t>
+  </si>
+  <si>
+    <t>LK Jurský strapec</t>
+  </si>
+  <si>
+    <t>BB999m</t>
+  </si>
+  <si>
     <t>Krajčík</t>
   </si>
   <si>
     <t>Eduard</t>
   </si>
   <si>
     <t>SVK2540</t>
   </si>
   <si>
-    <t>Veterán 55+</t>
-[...1 lines deleted...]
-  <si>
     <t>Lukostrelecký klub Topoľ</t>
   </si>
   <si>
-    <t>BB999m</t>
-[...1 lines deleted...]
-  <si>
     <t>Záhorská</t>
   </si>
   <si>
     <t>Magdaléna</t>
   </si>
   <si>
     <t>SVK2824</t>
   </si>
   <si>
     <t>BB999z</t>
   </si>
   <si>
     <t>Kubrický</t>
   </si>
   <si>
     <t>Lukáš</t>
   </si>
   <si>
     <t>SVK2949</t>
   </si>
   <si>
     <t>CRB</t>
   </si>
   <si>
     <t>CRB50m</t>
@@ -268,50 +277,59 @@
   <si>
     <t>Dávid</t>
   </si>
   <si>
     <t>SVK1546</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>LK Artemis Dvory nad Žitavou</t>
   </si>
   <si>
     <t>CU50m</t>
   </si>
   <si>
     <t>Korpás</t>
   </si>
   <si>
     <t>Tomáš</t>
   </si>
   <si>
     <t>SVK2611</t>
   </si>
   <si>
+    <t>Lovász</t>
+  </si>
+  <si>
+    <t>Tibor</t>
+  </si>
+  <si>
+    <t>SVK2992</t>
+  </si>
+  <si>
     <t>Szabó</t>
   </si>
   <si>
     <t>Attila Csumi</t>
   </si>
   <si>
     <t>SVK0062</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>HU50m</t>
   </si>
   <si>
     <t>Donázy</t>
   </si>
   <si>
     <t>Imola</t>
   </si>
   <si>
     <t>Haladás VSE</t>
   </si>
   <si>
     <t>HU50z</t>
@@ -379,50 +397,59 @@
   <si>
     <t>bez klubovej príslušnosti</t>
   </si>
   <si>
     <t>OL999m</t>
   </si>
   <si>
     <t>Svetlošák</t>
   </si>
   <si>
     <t>Miroslav</t>
   </si>
   <si>
     <t>SVK1613</t>
   </si>
   <si>
     <t>PBHB</t>
   </si>
   <si>
     <t>Vres</t>
   </si>
   <si>
     <t>PBHB50m</t>
   </si>
   <si>
+    <t>Kristeľ</t>
+  </si>
+  <si>
+    <t>SVK2971</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Sagittarius Malacky</t>
+  </si>
+  <si>
     <t>Kaszásová</t>
   </si>
   <si>
     <t>Eszter</t>
   </si>
   <si>
     <t>SVK0697</t>
   </si>
   <si>
     <t>SZIU</t>
   </si>
   <si>
     <t>PBHB50z</t>
   </si>
   <si>
     <t>Svetlošáková</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>SVK2451</t>
   </si>
   <si>
     <t>Futo</t>
@@ -526,113 +553,119 @@
   <si>
     <t>TRRB</t>
   </si>
   <si>
     <t>Spolok priateľov lukostrel'by Baka - ljász barátok társasága Baka</t>
   </si>
   <si>
     <t>Méhes Zoltán</t>
   </si>
   <si>
     <t>TRRB12m</t>
   </si>
   <si>
     <t>Róbert Staňo</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>SVK2950</t>
   </si>
   <si>
     <t>SVK2949 Lukáš Kubrický</t>
   </si>
   <si>
+    <t>Orlická</t>
+  </si>
+  <si>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>SVK3065</t>
+  </si>
+  <si>
+    <t>TRRB12z</t>
+  </si>
+  <si>
     <t>Švecovà</t>
   </si>
   <si>
     <t>Rebeka</t>
   </si>
   <si>
     <t>Andrea Švecovà</t>
   </si>
   <si>
-    <t>TRRB12z</t>
-[...1 lines deleted...]
-  <si>
     <t>Frank</t>
   </si>
   <si>
     <t>Róbert Koppany</t>
   </si>
   <si>
     <t>SVK2976</t>
   </si>
   <si>
     <t>TRRB17m</t>
   </si>
   <si>
     <t>Hók</t>
   </si>
   <si>
     <t>Laura Leyla</t>
   </si>
   <si>
     <t>SVK2583</t>
   </si>
   <si>
     <t>Csallóközi Íjász Klub - Žitnoostrovský Lukostrelecký Klub</t>
   </si>
   <si>
     <t>TRRB17z</t>
   </si>
   <si>
     <t>Méhes</t>
   </si>
   <si>
     <t>Zoltán</t>
   </si>
   <si>
     <t>SVK2435</t>
   </si>
   <si>
     <t>TRRB50m</t>
   </si>
   <si>
     <t>Kubica</t>
   </si>
   <si>
     <t>Radovan</t>
   </si>
   <si>
     <t>SVK2639</t>
   </si>
   <si>
-    <t>Lukostrelecký klub Sagittarius Malacky</t>
-[...1 lines deleted...]
-  <si>
     <t>Bobek</t>
   </si>
   <si>
     <t>Roland</t>
   </si>
   <si>
     <t>SVK2331</t>
   </si>
   <si>
     <t>Žigó</t>
   </si>
   <si>
     <t>Marián</t>
   </si>
   <si>
     <t>SVK2258</t>
   </si>
   <si>
     <t>László</t>
   </si>
   <si>
     <t>Patrik</t>
   </si>
   <si>
     <t>SVK2102</t>
@@ -659,53 +692,50 @@
     <t>Žigóová</t>
   </si>
   <si>
     <t>Miriam</t>
   </si>
   <si>
     <t>SVK2107</t>
   </si>
   <si>
     <t>Katalin</t>
   </si>
   <si>
     <t>SVK2581</t>
   </si>
   <si>
     <t>Badinka</t>
   </si>
   <si>
     <t>Vladimír</t>
   </si>
   <si>
     <t>TRRB999m</t>
   </si>
   <si>
     <t>Záhorský</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tibor</t>
   </si>
   <si>
     <t>SVK2045</t>
   </si>
   <si>
     <t>SVK1950</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1077,51 +1107,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK54"/>
+  <dimension ref="A1:AK58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1574,1533 +1604,1679 @@
       </c>
       <c r="H12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>22.0</v>
       </c>
       <c r="AI12" t="s">
         <v>52</v>
       </c>
       <c r="AJ12">
         <v>107739</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>60</v>
       </c>
       <c r="E13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" t="s">
         <v>61</v>
       </c>
-      <c r="F13" t="s">
+      <c r="G13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>22.0</v>
       </c>
       <c r="AI13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="AJ13">
-        <v>107497</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113184</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
+        <v>65</v>
+      </c>
+      <c r="E14" t="s">
         <v>66</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14" t="s">
         <v>67</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G14" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
+      <c r="J14" t="s">
+        <v>68</v>
+      </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>22.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="AJ14">
-        <v>110106</v>
+        <v>107497</v>
+      </c>
+      <c r="AK14">
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
+        <v>69</v>
+      </c>
+      <c r="E15" t="s">
         <v>70</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>71</v>
       </c>
-      <c r="F15" t="s">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="G15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>62</v>
       </c>
       <c r="I15" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>22.0</v>
       </c>
       <c r="AI15" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="AJ15">
-        <v>110682</v>
+        <v>110106</v>
       </c>
       <c r="AK15">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" t="s">
+        <v>74</v>
+      </c>
+      <c r="F16" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I16" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="J16" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>22.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="AJ16">
-        <v>108884</v>
+        <v>110682</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E17" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F17" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I17" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J17" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>22.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AJ17">
-        <v>107740</v>
+        <v>108884</v>
       </c>
       <c r="AK17">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>84</v>
       </c>
       <c r="E18" t="s">
         <v>85</v>
       </c>
       <c r="F18" t="s">
         <v>86</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I18" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="J18" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>22.0</v>
       </c>
       <c r="AI18" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="AJ18">
-        <v>107363</v>
+        <v>107740</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
+        <v>87</v>
+      </c>
+      <c r="E19" t="s">
+        <v>88</v>
+      </c>
+      <c r="F19" t="s">
         <v>89</v>
       </c>
-      <c r="E19" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G19" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I19" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="AE19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF19">
-        <v>30.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI19" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="AJ19">
-        <v>112516</v>
+        <v>113139</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
+        <v>90</v>
+      </c>
+      <c r="E20" t="s">
+        <v>91</v>
+      </c>
+      <c r="F20" t="s">
+        <v>92</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I20" t="s">
         <v>93</v>
       </c>
-      <c r="E20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J20" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>22.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="AJ20">
-        <v>108407</v>
+        <v>107363</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" t="s">
+        <v>96</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I21" t="s">
+        <v>93</v>
+      </c>
+      <c r="J21" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE21">
+        <v>2</v>
+      </c>
+      <c r="AF21">
+        <v>30.0</v>
+      </c>
+      <c r="AI21" t="s">
         <v>98</v>
       </c>
-      <c r="E21" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ21">
-        <v>110569</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112516</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
+        <v>99</v>
+      </c>
+      <c r="E22" t="s">
+        <v>100</v>
+      </c>
+      <c r="F22" t="s">
+        <v>101</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I22" t="s">
+        <v>93</v>
+      </c>
+      <c r="J22" t="s">
         <v>102</v>
-      </c>
-[...16 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>22.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="AJ22">
-        <v>110580</v>
+        <v>108407</v>
       </c>
       <c r="AK22">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
+        <v>104</v>
+      </c>
+      <c r="E23" t="s">
+        <v>105</v>
+      </c>
+      <c r="F23" t="s">
         <v>106</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I23" t="s">
+        <v>93</v>
+      </c>
+      <c r="J23" t="s">
         <v>107</v>
       </c>
-      <c r="F23" t="s">
-[...12 lines deleted...]
-        <v>110</v>
+      <c r="AE23">
+        <v>1</v>
       </c>
       <c r="AF23">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI23" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="AJ23">
-        <v>109803</v>
+        <v>110569</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="E24" t="s">
-        <v>112</v>
+        <v>109</v>
+      </c>
+      <c r="F24" t="s">
+        <v>110</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I24" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="J24" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>22.0</v>
       </c>
       <c r="AI24" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="AJ24">
-        <v>110407</v>
+        <v>110580</v>
+      </c>
+      <c r="AK24">
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E25" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="F25" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I25" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="J25" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="AF25">
         <v>14.0</v>
       </c>
       <c r="AI25" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="AJ25">
-        <v>110242</v>
+        <v>109803</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="E26" t="s">
-        <v>122</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>118</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>62</v>
       </c>
       <c r="I26" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="J26" t="s">
-        <v>124</v>
+        <v>119</v>
+      </c>
+      <c r="AE26">
+        <v>1</v>
       </c>
       <c r="AF26">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="AJ26">
-        <v>109926</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110407</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E27" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="F27" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>123</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I27" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="J27" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF27">
         <v>14.0</v>
       </c>
       <c r="AI27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AJ27">
-        <v>110243</v>
+        <v>110242</v>
       </c>
       <c r="AK27">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
+        <v>127</v>
+      </c>
+      <c r="E28" t="s">
+        <v>40</v>
+      </c>
+      <c r="F28" t="s">
+        <v>128</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I28" t="s">
+        <v>124</v>
+      </c>
+      <c r="J28" t="s">
         <v>129</v>
       </c>
-      <c r="E28" t="s">
-[...15 lines deleted...]
-        <v>124</v>
+      <c r="AE28">
+        <v>1</v>
       </c>
       <c r="AF28">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="AJ28">
-        <v>109925</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113357</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
+        <v>130</v>
+      </c>
+      <c r="E29" t="s">
+        <v>131</v>
+      </c>
+      <c r="F29" t="s">
         <v>132</v>
       </c>
-      <c r="E29" t="s">
+      <c r="G29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I29" t="s">
+        <v>124</v>
+      </c>
+      <c r="J29" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AF29">
         <v>14.0</v>
       </c>
       <c r="AI29" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ29">
-        <v>107410</v>
+        <v>109926</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>135</v>
       </c>
       <c r="E30" t="s">
         <v>136</v>
       </c>
+      <c r="F30" t="s">
+        <v>137</v>
+      </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H30" s="2" t="s">
-        <v>26</v>
+      <c r="H30" s="4" t="s">
+        <v>33</v>
       </c>
       <c r="I30" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>124</v>
+      </c>
+      <c r="J30" t="s">
+        <v>125</v>
       </c>
       <c r="AF30">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="AJ30">
-        <v>108605</v>
+        <v>110243</v>
+      </c>
+      <c r="AK30">
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
+        <v>138</v>
+      </c>
+      <c r="E31" t="s">
+        <v>46</v>
+      </c>
+      <c r="F31" t="s">
         <v>139</v>
       </c>
-      <c r="E31" t="s">
+      <c r="G31" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I31" t="s">
+        <v>124</v>
+      </c>
+      <c r="J31" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF31">
+        <v>14.0</v>
+      </c>
+      <c r="AI31" t="s">
         <v>140</v>
       </c>
-      <c r="F31" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ31">
-        <v>109471</v>
+        <v>109925</v>
       </c>
       <c r="AK31">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
+        <v>141</v>
+      </c>
+      <c r="E32" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F32" t="s">
         <v>143</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H32" s="4" t="s">
-        <v>33</v>
+      <c r="H32" s="5" t="s">
+        <v>62</v>
       </c>
       <c r="I32" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>124</v>
       </c>
       <c r="AF32">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="AJ32">
-        <v>110642</v>
+        <v>107410</v>
+      </c>
+      <c r="AK32">
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
+        <v>144</v>
+      </c>
+      <c r="E33" t="s">
+        <v>145</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I33" t="s">
         <v>146</v>
       </c>
-      <c r="E33" t="s">
+      <c r="AE33">
+        <v>2</v>
+      </c>
+      <c r="AF33">
+        <v>23.0</v>
+      </c>
+      <c r="AI33" t="s">
         <v>147</v>
       </c>
-      <c r="F33" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ33">
-        <v>108408</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>108605</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
+        <v>148</v>
+      </c>
+      <c r="E34" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F34" t="s">
         <v>150</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H34" s="4" t="s">
-        <v>33</v>
+      <c r="H34" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I34" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="J34" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="AJ34">
-        <v>110581</v>
+        <v>109471</v>
       </c>
       <c r="AK34">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="E35" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" t="s">
         <v>152</v>
       </c>
-      <c r="F35" t="s">
+      <c r="G35" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H35" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I35" t="s">
+        <v>146</v>
+      </c>
+      <c r="J35" t="s">
         <v>153</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>22.0</v>
       </c>
       <c r="AI35" t="s">
         <v>154</v>
       </c>
       <c r="AJ35">
-        <v>108885</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>110642</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>155</v>
       </c>
       <c r="E36" t="s">
         <v>156</v>
       </c>
       <c r="F36" t="s">
         <v>157</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H36" s="5" t="s">
-        <v>63</v>
+      <c r="H36" s="4" t="s">
+        <v>33</v>
       </c>
       <c r="I36" t="s">
-        <v>137</v>
+        <v>146</v>
+      </c>
+      <c r="J36" t="s">
+        <v>102</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>22.0</v>
       </c>
       <c r="AI36" t="s">
         <v>154</v>
       </c>
       <c r="AJ36">
-        <v>112238</v>
+        <v>108408</v>
+      </c>
+      <c r="AK36">
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>158</v>
       </c>
       <c r="E37" t="s">
+        <v>136</v>
+      </c>
+      <c r="F37" t="s">
         <v>159</v>
       </c>
-      <c r="F37" t="s">
+      <c r="G37" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H37" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I37" t="s">
+        <v>146</v>
+      </c>
+      <c r="J37" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE37">
+        <v>1</v>
+      </c>
+      <c r="AF37">
+        <v>22.0</v>
+      </c>
+      <c r="AI37" t="s">
         <v>160</v>
       </c>
-      <c r="G37" s="3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ37">
-        <v>110641</v>
+        <v>110581</v>
       </c>
       <c r="AK37">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
-        <v>135</v>
+        <v>78</v>
       </c>
       <c r="E38" t="s">
-        <v>61</v>
+        <v>161</v>
+      </c>
+      <c r="F38" t="s">
+        <v>162</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H38" s="6" t="s">
-        <v>161</v>
+      <c r="H38" s="5" t="s">
+        <v>62</v>
       </c>
       <c r="I38" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>146</v>
+      </c>
+      <c r="J38" t="s">
+        <v>82</v>
       </c>
       <c r="AE38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF38">
-        <v>23.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI38" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="AJ38">
-        <v>108606</v>
+        <v>108885</v>
+      </c>
+      <c r="AK38">
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
-        <v>70</v>
+        <v>164</v>
       </c>
       <c r="E39" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F39" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H39" s="6" t="s">
-        <v>161</v>
+      <c r="H39" s="5" t="s">
+        <v>62</v>
       </c>
       <c r="I39" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI39" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="AJ39">
-        <v>110683</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112238</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
+        <v>167</v>
+      </c>
+      <c r="E40" t="s">
+        <v>168</v>
+      </c>
+      <c r="F40" t="s">
+        <v>169</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H40" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="E40" t="s">
+      <c r="I40" t="s">
         <v>171</v>
       </c>
-      <c r="G40" s="1" t="s">
-[...6 lines deleted...]
-        <v>162</v>
+      <c r="J40" t="s">
+        <v>172</v>
       </c>
       <c r="AD40" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="AE40">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF40">
-        <v>31.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI40" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="AJ40">
-        <v>109961</v>
+        <v>110641</v>
+      </c>
+      <c r="AK40">
+        <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
+        <v>144</v>
+      </c>
+      <c r="E41" t="s">
+        <v>66</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="I41" t="s">
+        <v>171</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE41">
+        <v>2</v>
+      </c>
+      <c r="AF41">
+        <v>23.0</v>
+      </c>
+      <c r="AI41" t="s">
         <v>174</v>
       </c>
-      <c r="E41" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ41">
-        <v>107618</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>108606</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
+        <v>73</v>
+      </c>
+      <c r="E42" t="s">
+        <v>176</v>
+      </c>
+      <c r="F42" t="s">
+        <v>177</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="I42" t="s">
+        <v>171</v>
+      </c>
+      <c r="J42" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD42" t="s">
         <v>178</v>
       </c>
-      <c r="E42" t="s">
-[...15 lines deleted...]
-        <v>181</v>
+      <c r="AE42">
+        <v>1</v>
       </c>
       <c r="AF42">
-        <v>7.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI42" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="AJ42">
-        <v>108287</v>
+        <v>110683</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="E43" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="F43" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>181</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>170</v>
       </c>
       <c r="I43" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="J43" t="s">
-        <v>163</v>
+        <v>68</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>178</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="AJ43">
-        <v>108561</v>
+        <v>113223</v>
       </c>
       <c r="AK43">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="E44" t="s">
-        <v>188</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>184</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>170</v>
       </c>
       <c r="I44" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>171</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>185</v>
+      </c>
+      <c r="AE44">
+        <v>3</v>
       </c>
       <c r="AF44">
-        <v>14.0</v>
+        <v>31.0</v>
       </c>
       <c r="AI44" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="AJ44">
-        <v>108848</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>109961</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E45" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="F45" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H45" s="4" t="s">
-        <v>33</v>
+      <c r="H45" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I45" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="J45" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AJ45">
-        <v>109140</v>
+        <v>107618</v>
       </c>
       <c r="AK45">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
+        <v>190</v>
+      </c>
+      <c r="E46" t="s">
+        <v>191</v>
+      </c>
+      <c r="F46" t="s">
+        <v>192</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I46" t="s">
+        <v>171</v>
+      </c>
+      <c r="J46" t="s">
+        <v>193</v>
+      </c>
+      <c r="AF46">
+        <v>7.0</v>
+      </c>
+      <c r="AI46" t="s">
         <v>194</v>
       </c>
-      <c r="E46" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ46">
-        <v>110823</v>
+        <v>108287</v>
       </c>
       <c r="AK46">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
+        <v>195</v>
+      </c>
+      <c r="E47" t="s">
+        <v>196</v>
+      </c>
+      <c r="F47" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I47" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="J47" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>22.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="AJ47">
-        <v>108533</v>
+        <v>108561</v>
+      </c>
+      <c r="AK47">
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="E48" t="s">
         <v>200</v>
       </c>
       <c r="F48" t="s">
         <v>201</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I48" t="s">
-        <v>162</v>
+        <v>171</v>
+      </c>
+      <c r="J48" t="s">
+        <v>129</v>
       </c>
       <c r="AF48">
         <v>14.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="AJ48">
-        <v>108286</v>
+        <v>108848</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>202</v>
       </c>
       <c r="E49" t="s">
-        <v>127</v>
+        <v>203</v>
       </c>
       <c r="F49" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>204</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I49" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="J49" t="s">
-        <v>204</v>
+        <v>102</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>22.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="AJ49">
-        <v>110618</v>
+        <v>109140</v>
+      </c>
+      <c r="AK49">
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
+        <v>205</v>
+      </c>
+      <c r="E50" t="s">
         <v>206</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50" t="s">
         <v>207</v>
       </c>
-      <c r="F50" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G50" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I50" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="J50" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="AF50">
         <v>14.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="AJ50">
-        <v>110822</v>
+        <v>110823</v>
       </c>
       <c r="AK50">
         <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
-        <v>178</v>
+        <v>208</v>
       </c>
       <c r="E51" t="s">
         <v>209</v>
       </c>
       <c r="F51" t="s">
         <v>210</v>
       </c>
-      <c r="G51" s="1" t="s">
-        <v>25</v>
+      <c r="G51" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I51" t="s">
-        <v>162</v>
+        <v>171</v>
+      </c>
+      <c r="J51" t="s">
+        <v>172</v>
+      </c>
+      <c r="AE51">
+        <v>1</v>
       </c>
       <c r="AF51">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="AJ51">
-        <v>108285</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>108533</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
+        <v>190</v>
+      </c>
+      <c r="E52" t="s">
         <v>211</v>
       </c>
-      <c r="E52" t="s">
+      <c r="F52" t="s">
         <v>212</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="H52" s="5" t="s">
-        <v>63</v>
+      <c r="H52" s="4" t="s">
+        <v>33</v>
       </c>
       <c r="I52" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>171</v>
       </c>
       <c r="AF52">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="AJ52">
-        <v>108311</v>
+        <v>108286</v>
+      </c>
+      <c r="AK52">
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
+        <v>213</v>
+      </c>
+      <c r="E53" t="s">
+        <v>136</v>
+      </c>
+      <c r="F53" t="s">
         <v>214</v>
       </c>
-      <c r="E53" t="s">
+      <c r="G53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H53" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I53" t="s">
+        <v>171</v>
+      </c>
+      <c r="J53" t="s">
         <v>215</v>
-      </c>
-[...10 lines deleted...]
-        <v>162</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>22.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AJ53">
-        <v>110105</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>110618</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
-        <v>197</v>
+        <v>217</v>
       </c>
       <c r="E54" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F54" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>219</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>33</v>
       </c>
       <c r="I54" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="J54" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>102</v>
       </c>
       <c r="AF54">
+        <v>14.0</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>216</v>
+      </c>
+      <c r="AJ54">
+        <v>110822</v>
+      </c>
+      <c r="AK54">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37">
+      <c r="D55" t="s">
+        <v>190</v>
+      </c>
+      <c r="E55" t="s">
+        <v>220</v>
+      </c>
+      <c r="F55" t="s">
+        <v>221</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I55" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF55">
+        <v>14.0</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>216</v>
+      </c>
+      <c r="AJ55">
+        <v>108285</v>
+      </c>
+      <c r="AK55">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37">
+      <c r="D56" t="s">
+        <v>222</v>
+      </c>
+      <c r="E56" t="s">
+        <v>223</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I56" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE56">
+        <v>1</v>
+      </c>
+      <c r="AF56">
         <v>22.0</v>
       </c>
-      <c r="AI54" t="s">
-[...2 lines deleted...]
-      <c r="AJ54">
+      <c r="AI56" t="s">
+        <v>224</v>
+      </c>
+      <c r="AJ56">
+        <v>108311</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37">
+      <c r="D57" t="s">
+        <v>225</v>
+      </c>
+      <c r="E57" t="s">
+        <v>88</v>
+      </c>
+      <c r="F57" t="s">
+        <v>226</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I57" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE57">
+        <v>1</v>
+      </c>
+      <c r="AF57">
+        <v>22.0</v>
+      </c>
+      <c r="AI57" t="s">
+        <v>224</v>
+      </c>
+      <c r="AJ57">
+        <v>110105</v>
+      </c>
+      <c r="AK57">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37">
+      <c r="D58" t="s">
+        <v>208</v>
+      </c>
+      <c r="E58" t="s">
+        <v>88</v>
+      </c>
+      <c r="F58" t="s">
+        <v>227</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I58" t="s">
+        <v>171</v>
+      </c>
+      <c r="J58" t="s">
+        <v>172</v>
+      </c>
+      <c r="AE58">
+        <v>1</v>
+      </c>
+      <c r="AF58">
+        <v>22.0</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>224</v>
+      </c>
+      <c r="AJ58">
         <v>108532</v>
       </c>
-      <c r="AK54">
+      <c r="AK58">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">