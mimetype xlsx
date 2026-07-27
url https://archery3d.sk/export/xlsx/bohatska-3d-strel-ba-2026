--- v2 (2026-06-17)
+++ v3 (2026-07-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
   <si>
     <t>Bohatská 3D strel'ba  2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -103,104 +103,107 @@
   <si>
     <t>ID registrácie</t>
   </si>
   <si>
     <t>Výkonnostná trieda</t>
   </si>
   <si>
     <t>Fejesová</t>
   </si>
   <si>
     <t>Nathalie</t>
   </si>
   <si>
     <t>z</t>
   </si>
   <si>
     <t>Kadet 13+</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>BB17z</t>
   </si>
   <si>
+    <t>Kravarik</t>
+  </si>
+  <si>
+    <t>Ladislav</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>Senior 18+</t>
+  </si>
+  <si>
+    <t>Ivanská lukostrelecká družina</t>
+  </si>
+  <si>
+    <t>BB50m</t>
+  </si>
+  <si>
     <t>Pajdlhauser</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>SVK2793</t>
   </si>
   <si>
-    <t>m</t>
-[...7 lines deleted...]
-  <si>
     <t>Lipnický</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>SVK3067</t>
   </si>
   <si>
     <t>Pohoda</t>
   </si>
   <si>
     <t>Košťál</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>SVK2634</t>
   </si>
   <si>
-    <t>Ivanská lukostrelecká družina</t>
-[...1 lines deleted...]
-  <si>
     <t>Fejes</t>
   </si>
   <si>
     <t>Ján</t>
   </si>
   <si>
     <t>Kajma</t>
   </si>
   <si>
-    <t>Ladislav</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK1159</t>
   </si>
   <si>
     <t>LK Hubert Arrows</t>
   </si>
   <si>
     <t>Pajdlhauserova</t>
   </si>
   <si>
     <t>Lucia</t>
   </si>
   <si>
     <t>SVK2962</t>
   </si>
   <si>
     <t>BB50z</t>
   </si>
   <si>
     <t>Čuháková</t>
   </si>
   <si>
     <t>Katarína</t>
   </si>
   <si>
     <t>SVK2633</t>
@@ -211,537 +214,735 @@
   <si>
     <t>Varagyová</t>
   </si>
   <si>
     <t>Sabina</t>
   </si>
   <si>
     <t>SVK2917</t>
   </si>
   <si>
     <t>Lintner</t>
   </si>
   <si>
     <t>SVK2884</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>LK Jurský strapec</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
+    <t>Šišan</t>
+  </si>
+  <si>
+    <t>Emil</t>
+  </si>
+  <si>
+    <t>SVK3046</t>
+  </si>
+  <si>
+    <t>sporta Hlohovec</t>
+  </si>
+  <si>
     <t>Krajčík</t>
   </si>
   <si>
     <t>Eduard</t>
   </si>
   <si>
     <t>SVK2540</t>
   </si>
   <si>
     <t>Lukostrelecký klub Topoľ</t>
   </si>
   <si>
     <t>Záhorská</t>
   </si>
   <si>
     <t>Magdaléna</t>
   </si>
   <si>
     <t>SVK2824</t>
   </si>
   <si>
     <t>BB999z</t>
   </si>
   <si>
     <t>Kubrický</t>
   </si>
   <si>
     <t>Lukáš</t>
   </si>
   <si>
     <t>SVK2949</t>
   </si>
   <si>
     <t>CRB</t>
   </si>
   <si>
     <t>CRB50m</t>
   </si>
   <si>
+    <t>Kósa</t>
+  </si>
+  <si>
+    <t>Endre</t>
+  </si>
+  <si>
+    <t>SVK3087</t>
+  </si>
+  <si>
+    <t>CU</t>
+  </si>
+  <si>
+    <t>Spolok priateľov lukostrel'by Baka - ljász barátok társasága Baka</t>
+  </si>
+  <si>
+    <t>CU50m</t>
+  </si>
+  <si>
     <t>Kondicz</t>
   </si>
   <si>
     <t>Dávid</t>
   </si>
   <si>
     <t>SVK1546</t>
   </si>
   <si>
-    <t>CU</t>
-[...1 lines deleted...]
-  <si>
     <t>LK Artemis Dvory nad Žitavou</t>
   </si>
   <si>
-    <t>CU50m</t>
+    <t>Molnár</t>
+  </si>
+  <si>
+    <t>Péter</t>
+  </si>
+  <si>
+    <t>SVK2433</t>
+  </si>
+  <si>
+    <t>Cani di Carta</t>
+  </si>
+  <si>
+    <t>Sipos</t>
+  </si>
+  <si>
+    <t>Zoltán</t>
+  </si>
+  <si>
+    <t>SVK2070</t>
   </si>
   <si>
     <t>Korpás</t>
   </si>
   <si>
     <t>Tomáš</t>
   </si>
   <si>
     <t>SVK2611</t>
   </si>
   <si>
     <t>Lovász</t>
   </si>
   <si>
     <t>Tibor</t>
   </si>
   <si>
     <t>SVK2992</t>
   </si>
   <si>
     <t>Szabó</t>
   </si>
   <si>
     <t>Attila Csumi</t>
   </si>
   <si>
     <t>SVK0062</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>HU50m</t>
   </si>
   <si>
+    <t>Szíjjártó</t>
+  </si>
+  <si>
+    <t>Krisztián</t>
+  </si>
+  <si>
+    <t>SVK2472</t>
+  </si>
+  <si>
     <t>Donázy</t>
   </si>
   <si>
     <t>Imola</t>
   </si>
   <si>
     <t>Haladás VSE</t>
   </si>
   <si>
     <t>HU50z</t>
   </si>
   <si>
     <t>Michalčík</t>
   </si>
   <si>
     <t>Rudolf</t>
   </si>
   <si>
     <t>SVK1150</t>
   </si>
   <si>
     <t>Antares 3D</t>
   </si>
   <si>
     <t>HU999m</t>
   </si>
   <si>
+    <t>Hevesi</t>
+  </si>
+  <si>
+    <t>Lajos</t>
+  </si>
+  <si>
+    <t>SVK2431</t>
+  </si>
+  <si>
+    <t>Száz</t>
+  </si>
+  <si>
+    <t>František</t>
+  </si>
+  <si>
+    <t>SVK1503</t>
+  </si>
+  <si>
     <t>Dula</t>
   </si>
   <si>
     <t>Ľubomír</t>
   </si>
   <si>
     <t>SVK2495</t>
   </si>
   <si>
     <t>i. člen Veľký Krtíš</t>
   </si>
   <si>
     <t>Spanyo</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>SVK0620</t>
   </si>
   <si>
     <t>LK Legolas Nové Zámky</t>
   </si>
   <si>
+    <t>Kolárik</t>
+  </si>
+  <si>
+    <t>Andrej</t>
+  </si>
+  <si>
+    <t>SVK3044</t>
+  </si>
+  <si>
+    <t>OL</t>
+  </si>
+  <si>
+    <t>Sporta Hlohovec</t>
+  </si>
+  <si>
+    <t>OL50m</t>
+  </si>
+  <si>
     <t>Fiala</t>
   </si>
   <si>
     <t>Ľuboš</t>
   </si>
   <si>
     <t>SVK2621</t>
   </si>
   <si>
-    <t>OL</t>
-[...1 lines deleted...]
-  <si>
     <t>Blue Arrows Viničné</t>
   </si>
   <si>
-    <t>OL50m</t>
-[...1 lines deleted...]
-  <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>bez klubovej príslušnosti</t>
   </si>
   <si>
     <t>OL999m</t>
   </si>
   <si>
+    <t>Garai</t>
+  </si>
+  <si>
+    <t>SVK2448</t>
+  </si>
+  <si>
+    <t>PBHB</t>
+  </si>
+  <si>
+    <t>PBHB50m</t>
+  </si>
+  <si>
+    <t>Horváth</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>SVK2247</t>
+  </si>
+  <si>
     <t>Svetlošák</t>
   </si>
   <si>
     <t>Miroslav</t>
   </si>
   <si>
     <t>SVK1613</t>
   </si>
   <si>
-    <t>PBHB</t>
-[...1 lines deleted...]
-  <si>
     <t>Vres</t>
   </si>
   <si>
-    <t>PBHB50m</t>
-[...1 lines deleted...]
-  <si>
     <t>Kristeľ</t>
   </si>
   <si>
     <t>SVK2971</t>
   </si>
   <si>
     <t>Lukostrelecký klub Sagittarius Malacky</t>
   </si>
   <si>
     <t>Kaszásová</t>
   </si>
   <si>
     <t>Eszter</t>
   </si>
   <si>
     <t>SVK0697</t>
   </si>
   <si>
     <t>SZIU</t>
   </si>
   <si>
     <t>PBHB50z</t>
   </si>
   <si>
     <t>Svetlošáková</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>SVK2451</t>
   </si>
   <si>
+    <t>Tisoň</t>
+  </si>
+  <si>
+    <t>SVK2455</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Epirus</t>
+  </si>
+  <si>
+    <t>PBHB999m</t>
+  </si>
+  <si>
     <t>Futo</t>
   </si>
   <si>
     <t>SVK0699</t>
   </si>
   <si>
-    <t>PBHB999m</t>
-[...1 lines deleted...]
-  <si>
     <t>Konde</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>SVK1796</t>
   </si>
   <si>
+    <t>Horváthová</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>SVK2616</t>
+  </si>
+  <si>
+    <t>Dieťa do 12,99</t>
+  </si>
+  <si>
+    <t>TRLB</t>
+  </si>
+  <si>
+    <t>SVK2247 Peter Horváth</t>
+  </si>
+  <si>
+    <t>TRLB12z</t>
+  </si>
+  <si>
     <t>Staňo</t>
   </si>
   <si>
     <t>Leila</t>
   </si>
   <si>
-    <t>TRLB</t>
-[...1 lines deleted...]
-  <si>
     <t>TRLB17z</t>
   </si>
   <si>
     <t>Cabaň</t>
   </si>
   <si>
     <t>Abigél</t>
   </si>
   <si>
     <t>SVK2250</t>
   </si>
   <si>
     <t>Rajko</t>
   </si>
   <si>
     <t>SVK2792</t>
   </si>
   <si>
     <t>Lukostrelecké združenie Zlatý jeleň Hurbanovo,  Aranyszarvas Íjász Egyesület Ógyalla</t>
   </si>
   <si>
     <t>TRLB50m</t>
   </si>
   <si>
     <t>Svitek</t>
   </si>
   <si>
     <t>Juraj</t>
   </si>
   <si>
     <t>SVK1152</t>
   </si>
   <si>
+    <t>Garaiová</t>
+  </si>
+  <si>
+    <t>Mária</t>
+  </si>
+  <si>
+    <t>SVK2449</t>
+  </si>
+  <si>
+    <t>TRLB50z</t>
+  </si>
+  <si>
+    <t>Anna</t>
+  </si>
+  <si>
+    <t>SVK2249</t>
+  </si>
+  <si>
     <t>Rédey</t>
   </si>
   <si>
     <t>SVK0119</t>
   </si>
   <si>
-    <t>TRLB50z</t>
-[...4 lines deleted...]
-  <si>
     <t>SVK0030</t>
   </si>
   <si>
     <t>TRLB999m</t>
   </si>
   <si>
     <t>Hubač</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>SVK3061</t>
   </si>
   <si>
     <t>Kovács</t>
   </si>
   <si>
     <t>János</t>
   </si>
   <si>
     <t>SVK2941</t>
   </si>
   <si>
-    <t>Dieťa do 12,99</t>
-[...1 lines deleted...]
-  <si>
     <t>TRRB</t>
   </si>
   <si>
-    <t>Spolok priateľov lukostrel'by Baka - ljász barátok társasága Baka</t>
-[...1 lines deleted...]
-  <si>
     <t>Méhes Zoltán</t>
   </si>
   <si>
     <t>TRRB12m</t>
   </si>
   <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>SVK2950</t>
+  </si>
+  <si>
+    <t>SVK2949 Lukáš Kubrický</t>
+  </si>
+  <si>
+    <t>Kálozi</t>
+  </si>
+  <si>
+    <t>Filip</t>
+  </si>
+  <si>
+    <t>SVK2714</t>
+  </si>
+  <si>
+    <t>Adrian Kalozi</t>
+  </si>
+  <si>
+    <t>Sláviková</t>
+  </si>
+  <si>
+    <t>Viktória</t>
+  </si>
+  <si>
+    <t>SVK1152 Juraj Svitek</t>
+  </si>
+  <si>
+    <t>TRRB12z</t>
+  </si>
+  <si>
+    <t>Orlická</t>
+  </si>
+  <si>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>SVK3065</t>
+  </si>
+  <si>
+    <t>Hanga</t>
+  </si>
+  <si>
+    <t>SVK1503 František Száz</t>
+  </si>
+  <si>
+    <t>Švecovà</t>
+  </si>
+  <si>
+    <t>Rebeka</t>
+  </si>
+  <si>
+    <t>Andrea Švecovà</t>
+  </si>
+  <si>
     <t>Róbert Staňo</t>
   </si>
   <si>
-    <t>Alex</t>
-[...26 lines deleted...]
-    <t>Andrea Švecovà</t>
+    <t>TRRB17m</t>
   </si>
   <si>
     <t>Frank</t>
   </si>
   <si>
     <t>Róbert Koppany</t>
   </si>
   <si>
     <t>SVK2976</t>
   </si>
   <si>
-    <t>TRRB17m</t>
-[...1 lines deleted...]
-  <si>
     <t>Hók</t>
   </si>
   <si>
     <t>Laura Leyla</t>
   </si>
   <si>
     <t>SVK2583</t>
   </si>
   <si>
     <t>Csallóközi Íjász Klub - Žitnoostrovský Lukostrelecký Klub</t>
   </si>
   <si>
     <t>TRRB17z</t>
   </si>
   <si>
     <t>Méhes</t>
   </si>
   <si>
-    <t>Zoltán</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2435</t>
   </si>
   <si>
     <t>TRRB50m</t>
   </si>
   <si>
     <t>Kubica</t>
   </si>
   <si>
     <t>Radovan</t>
   </si>
   <si>
     <t>SVK2639</t>
   </si>
   <si>
     <t>Bobek</t>
   </si>
   <si>
     <t>Roland</t>
   </si>
   <si>
     <t>SVK2331</t>
   </si>
   <si>
+    <t>Wenczel</t>
+  </si>
+  <si>
+    <t>Tamás</t>
+  </si>
+  <si>
+    <t>SVK2065</t>
+  </si>
+  <si>
+    <t>Adrián</t>
+  </si>
+  <si>
+    <t>SVK2994</t>
+  </si>
+  <si>
+    <t>Marsall</t>
+  </si>
+  <si>
+    <t>SVK2986</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Kajal</t>
+  </si>
+  <si>
     <t>Žigó</t>
   </si>
   <si>
     <t>Marián</t>
   </si>
   <si>
     <t>SVK2258</t>
   </si>
   <si>
     <t>László</t>
   </si>
   <si>
     <t>Patrik</t>
   </si>
   <si>
     <t>SVK2102</t>
   </si>
   <si>
     <t>István</t>
   </si>
   <si>
     <t>SVK2582</t>
   </si>
   <si>
     <t>Gáspárová</t>
   </si>
   <si>
     <t>SVK2970</t>
   </si>
   <si>
-    <t>Lukostrelecký klub Kajal</t>
-[...1 lines deleted...]
-  <si>
     <t>TRRB50z</t>
   </si>
   <si>
+    <t>Káloziova</t>
+  </si>
+  <si>
+    <t>Veronika</t>
+  </si>
+  <si>
+    <t>SVK2993</t>
+  </si>
+  <si>
     <t>Žigóová</t>
   </si>
   <si>
     <t>Miriam</t>
   </si>
   <si>
     <t>SVK2107</t>
   </si>
   <si>
     <t>Katalin</t>
   </si>
   <si>
     <t>SVK2581</t>
   </si>
   <si>
     <t>Badinka</t>
   </si>
   <si>
     <t>Vladimír</t>
   </si>
   <si>
     <t>TRRB999m</t>
   </si>
   <si>
     <t>Záhorský</t>
   </si>
   <si>
     <t>SVK2045</t>
   </si>
   <si>
     <t>SVK1950</t>
+  </si>
+  <si>
+    <t>Tisoňová</t>
+  </si>
+  <si>
+    <t>Ivana</t>
+  </si>
+  <si>
+    <t>SVK2577</t>
+  </si>
+  <si>
+    <t>TRRB999z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1107,51 +1308,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK58"/>
+  <dimension ref="A1:AK81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1312,1972 +1513,2804 @@
         <v>25</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="AF3">
         <v>7.0</v>
       </c>
       <c r="AI3" t="s">
         <v>28</v>
       </c>
       <c r="AJ3">
         <v>107460</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE4">
+        <v>1</v>
+      </c>
       <c r="AF4">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI4" t="s">
         <v>34</v>
       </c>
       <c r="AJ4">
-        <v>107294</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113927</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
-      <c r="J5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF5">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI5" t="s">
         <v>34</v>
       </c>
       <c r="AJ5">
-        <v>112443</v>
+        <v>107294</v>
+      </c>
+      <c r="AK5">
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" t="s">
         <v>39</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>40</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>22.0</v>
       </c>
       <c r="AI6" t="s">
         <v>34</v>
       </c>
       <c r="AJ6">
-        <v>109449</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112443</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" t="s">
         <v>43</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>44</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
+      <c r="J7" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE7">
+        <v>1</v>
+      </c>
       <c r="AF7">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI7" t="s">
         <v>34</v>
       </c>
       <c r="AJ7">
-        <v>107459</v>
+        <v>109449</v>
+      </c>
+      <c r="AK7">
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>45</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>14.0</v>
       </c>
       <c r="AI8" t="s">
         <v>34</v>
       </c>
       <c r="AJ8">
-        <v>111076</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>107459</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>48</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
+      <c r="J9" t="s">
+        <v>49</v>
+      </c>
       <c r="AF9">
         <v>14.0</v>
       </c>
       <c r="AI9" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="AJ9">
-        <v>107295</v>
+        <v>111076</v>
       </c>
       <c r="AK9">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
-      <c r="J10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF10">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AJ10">
-        <v>109450</v>
+        <v>107295</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="E11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
+      <c r="J11" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE11">
+        <v>1</v>
+      </c>
       <c r="AF11">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AJ11">
-        <v>107461</v>
+        <v>109450</v>
+      </c>
+      <c r="AK11">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
       <c r="AF12">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AJ12">
-        <v>107739</v>
+        <v>107461</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" t="s">
         <v>60</v>
       </c>
-      <c r="E13" t="s">
-[...9 lines deleted...]
-        <v>62</v>
+      <c r="G13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>22.0</v>
       </c>
       <c r="AI13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="AJ13">
-        <v>113184</v>
+        <v>107739</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>22.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AJ14">
-        <v>107497</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113184</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E15" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>68</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
-      <c r="AE15">
-        <v>1</v>
+      <c r="J15" t="s">
+        <v>69</v>
       </c>
       <c r="AF15">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI15" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="AJ15">
-        <v>110106</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>114079</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" t="s">
+        <v>72</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I16" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" t="s">
         <v>73</v>
-      </c>
-[...16 lines deleted...]
-        <v>68</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>22.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="AJ16">
-        <v>110682</v>
+        <v>107497</v>
       </c>
       <c r="AK16">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E17" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="F17" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>76</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I17" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>22.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="AJ17">
-        <v>108884</v>
+        <v>110106</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="E18" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="F18" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H18" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I18" t="s">
         <v>81</v>
       </c>
       <c r="J18" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>22.0</v>
       </c>
       <c r="AI18" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="AJ18">
-        <v>107740</v>
+        <v>110682</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
+        <v>83</v>
+      </c>
+      <c r="E19" t="s">
+        <v>84</v>
+      </c>
+      <c r="F19" t="s">
+        <v>85</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I19" t="s">
+        <v>86</v>
+      </c>
+      <c r="J19" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>22.0</v>
       </c>
       <c r="AI19" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AJ19">
-        <v>113139</v>
+        <v>113747</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
+        <v>89</v>
+      </c>
+      <c r="E20" t="s">
         <v>90</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>91</v>
       </c>
-      <c r="F20" t="s">
+      <c r="G20" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I20" t="s">
+        <v>86</v>
+      </c>
+      <c r="J20" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>22.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="AJ20">
-        <v>107363</v>
+        <v>108884</v>
       </c>
       <c r="AK20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" t="s">
+        <v>94</v>
+      </c>
+      <c r="F21" t="s">
         <v>95</v>
       </c>
-      <c r="E21" t="s">
+      <c r="G21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I21" t="s">
+        <v>86</v>
+      </c>
+      <c r="J21" t="s">
         <v>96</v>
       </c>
-      <c r="G21" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF21">
-        <v>30.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI21" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="AJ21">
-        <v>112516</v>
+        <v>114048</v>
+      </c>
+      <c r="AK21">
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
+        <v>97</v>
+      </c>
+      <c r="E22" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" t="s">
         <v>99</v>
       </c>
-      <c r="E22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G22" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>31</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I22" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="J22" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>22.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="AJ22">
-        <v>108407</v>
+        <v>114049</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E23" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="F23" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>31</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I23" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="J23" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>22.0</v>
       </c>
       <c r="AI23" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="AJ23">
-        <v>110569</v>
+        <v>107740</v>
       </c>
       <c r="AK23">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E24" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="F24" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>31</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I24" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>22.0</v>
       </c>
       <c r="AI24" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="AJ24">
-        <v>110580</v>
+        <v>113139</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E25" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F25" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I25" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="J25" t="s">
-        <v>116</v>
+        <v>73</v>
+      </c>
+      <c r="AE25">
+        <v>1</v>
       </c>
       <c r="AF25">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI25" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="AJ25">
-        <v>109803</v>
+        <v>107363</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
-        <v>84</v>
+        <v>111</v>
       </c>
       <c r="E26" t="s">
-        <v>118</v>
+        <v>112</v>
+      </c>
+      <c r="F26" t="s">
+        <v>113</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>31</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I26" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="J26" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>22.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="AJ26">
-        <v>110407</v>
+        <v>114047</v>
+      </c>
+      <c r="AK26">
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="E27" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>115</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I27" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="J27" t="s">
-        <v>125</v>
+        <v>116</v>
+      </c>
+      <c r="AE27">
+        <v>2</v>
       </c>
       <c r="AF27">
-        <v>14.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI27" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="AJ27">
-        <v>110242</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112516</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="E28" t="s">
-        <v>40</v>
+        <v>119</v>
       </c>
       <c r="F28" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>31</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I28" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="J28" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>22.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="AJ28">
-        <v>113357</v>
+        <v>108407</v>
+      </c>
+      <c r="AK28">
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="E29" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="F29" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>125</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I29" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="J29" t="s">
-        <v>133</v>
+        <v>96</v>
+      </c>
+      <c r="AE29">
+        <v>1</v>
       </c>
       <c r="AF29">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI29" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="AJ29">
-        <v>109926</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>114050</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="E30" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="F30" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>128</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I30" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="J30" t="s">
-        <v>125</v>
+        <v>96</v>
+      </c>
+      <c r="AE30">
+        <v>1</v>
       </c>
       <c r="AF30">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="AJ30">
-        <v>110243</v>
+        <v>114052</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="E31" t="s">
-        <v>46</v>
+        <v>130</v>
       </c>
       <c r="F31" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I31" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="J31" t="s">
-        <v>133</v>
+        <v>132</v>
+      </c>
+      <c r="AE31">
+        <v>1</v>
       </c>
       <c r="AF31">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="AJ31">
-        <v>109925</v>
+        <v>110569</v>
       </c>
       <c r="AK31">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="E32" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="F32" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I32" t="s">
-        <v>124</v>
+        <v>109</v>
+      </c>
+      <c r="J32" t="s">
+        <v>136</v>
+      </c>
+      <c r="AE32">
+        <v>1</v>
       </c>
       <c r="AF32">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="AJ32">
-        <v>107410</v>
+        <v>110580</v>
       </c>
       <c r="AK32">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="E33" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>138</v>
+      </c>
+      <c r="F33" t="s">
+        <v>139</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I33" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>140</v>
+      </c>
+      <c r="J33" t="s">
+        <v>141</v>
       </c>
       <c r="AF33">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="AJ33">
-        <v>108605</v>
+        <v>114078</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="E34" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="F34" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>145</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I34" t="s">
+        <v>140</v>
+      </c>
+      <c r="J34" t="s">
         <v>146</v>
       </c>
-      <c r="J34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF34">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="AJ34">
-        <v>109471</v>
+        <v>109803</v>
       </c>
       <c r="AK34">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
-        <v>151</v>
+        <v>100</v>
       </c>
       <c r="E35" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>31</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I35" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="J35" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>22.0</v>
       </c>
       <c r="AI35" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="AJ35">
-        <v>110642</v>
+        <v>110407</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="E36" t="s">
-        <v>156</v>
+        <v>46</v>
       </c>
       <c r="F36" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H36" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I36" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>152</v>
       </c>
       <c r="AF36">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AJ36">
-        <v>108408</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113673</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E37" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="F37" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>156</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H37" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I37" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="J37" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="AF37">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI37" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="AJ37">
-        <v>110581</v>
+        <v>114034</v>
       </c>
       <c r="AK37">
         <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
-        <v>78</v>
+        <v>157</v>
       </c>
       <c r="E38" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F38" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>31</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I38" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="J38" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>160</v>
       </c>
       <c r="AF38">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI38" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="AJ38">
-        <v>108885</v>
+        <v>110242</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="E39" t="s">
-        <v>165</v>
+        <v>43</v>
       </c>
       <c r="F39" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>31</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I39" t="s">
-        <v>146</v>
+        <v>152</v>
+      </c>
+      <c r="J39" t="s">
+        <v>163</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>22.0</v>
       </c>
       <c r="AI39" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="AJ39">
-        <v>112238</v>
+        <v>113357</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
+        <v>164</v>
+      </c>
+      <c r="E40" t="s">
+        <v>165</v>
+      </c>
+      <c r="F40" t="s">
+        <v>166</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I40" t="s">
+        <v>152</v>
+      </c>
+      <c r="J40" t="s">
         <v>167</v>
       </c>
-      <c r="E40" t="s">
+      <c r="AF40">
+        <v>14.0</v>
+      </c>
+      <c r="AI40" t="s">
         <v>168</v>
       </c>
-      <c r="F40" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ40">
-        <v>110641</v>
+        <v>109926</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="E41" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="H41" s="6" t="s">
         <v>170</v>
       </c>
+      <c r="F41" t="s">
+        <v>171</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H41" s="4" t="s">
+        <v>32</v>
+      </c>
       <c r="I41" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>152</v>
+      </c>
+      <c r="J41" t="s">
+        <v>160</v>
       </c>
       <c r="AF41">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI41" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="AJ41">
-        <v>108606</v>
+        <v>110243</v>
+      </c>
+      <c r="AK41">
+        <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
-        <v>73</v>
+        <v>172</v>
       </c>
       <c r="E42" t="s">
-        <v>176</v>
+        <v>127</v>
       </c>
       <c r="F42" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>31</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I42" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="J42" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AJ42">
-        <v>110683</v>
+        <v>113739</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E43" t="s">
-        <v>180</v>
+        <v>30</v>
       </c>
       <c r="F43" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>177</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I43" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="J43" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>167</v>
       </c>
       <c r="AF43">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="AJ43">
-        <v>113223</v>
+        <v>109925</v>
       </c>
       <c r="AK43">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="E44" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>179</v>
+      </c>
+      <c r="F44" t="s">
+        <v>180</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I44" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>152</v>
       </c>
       <c r="AF44">
-        <v>31.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI44" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="AJ44">
-        <v>109961</v>
+        <v>107410</v>
+      </c>
+      <c r="AK44">
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
+        <v>181</v>
+      </c>
+      <c r="E45" t="s">
+        <v>182</v>
+      </c>
+      <c r="F45" t="s">
+        <v>183</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="I45" t="s">
+        <v>185</v>
+      </c>
+      <c r="J45" t="s">
+        <v>87</v>
+      </c>
+      <c r="AD45" t="s">
         <v>186</v>
-      </c>
-[...16 lines deleted...]
-        <v>48</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>15.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="AJ45">
-        <v>107618</v>
+        <v>114036</v>
       </c>
       <c r="AK45">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E46" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I46" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>185</v>
+      </c>
+      <c r="AE46">
+        <v>2</v>
       </c>
       <c r="AF46">
-        <v>7.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="AJ46">
-        <v>108287</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>108605</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="E47" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="F47" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>193</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I47" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="J47" t="s">
-        <v>172</v>
+        <v>121</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="AJ47">
-        <v>108561</v>
+        <v>109471</v>
       </c>
       <c r="AK47">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="E48" t="s">
-        <v>200</v>
+        <v>46</v>
       </c>
       <c r="F48" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H48" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I48" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="J48" t="s">
-        <v>129</v>
+        <v>196</v>
+      </c>
+      <c r="AE48">
+        <v>1</v>
       </c>
       <c r="AF48">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="AJ48">
-        <v>108848</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>110642</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E49" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F49" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H49" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I49" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="J49" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>22.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="AJ49">
-        <v>109140</v>
+        <v>108408</v>
       </c>
       <c r="AK49">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="E50" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="F50" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>203</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="H50" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I50" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>185</v>
       </c>
       <c r="AF50">
         <v>14.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="AJ50">
-        <v>110823</v>
+        <v>113674</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
-        <v>208</v>
+        <v>181</v>
       </c>
       <c r="E51" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="F51" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>206</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="H51" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I51" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="J51" t="s">
-        <v>172</v>
+        <v>87</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>22.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="AJ51">
-        <v>108533</v>
+        <v>114035</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="E52" t="s">
-        <v>211</v>
+        <v>170</v>
       </c>
       <c r="F52" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>208</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="H52" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I52" t="s">
-        <v>171</v>
+        <v>185</v>
+      </c>
+      <c r="J52" t="s">
+        <v>136</v>
+      </c>
+      <c r="AE52">
+        <v>1</v>
       </c>
       <c r="AF52">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="AJ52">
-        <v>108286</v>
+        <v>110581</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
-        <v>213</v>
+        <v>89</v>
       </c>
       <c r="E53" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="F53" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>209</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I53" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="J53" t="s">
-        <v>215</v>
+        <v>92</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>22.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="AJ53">
-        <v>110618</v>
+        <v>108885</v>
+      </c>
+      <c r="AK53">
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="E54" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="F54" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>213</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>63</v>
       </c>
       <c r="I54" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>185</v>
+      </c>
+      <c r="AE54">
+        <v>1</v>
       </c>
       <c r="AF54">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI54" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="AJ54">
-        <v>110822</v>
+        <v>112238</v>
       </c>
       <c r="AK54">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="E55" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="F55" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>216</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>184</v>
       </c>
       <c r="I55" t="s">
-        <v>171</v>
+        <v>217</v>
+      </c>
+      <c r="J55" t="s">
+        <v>87</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>218</v>
+      </c>
+      <c r="AE55">
+        <v>1</v>
       </c>
       <c r="AF55">
-        <v>14.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI55" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AJ55">
-        <v>108285</v>
+        <v>110641</v>
       </c>
       <c r="AK55">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
+        <v>78</v>
+      </c>
+      <c r="E56" t="s">
+        <v>220</v>
+      </c>
+      <c r="F56" t="s">
+        <v>221</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="I56" t="s">
+        <v>217</v>
+      </c>
+      <c r="J56" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD56" t="s">
         <v>222</v>
       </c>
-      <c r="E56" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI56" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="AJ56">
-        <v>108311</v>
+        <v>110683</v>
+      </c>
+      <c r="AK56">
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
+        <v>223</v>
+      </c>
+      <c r="E57" t="s">
+        <v>224</v>
+      </c>
+      <c r="F57" t="s">
         <v>225</v>
       </c>
-      <c r="E57" t="s">
-[...2 lines deleted...]
-      <c r="F57" t="s">
+      <c r="G57" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="I57" t="s">
+        <v>217</v>
+      </c>
+      <c r="J57" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD57" t="s">
         <v>226</v>
       </c>
-      <c r="G57" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AF57">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI57" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="AJ57">
-        <v>110105</v>
+        <v>113558</v>
       </c>
       <c r="AK57">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
-        <v>208</v>
+        <v>227</v>
       </c>
       <c r="E58" t="s">
-        <v>88</v>
-[...8 lines deleted...]
-        <v>62</v>
+        <v>228</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H58" s="6" t="s">
+        <v>184</v>
       </c>
       <c r="I58" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>217</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>229</v>
       </c>
       <c r="AE58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF58">
+        <v>23.0</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>230</v>
+      </c>
+      <c r="AJ58">
+        <v>113697</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37">
+      <c r="D59" t="s">
+        <v>231</v>
+      </c>
+      <c r="E59" t="s">
+        <v>232</v>
+      </c>
+      <c r="F59" t="s">
+        <v>233</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="I59" t="s">
+        <v>217</v>
+      </c>
+      <c r="J59" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>222</v>
+      </c>
+      <c r="AE59">
+        <v>1</v>
+      </c>
+      <c r="AF59">
+        <v>15.0</v>
+      </c>
+      <c r="AI59" t="s">
+        <v>230</v>
+      </c>
+      <c r="AJ59">
+        <v>113223</v>
+      </c>
+      <c r="AK59">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:37">
+      <c r="D60" t="s">
+        <v>126</v>
+      </c>
+      <c r="E60" t="s">
+        <v>234</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="I60" t="s">
+        <v>217</v>
+      </c>
+      <c r="J60" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>235</v>
+      </c>
+      <c r="AE60">
+        <v>1</v>
+      </c>
+      <c r="AF60">
+        <v>15.0</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>230</v>
+      </c>
+      <c r="AJ60">
+        <v>114053</v>
+      </c>
+    </row>
+    <row r="61" spans="1:37">
+      <c r="D61" t="s">
+        <v>236</v>
+      </c>
+      <c r="E61" t="s">
+        <v>237</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="I61" t="s">
+        <v>217</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>238</v>
+      </c>
+      <c r="AE61">
+        <v>3</v>
+      </c>
+      <c r="AF61">
+        <v>31.0</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>230</v>
+      </c>
+      <c r="AJ61">
+        <v>109961</v>
+      </c>
+    </row>
+    <row r="62" spans="1:37">
+      <c r="D62" t="s">
+        <v>188</v>
+      </c>
+      <c r="E62" t="s">
+        <v>71</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I62" t="s">
+        <v>217</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>239</v>
+      </c>
+      <c r="AE62">
+        <v>2</v>
+      </c>
+      <c r="AF62">
+        <v>23.0</v>
+      </c>
+      <c r="AI62" t="s">
+        <v>240</v>
+      </c>
+      <c r="AJ62">
+        <v>108606</v>
+      </c>
+    </row>
+    <row r="63" spans="1:37">
+      <c r="D63" t="s">
+        <v>241</v>
+      </c>
+      <c r="E63" t="s">
+        <v>242</v>
+      </c>
+      <c r="F63" t="s">
+        <v>243</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I63" t="s">
+        <v>217</v>
+      </c>
+      <c r="J63" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE63">
+        <v>1</v>
+      </c>
+      <c r="AF63">
+        <v>15.0</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>240</v>
+      </c>
+      <c r="AJ63">
+        <v>107618</v>
+      </c>
+      <c r="AK63">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:37">
+      <c r="D64" t="s">
+        <v>244</v>
+      </c>
+      <c r="E64" t="s">
+        <v>245</v>
+      </c>
+      <c r="F64" t="s">
+        <v>246</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I64" t="s">
+        <v>217</v>
+      </c>
+      <c r="J64" t="s">
+        <v>247</v>
+      </c>
+      <c r="AF64">
+        <v>7.0</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ64">
+        <v>108287</v>
+      </c>
+      <c r="AK64">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:37">
+      <c r="D65" t="s">
+        <v>249</v>
+      </c>
+      <c r="E65" t="s">
+        <v>98</v>
+      </c>
+      <c r="F65" t="s">
+        <v>250</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H65" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I65" t="s">
+        <v>217</v>
+      </c>
+      <c r="J65" t="s">
+        <v>87</v>
+      </c>
+      <c r="AE65">
+        <v>1</v>
+      </c>
+      <c r="AF65">
         <v>22.0</v>
       </c>
-      <c r="AI58" t="s">
-[...2 lines deleted...]
-      <c r="AJ58">
+      <c r="AI65" t="s">
+        <v>251</v>
+      </c>
+      <c r="AJ65">
+        <v>108561</v>
+      </c>
+      <c r="AK65">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:37">
+      <c r="D66" t="s">
+        <v>252</v>
+      </c>
+      <c r="E66" t="s">
+        <v>253</v>
+      </c>
+      <c r="F66" t="s">
+        <v>254</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H66" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I66" t="s">
+        <v>217</v>
+      </c>
+      <c r="J66" t="s">
+        <v>163</v>
+      </c>
+      <c r="AE66">
+        <v>1</v>
+      </c>
+      <c r="AF66">
+        <v>22.0</v>
+      </c>
+      <c r="AI66" t="s">
+        <v>251</v>
+      </c>
+      <c r="AJ66">
+        <v>108848</v>
+      </c>
+      <c r="AK66">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:37">
+      <c r="D67" t="s">
+        <v>255</v>
+      </c>
+      <c r="E67" t="s">
+        <v>256</v>
+      </c>
+      <c r="F67" t="s">
+        <v>257</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H67" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I67" t="s">
+        <v>217</v>
+      </c>
+      <c r="J67" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE67">
+        <v>1</v>
+      </c>
+      <c r="AF67">
+        <v>22.0</v>
+      </c>
+      <c r="AI67" t="s">
+        <v>251</v>
+      </c>
+      <c r="AJ67">
+        <v>109140</v>
+      </c>
+      <c r="AK67">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:37">
+      <c r="D68" t="s">
+        <v>258</v>
+      </c>
+      <c r="E68" t="s">
+        <v>259</v>
+      </c>
+      <c r="F68" t="s">
+        <v>260</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H68" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I68" t="s">
+        <v>217</v>
+      </c>
+      <c r="J68" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE68">
+        <v>1</v>
+      </c>
+      <c r="AF68">
+        <v>22.0</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>251</v>
+      </c>
+      <c r="AJ68">
+        <v>114051</v>
+      </c>
+      <c r="AK68">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:37">
+      <c r="D69" t="s">
+        <v>223</v>
+      </c>
+      <c r="E69" t="s">
+        <v>261</v>
+      </c>
+      <c r="F69" t="s">
+        <v>262</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H69" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I69" t="s">
+        <v>217</v>
+      </c>
+      <c r="J69" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE69">
+        <v>1</v>
+      </c>
+      <c r="AF69">
+        <v>22.0</v>
+      </c>
+      <c r="AI69" t="s">
+        <v>251</v>
+      </c>
+      <c r="AJ69">
+        <v>113556</v>
+      </c>
+      <c r="AK69">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:37">
+      <c r="D70" t="s">
+        <v>263</v>
+      </c>
+      <c r="E70" t="s">
+        <v>199</v>
+      </c>
+      <c r="F70" t="s">
+        <v>264</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H70" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I70" t="s">
+        <v>217</v>
+      </c>
+      <c r="J70" t="s">
+        <v>265</v>
+      </c>
+      <c r="AE70">
+        <v>1</v>
+      </c>
+      <c r="AF70">
+        <v>22.0</v>
+      </c>
+      <c r="AI70" t="s">
+        <v>251</v>
+      </c>
+      <c r="AJ70">
+        <v>113565</v>
+      </c>
+      <c r="AK70">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:37">
+      <c r="D71" t="s">
+        <v>266</v>
+      </c>
+      <c r="E71" t="s">
+        <v>267</v>
+      </c>
+      <c r="F71" t="s">
+        <v>268</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H71" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I71" t="s">
+        <v>217</v>
+      </c>
+      <c r="J71" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF71">
+        <v>14.0</v>
+      </c>
+      <c r="AI71" t="s">
+        <v>251</v>
+      </c>
+      <c r="AJ71">
+        <v>110823</v>
+      </c>
+      <c r="AK71">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:37">
+      <c r="D72" t="s">
+        <v>269</v>
+      </c>
+      <c r="E72" t="s">
+        <v>270</v>
+      </c>
+      <c r="F72" t="s">
+        <v>271</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H72" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I72" t="s">
+        <v>217</v>
+      </c>
+      <c r="J72" t="s">
+        <v>87</v>
+      </c>
+      <c r="AE72">
+        <v>1</v>
+      </c>
+      <c r="AF72">
+        <v>22.0</v>
+      </c>
+      <c r="AI72" t="s">
+        <v>251</v>
+      </c>
+      <c r="AJ72">
+        <v>108533</v>
+      </c>
+    </row>
+    <row r="73" spans="1:37">
+      <c r="D73" t="s">
+        <v>244</v>
+      </c>
+      <c r="E73" t="s">
+        <v>272</v>
+      </c>
+      <c r="F73" t="s">
+        <v>273</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H73" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I73" t="s">
+        <v>217</v>
+      </c>
+      <c r="AF73">
+        <v>14.0</v>
+      </c>
+      <c r="AI73" t="s">
+        <v>251</v>
+      </c>
+      <c r="AJ73">
+        <v>108286</v>
+      </c>
+      <c r="AK73">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:37">
+      <c r="D74" t="s">
+        <v>274</v>
+      </c>
+      <c r="E74" t="s">
+        <v>170</v>
+      </c>
+      <c r="F74" t="s">
+        <v>275</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H74" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I74" t="s">
+        <v>217</v>
+      </c>
+      <c r="J74" t="s">
+        <v>265</v>
+      </c>
+      <c r="AE74">
+        <v>1</v>
+      </c>
+      <c r="AF74">
+        <v>22.0</v>
+      </c>
+      <c r="AI74" t="s">
+        <v>276</v>
+      </c>
+      <c r="AJ74">
+        <v>110618</v>
+      </c>
+    </row>
+    <row r="75" spans="1:37">
+      <c r="D75" t="s">
+        <v>277</v>
+      </c>
+      <c r="E75" t="s">
+        <v>278</v>
+      </c>
+      <c r="F75" t="s">
+        <v>279</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I75" t="s">
+        <v>217</v>
+      </c>
+      <c r="J75" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE75">
+        <v>1</v>
+      </c>
+      <c r="AF75">
+        <v>22.0</v>
+      </c>
+      <c r="AI75" t="s">
+        <v>276</v>
+      </c>
+      <c r="AJ75">
+        <v>113557</v>
+      </c>
+      <c r="AK75">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:37">
+      <c r="D76" t="s">
+        <v>280</v>
+      </c>
+      <c r="E76" t="s">
+        <v>281</v>
+      </c>
+      <c r="F76" t="s">
+        <v>282</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H76" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I76" t="s">
+        <v>217</v>
+      </c>
+      <c r="J76" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF76">
+        <v>14.0</v>
+      </c>
+      <c r="AI76" t="s">
+        <v>276</v>
+      </c>
+      <c r="AJ76">
+        <v>110822</v>
+      </c>
+      <c r="AK76">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:37">
+      <c r="D77" t="s">
+        <v>244</v>
+      </c>
+      <c r="E77" t="s">
+        <v>283</v>
+      </c>
+      <c r="F77" t="s">
+        <v>284</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I77" t="s">
+        <v>217</v>
+      </c>
+      <c r="AF77">
+        <v>14.0</v>
+      </c>
+      <c r="AI77" t="s">
+        <v>276</v>
+      </c>
+      <c r="AJ77">
+        <v>108285</v>
+      </c>
+      <c r="AK77">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:37">
+      <c r="D78" t="s">
+        <v>285</v>
+      </c>
+      <c r="E78" t="s">
+        <v>286</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I78" t="s">
+        <v>217</v>
+      </c>
+      <c r="AE78">
+        <v>1</v>
+      </c>
+      <c r="AF78">
+        <v>22.0</v>
+      </c>
+      <c r="AI78" t="s">
+        <v>287</v>
+      </c>
+      <c r="AJ78">
+        <v>108311</v>
+      </c>
+    </row>
+    <row r="79" spans="1:37">
+      <c r="D79" t="s">
+        <v>288</v>
+      </c>
+      <c r="E79" t="s">
+        <v>104</v>
+      </c>
+      <c r="F79" t="s">
+        <v>289</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I79" t="s">
+        <v>217</v>
+      </c>
+      <c r="AE79">
+        <v>1</v>
+      </c>
+      <c r="AF79">
+        <v>22.0</v>
+      </c>
+      <c r="AI79" t="s">
+        <v>287</v>
+      </c>
+      <c r="AJ79">
+        <v>110105</v>
+      </c>
+      <c r="AK79">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:37">
+      <c r="D80" t="s">
+        <v>269</v>
+      </c>
+      <c r="E80" t="s">
+        <v>104</v>
+      </c>
+      <c r="F80" t="s">
+        <v>290</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I80" t="s">
+        <v>217</v>
+      </c>
+      <c r="J80" t="s">
+        <v>87</v>
+      </c>
+      <c r="AE80">
+        <v>1</v>
+      </c>
+      <c r="AF80">
+        <v>22.0</v>
+      </c>
+      <c r="AI80" t="s">
+        <v>287</v>
+      </c>
+      <c r="AJ80">
         <v>108532</v>
       </c>
-      <c r="AK58">
+      <c r="AK80">
         <v>4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:37">
+      <c r="D81" t="s">
+        <v>291</v>
+      </c>
+      <c r="E81" t="s">
+        <v>292</v>
+      </c>
+      <c r="F81" t="s">
+        <v>293</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I81" t="s">
+        <v>217</v>
+      </c>
+      <c r="J81" t="s">
+        <v>174</v>
+      </c>
+      <c r="AE81">
+        <v>1</v>
+      </c>
+      <c r="AF81">
+        <v>22.0</v>
+      </c>
+      <c r="AI81" t="s">
+        <v>294</v>
+      </c>
+      <c r="AJ81">
+        <v>113740</v>
+      </c>
+      <c r="AK81">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>