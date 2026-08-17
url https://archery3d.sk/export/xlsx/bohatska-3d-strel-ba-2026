--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Bohatská 3D strel'ba  2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -151,50 +151,68 @@
   <si>
     <t>SVK2793</t>
   </si>
   <si>
     <t>Lipnický</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>SVK3067</t>
   </si>
   <si>
     <t>Pohoda</t>
   </si>
   <si>
     <t>Košťál</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>SVK2634</t>
   </si>
   <si>
+    <t>Šutlák</t>
+  </si>
+  <si>
+    <t>Juraj</t>
+  </si>
+  <si>
+    <t>Červený</t>
+  </si>
+  <si>
+    <t>Dávid</t>
+  </si>
+  <si>
+    <t>SVK2921</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Topoľ</t>
+  </si>
+  <si>
     <t>Fejes</t>
   </si>
   <si>
     <t>Ján</t>
   </si>
   <si>
     <t>Kajma</t>
   </si>
   <si>
     <t>SVK1159</t>
   </si>
   <si>
     <t>LK Hubert Arrows</t>
   </si>
   <si>
     <t>Pajdlhauserova</t>
   </si>
   <si>
     <t>Lucia</t>
   </si>
   <si>
     <t>SVK2962</t>
   </si>
   <si>
     <t>BB50z</t>
@@ -235,104 +253,98 @@
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Šišan</t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>SVK3046</t>
   </si>
   <si>
     <t>sporta Hlohovec</t>
   </si>
   <si>
     <t>Krajčík</t>
   </si>
   <si>
     <t>Eduard</t>
   </si>
   <si>
     <t>SVK2540</t>
   </si>
   <si>
-    <t>Lukostrelecký klub Topoľ</t>
-[...1 lines deleted...]
-  <si>
     <t>Záhorská</t>
   </si>
   <si>
     <t>Magdaléna</t>
   </si>
   <si>
     <t>SVK2824</t>
   </si>
   <si>
     <t>BB999z</t>
   </si>
   <si>
     <t>Kubrický</t>
   </si>
   <si>
     <t>Lukáš</t>
   </si>
   <si>
     <t>SVK2949</t>
   </si>
   <si>
     <t>CRB</t>
   </si>
   <si>
     <t>CRB50m</t>
   </si>
   <si>
     <t>Kósa</t>
   </si>
   <si>
     <t>Endre</t>
   </si>
   <si>
     <t>SVK3087</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Spolok priateľov lukostrel'by Baka - ljász barátok társasága Baka</t>
   </si>
   <si>
     <t>CU50m</t>
   </si>
   <si>
     <t>Kondicz</t>
   </si>
   <si>
-    <t>Dávid</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK1546</t>
   </si>
   <si>
     <t>LK Artemis Dvory nad Žitavou</t>
   </si>
   <si>
     <t>Molnár</t>
   </si>
   <si>
     <t>Péter</t>
   </si>
   <si>
     <t>SVK2433</t>
   </si>
   <si>
     <t>Cani di Carta</t>
   </si>
   <si>
     <t>Sipos</t>
   </si>
   <si>
     <t>Zoltán</t>
   </si>
   <si>
     <t>SVK2070</t>
@@ -523,71 +535,83 @@
   <si>
     <t>Kristeľ</t>
   </si>
   <si>
     <t>SVK2971</t>
   </si>
   <si>
     <t>Lukostrelecký klub Sagittarius Malacky</t>
   </si>
   <si>
     <t>Kaszásová</t>
   </si>
   <si>
     <t>Eszter</t>
   </si>
   <si>
     <t>SVK0697</t>
   </si>
   <si>
     <t>SZIU</t>
   </si>
   <si>
     <t>PBHB50z</t>
   </si>
   <si>
+    <t>Jóžová</t>
+  </si>
+  <si>
+    <t>Hana</t>
+  </si>
+  <si>
+    <t>SVK0811</t>
+  </si>
+  <si>
     <t>Svetlošáková</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>SVK2451</t>
   </si>
   <si>
+    <t>Géza</t>
+  </si>
+  <si>
+    <t>PBHB999m</t>
+  </si>
+  <si>
     <t>Tisoň</t>
   </si>
   <si>
     <t>SVK2455</t>
   </si>
   <si>
     <t>Lukostrelecký klub Epirus</t>
   </si>
   <si>
-    <t>PBHB999m</t>
-[...1 lines deleted...]
-  <si>
     <t>Futo</t>
   </si>
   <si>
     <t>SVK0699</t>
   </si>
   <si>
     <t>Konde</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>SVK1796</t>
   </si>
   <si>
     <t>Horváthová</t>
   </si>
   <si>
     <t>Emma</t>
   </si>
   <si>
     <t>SVK2616</t>
   </si>
   <si>
     <t>Dieťa do 12,99</t>
@@ -613,53 +637,50 @@
   <si>
     <t>Cabaň</t>
   </si>
   <si>
     <t>Abigél</t>
   </si>
   <si>
     <t>SVK2250</t>
   </si>
   <si>
     <t>Rajko</t>
   </si>
   <si>
     <t>SVK2792</t>
   </si>
   <si>
     <t>Lukostrelecké združenie Zlatý jeleň Hurbanovo,  Aranyszarvas Íjász Egyesület Ógyalla</t>
   </si>
   <si>
     <t>TRLB50m</t>
   </si>
   <si>
     <t>Svitek</t>
   </si>
   <si>
-    <t>Juraj</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK1152</t>
   </si>
   <si>
     <t>Garaiová</t>
   </si>
   <si>
     <t>Mária</t>
   </si>
   <si>
     <t>SVK2449</t>
   </si>
   <si>
     <t>TRLB50z</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>SVK2249</t>
   </si>
   <si>
     <t>Rédey</t>
   </si>
   <si>
     <t>SVK0119</t>
@@ -748,186 +769,222 @@
   <si>
     <t>Švecovà</t>
   </si>
   <si>
     <t>Rebeka</t>
   </si>
   <si>
     <t>Andrea Švecovà</t>
   </si>
   <si>
     <t>Róbert Staňo</t>
   </si>
   <si>
     <t>TRRB17m</t>
   </si>
   <si>
     <t>Frank</t>
   </si>
   <si>
     <t>Róbert Koppany</t>
   </si>
   <si>
     <t>SVK2976</t>
   </si>
   <si>
+    <t>Gáspárová</t>
+  </si>
+  <si>
+    <t>SVK2969</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Kajal</t>
+  </si>
+  <si>
+    <t>TRRB17z</t>
+  </si>
+  <si>
+    <t>Vanya</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>SVK2442</t>
+  </si>
+  <si>
     <t>Hók</t>
   </si>
   <si>
     <t>Laura Leyla</t>
   </si>
   <si>
     <t>SVK2583</t>
   </si>
   <si>
     <t>Csallóközi Íjász Klub - Žitnoostrovský Lukostrelecký Klub</t>
   </si>
   <si>
-    <t>TRRB17z</t>
-[...1 lines deleted...]
-  <si>
     <t>Méhes</t>
   </si>
   <si>
     <t>SVK2435</t>
   </si>
   <si>
     <t>TRRB50m</t>
   </si>
   <si>
     <t>Kubica</t>
   </si>
   <si>
     <t>Radovan</t>
   </si>
   <si>
     <t>SVK2639</t>
   </si>
   <si>
     <t>Bobek</t>
   </si>
   <si>
     <t>Roland</t>
   </si>
   <si>
     <t>SVK2331</t>
   </si>
   <si>
+    <t>Lukáč</t>
+  </si>
+  <si>
+    <t>Milan Nitrabor</t>
+  </si>
+  <si>
+    <t>SVK1517</t>
+  </si>
+  <si>
     <t>Wenczel</t>
   </si>
   <si>
     <t>Tamás</t>
   </si>
   <si>
     <t>SVK2065</t>
   </si>
   <si>
     <t>Adrián</t>
   </si>
   <si>
     <t>SVK2994</t>
   </si>
   <si>
     <t>Marsall</t>
   </si>
   <si>
     <t>SVK2986</t>
   </si>
   <si>
-    <t>Lukostrelecký klub Kajal</t>
+    <t>Sádovský</t>
+  </si>
+  <si>
+    <t>Pavol</t>
+  </si>
+  <si>
+    <t>SVK2377</t>
   </si>
   <si>
     <t>Žigó</t>
   </si>
   <si>
     <t>Marián</t>
   </si>
   <si>
     <t>SVK2258</t>
   </si>
   <si>
     <t>László</t>
   </si>
   <si>
     <t>Patrik</t>
   </si>
   <si>
     <t>SVK2102</t>
   </si>
   <si>
     <t>István</t>
   </si>
   <si>
     <t>SVK2582</t>
   </si>
   <si>
-    <t>Gáspárová</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2970</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
     <t>Káloziova</t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>SVK2993</t>
   </si>
   <si>
     <t>Žigóová</t>
   </si>
   <si>
     <t>Miriam</t>
   </si>
   <si>
     <t>SVK2107</t>
   </si>
   <si>
     <t>Katalin</t>
   </si>
   <si>
     <t>SVK2581</t>
   </si>
   <si>
     <t>Badinka</t>
   </si>
   <si>
     <t>Vladimír</t>
   </si>
   <si>
     <t>TRRB999m</t>
   </si>
   <si>
     <t>Záhorský</t>
   </si>
   <si>
     <t>SVK2045</t>
+  </si>
+  <si>
+    <t>Néveri</t>
+  </si>
+  <si>
+    <t>LK Komoca</t>
   </si>
   <si>
     <t>SVK1950</t>
   </si>
   <si>
     <t>Tisoňová</t>
   </si>
   <si>
     <t>Ivana</t>
   </si>
   <si>
     <t>SVK2577</t>
   </si>
   <si>
     <t>TRRB999z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -1308,51 +1365,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK81"/>
+  <dimension ref="A1:AK90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1659,2657 +1716,2960 @@
         <v>34</v>
       </c>
       <c r="AJ7">
         <v>109449</v>
       </c>
       <c r="AK7">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>45</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
+      <c r="J8" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE8">
+        <v>1</v>
+      </c>
       <c r="AF8">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI8" t="s">
         <v>34</v>
       </c>
       <c r="AJ8">
-        <v>107459</v>
+        <v>114342</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>47</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF9">
         <v>14.0</v>
       </c>
       <c r="AI9" t="s">
         <v>34</v>
       </c>
       <c r="AJ9">
-        <v>111076</v>
+        <v>114114</v>
       </c>
       <c r="AK9">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="F10" t="s">
         <v>52</v>
       </c>
-      <c r="G10" s="1" t="s">
-        <v>25</v>
+      <c r="G10" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="AF10">
         <v>14.0</v>
       </c>
       <c r="AI10" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="AJ10">
-        <v>107295</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>107459</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" t="s">
         <v>54</v>
       </c>
-      <c r="E11" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="G11" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
       <c r="J11" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>55</v>
       </c>
       <c r="AF11">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI11" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="AJ11">
-        <v>109450</v>
+        <v>111076</v>
       </c>
       <c r="AK11">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
+      <c r="F12" t="s">
+        <v>58</v>
+      </c>
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="AF12">
         <v>14.0</v>
       </c>
       <c r="AI12" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="AJ12">
-        <v>107461</v>
+        <v>107295</v>
+      </c>
+      <c r="AK12">
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
+      <c r="J13" t="s">
+        <v>33</v>
+      </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>22.0</v>
       </c>
       <c r="AI13" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="AJ13">
-        <v>107739</v>
+        <v>109450</v>
+      </c>
+      <c r="AK13">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
-[...7 lines deleted...]
-      <c r="H14" s="5" t="s">
         <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
-      <c r="J14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF14">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="AJ14">
-        <v>113184</v>
+        <v>107461</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" t="s">
         <v>66</v>
       </c>
-      <c r="E15" t="s">
-[...9 lines deleted...]
-        <v>63</v>
+      <c r="G15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
-      <c r="J15" t="s">
-        <v>69</v>
+      <c r="AE15">
+        <v>1</v>
       </c>
       <c r="AF15">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI15" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="AJ15">
-        <v>114079</v>
+        <v>107739</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="J16" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>22.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="AJ16">
-        <v>107497</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113184</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" t="s">
         <v>74</v>
       </c>
-      <c r="E17" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="G17" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
-      <c r="AE17">
-        <v>1</v>
+      <c r="J17" t="s">
+        <v>75</v>
       </c>
       <c r="AF17">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="AJ17">
-        <v>110106</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>114079</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" t="s">
+        <v>77</v>
+      </c>
+      <c r="F18" t="s">
         <v>78</v>
       </c>
-      <c r="E18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H18" s="4" t="s">
-        <v>32</v>
+      <c r="H18" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I18" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="J18" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>22.0</v>
       </c>
       <c r="AI18" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="AJ18">
-        <v>110682</v>
+        <v>107497</v>
       </c>
       <c r="AK18">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F19" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>81</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I19" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>22.0</v>
       </c>
       <c r="AI19" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="AJ19">
-        <v>113747</v>
+        <v>110106</v>
+      </c>
+      <c r="AK19">
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="F20" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I20" t="s">
         <v>86</v>
       </c>
       <c r="J20" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>22.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="AJ20">
-        <v>108884</v>
+        <v>110682</v>
       </c>
       <c r="AK20">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E21" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="F21" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I21" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="J21" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>22.0</v>
       </c>
       <c r="AI21" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AJ21">
-        <v>114048</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113747</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E22" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="F22" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I22" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="J22" t="s">
         <v>96</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>22.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AJ22">
-        <v>114049</v>
+        <v>108884</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" t="s">
+        <v>98</v>
+      </c>
+      <c r="F23" t="s">
+        <v>99</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I23" t="s">
+        <v>91</v>
+      </c>
+      <c r="J23" t="s">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>49</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>22.0</v>
       </c>
       <c r="AI23" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AJ23">
-        <v>107740</v>
+        <v>114048</v>
       </c>
       <c r="AK23">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" t="s">
         <v>103</v>
       </c>
-      <c r="E24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I24" t="s">
-        <v>86</v>
+        <v>91</v>
+      </c>
+      <c r="J24" t="s">
+        <v>100</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>22.0</v>
       </c>
       <c r="AI24" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AJ24">
-        <v>113139</v>
+        <v>114049</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
+        <v>104</v>
+      </c>
+      <c r="E25" t="s">
+        <v>105</v>
+      </c>
+      <c r="F25" t="s">
         <v>106</v>
       </c>
-      <c r="E25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G25" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I25" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="J25" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>22.0</v>
       </c>
       <c r="AI25" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="AJ25">
-        <v>107363</v>
+        <v>107740</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E26" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="F26" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I26" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>22.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="AJ26">
-        <v>114047</v>
+        <v>113139</v>
       </c>
       <c r="AK26">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" t="s">
+        <v>112</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I27" t="s">
+        <v>113</v>
+      </c>
+      <c r="J27" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE27">
+        <v>1</v>
+      </c>
+      <c r="AF27">
+        <v>22.0</v>
+      </c>
+      <c r="AI27" t="s">
         <v>114</v>
       </c>
-      <c r="E27" t="s">
-[...14 lines deleted...]
-      <c r="AE27">
+      <c r="AJ27">
+        <v>107363</v>
+      </c>
+      <c r="AK27">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>112516</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E28" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F28" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H28" s="5" t="s">
-        <v>63</v>
+      <c r="H28" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I28" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="J28" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>22.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="AJ28">
-        <v>108407</v>
+        <v>114047</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E29" t="s">
-        <v>124</v>
-[...8 lines deleted...]
-        <v>63</v>
+        <v>119</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I29" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="J29" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="AE29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF29">
-        <v>22.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI29" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="AJ29">
-        <v>114050</v>
+        <v>112516</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="E30" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="F30" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I30" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="J30" t="s">
-        <v>96</v>
+        <v>125</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>22.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AJ30">
-        <v>114052</v>
+        <v>108407</v>
       </c>
       <c r="AK30">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
+        <v>127</v>
+      </c>
+      <c r="E31" t="s">
+        <v>128</v>
+      </c>
+      <c r="F31" t="s">
         <v>129</v>
       </c>
-      <c r="E31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I31" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="J31" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>22.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AJ31">
-        <v>110569</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>114050</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="E32" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="F32" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I32" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="J32" t="s">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>22.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AJ32">
-        <v>110580</v>
+        <v>114052</v>
       </c>
       <c r="AK32">
         <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E33" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F33" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H33" s="4" t="s">
-        <v>32</v>
+      <c r="H33" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I33" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="J33" t="s">
-        <v>141</v>
+        <v>136</v>
+      </c>
+      <c r="AE33">
+        <v>1</v>
       </c>
       <c r="AF33">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="AJ33">
-        <v>114078</v>
+        <v>110569</v>
+      </c>
+      <c r="AK33">
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="E34" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="F34" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H34" s="4" t="s">
-        <v>32</v>
+      <c r="H34" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I34" t="s">
+        <v>113</v>
+      </c>
+      <c r="J34" t="s">
         <v>140</v>
       </c>
-      <c r="J34" t="s">
-        <v>146</v>
+      <c r="AE34">
+        <v>1</v>
       </c>
       <c r="AF34">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="AJ34">
-        <v>109803</v>
+        <v>110580</v>
       </c>
       <c r="AK34">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
-        <v>100</v>
+        <v>141</v>
       </c>
       <c r="E35" t="s">
-        <v>147</v>
+        <v>142</v>
+      </c>
+      <c r="F35" t="s">
+        <v>143</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H35" s="5" t="s">
-        <v>63</v>
+      <c r="H35" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I35" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J35" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>145</v>
       </c>
       <c r="AF35">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI35" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="AJ35">
-        <v>110407</v>
+        <v>114078</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
+        <v>147</v>
+      </c>
+      <c r="E36" t="s">
+        <v>148</v>
+      </c>
+      <c r="F36" t="s">
+        <v>149</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H36" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I36" t="s">
+        <v>144</v>
+      </c>
+      <c r="J36" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
       <c r="AF36">
         <v>14.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="AJ36">
-        <v>113673</v>
+        <v>109803</v>
+      </c>
+      <c r="AK36">
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
-        <v>154</v>
+        <v>104</v>
       </c>
       <c r="E37" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H37" s="4" t="s">
-        <v>32</v>
+      <c r="H37" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I37" t="s">
+        <v>144</v>
+      </c>
+      <c r="J37" t="s">
         <v>152</v>
       </c>
-      <c r="J37" t="s">
-        <v>87</v>
+      <c r="AE37">
+        <v>1</v>
       </c>
       <c r="AF37">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI37" t="s">
         <v>153</v>
       </c>
       <c r="AJ37">
-        <v>114034</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110407</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="E38" t="s">
-        <v>158</v>
+        <v>52</v>
       </c>
       <c r="F38" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I38" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="AF38">
         <v>14.0</v>
       </c>
       <c r="AI38" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="AJ38">
-        <v>110242</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113673</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="E39" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="F39" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I39" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J39" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="AF39">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI39" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="AJ39">
-        <v>113357</v>
+        <v>114034</v>
+      </c>
+      <c r="AK39">
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
+        <v>161</v>
+      </c>
+      <c r="E40" t="s">
+        <v>162</v>
+      </c>
+      <c r="F40" t="s">
+        <v>163</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H40" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I40" t="s">
+        <v>156</v>
+      </c>
+      <c r="J40" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>167</v>
       </c>
       <c r="AF40">
         <v>14.0</v>
       </c>
       <c r="AI40" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="AJ40">
-        <v>109926</v>
+        <v>110242</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="E41" t="s">
-        <v>170</v>
+        <v>43</v>
       </c>
       <c r="F41" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>166</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I41" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J41" t="s">
-        <v>160</v>
+        <v>167</v>
+      </c>
+      <c r="AE41">
+        <v>1</v>
       </c>
       <c r="AF41">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI41" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="AJ41">
-        <v>110243</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113357</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" t="s">
+        <v>169</v>
+      </c>
+      <c r="F42" t="s">
+        <v>170</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H42" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I42" t="s">
+        <v>156</v>
+      </c>
+      <c r="J42" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF42">
+        <v>14.0</v>
+      </c>
+      <c r="AI42" t="s">
         <v>172</v>
       </c>
-      <c r="E42" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ42">
-        <v>113739</v>
+        <v>109926</v>
       </c>
       <c r="AK42">
         <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="E43" t="s">
-        <v>30</v>
+        <v>174</v>
       </c>
       <c r="F43" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>175</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H43" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I43" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J43" t="s">
-        <v>167</v>
+        <v>33</v>
+      </c>
+      <c r="AE43">
+        <v>1</v>
       </c>
       <c r="AF43">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AJ43">
-        <v>109925</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>114335</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
+        <v>176</v>
+      </c>
+      <c r="E44" t="s">
+        <v>177</v>
+      </c>
+      <c r="F44" t="s">
         <v>178</v>
       </c>
-      <c r="E44" t="s">
-[...9 lines deleted...]
-        <v>63</v>
+      <c r="G44" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H44" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I44" t="s">
-        <v>152</v>
+        <v>156</v>
+      </c>
+      <c r="J44" t="s">
+        <v>164</v>
       </c>
       <c r="AF44">
         <v>14.0</v>
       </c>
       <c r="AI44" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AJ44">
-        <v>107410</v>
+        <v>110243</v>
       </c>
       <c r="AK44">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
-        <v>181</v>
+        <v>110</v>
       </c>
       <c r="E45" t="s">
-        <v>182</v>
-[...8 lines deleted...]
-        <v>184</v>
+        <v>179</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I45" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>156</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="AJ45">
-        <v>114036</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>114184</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="E46" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>131</v>
+      </c>
+      <c r="F46" t="s">
+        <v>182</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I46" t="s">
-        <v>185</v>
+        <v>156</v>
+      </c>
+      <c r="J46" t="s">
+        <v>183</v>
       </c>
       <c r="AE46">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF46">
-        <v>23.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="AJ46">
-        <v>108605</v>
+        <v>113739</v>
+      </c>
+      <c r="AK46">
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="E47" t="s">
-        <v>192</v>
+        <v>30</v>
       </c>
       <c r="F47" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>185</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I47" t="s">
-        <v>185</v>
+        <v>156</v>
       </c>
       <c r="J47" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>171</v>
       </c>
       <c r="AF47">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="AJ47">
-        <v>109471</v>
+        <v>109925</v>
       </c>
       <c r="AK47">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="E48" t="s">
-        <v>46</v>
+        <v>187</v>
       </c>
       <c r="F48" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H48" s="4" t="s">
-        <v>32</v>
+      <c r="H48" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I48" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>156</v>
       </c>
       <c r="AF48">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
       <c r="AJ48">
-        <v>110642</v>
+        <v>107410</v>
+      </c>
+      <c r="AK48">
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="E49" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="F49" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>191</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="I49" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="J49" t="s">
-        <v>121</v>
+        <v>92</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>194</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="AJ49">
-        <v>108408</v>
+        <v>114036</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="E50" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H50" s="4" t="s">
-        <v>32</v>
+      <c r="H50" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I50" t="s">
-        <v>185</v>
+        <v>193</v>
+      </c>
+      <c r="AE50">
+        <v>2</v>
       </c>
       <c r="AF50">
-        <v>14.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="AJ50">
-        <v>113674</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>108605</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="E51" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="F51" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H51" s="4" t="s">
-        <v>32</v>
+      <c r="H51" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I51" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="J51" t="s">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="AJ51">
-        <v>114035</v>
+        <v>109471</v>
+      </c>
+      <c r="AK51">
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="E52" t="s">
-        <v>170</v>
+        <v>52</v>
       </c>
       <c r="F52" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>203</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I52" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="J52" t="s">
-        <v>136</v>
+        <v>204</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>22.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="AJ52">
-        <v>110581</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>110642</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
-        <v>89</v>
+        <v>206</v>
       </c>
       <c r="E53" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
       <c r="F53" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H53" s="5" t="s">
-        <v>63</v>
+      <c r="H53" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I53" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="J53" t="s">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>22.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="AJ53">
-        <v>108885</v>
+        <v>108408</v>
       </c>
       <c r="AK53">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
+        <v>208</v>
+      </c>
+      <c r="E54" t="s">
+        <v>209</v>
+      </c>
+      <c r="F54" t="s">
+        <v>210</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I54" t="s">
+        <v>193</v>
+      </c>
+      <c r="AF54">
+        <v>14.0</v>
+      </c>
+      <c r="AI54" t="s">
         <v>211</v>
       </c>
-      <c r="E54" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ54">
-        <v>112238</v>
+        <v>113674</v>
       </c>
       <c r="AK54">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
-        <v>214</v>
+        <v>189</v>
       </c>
       <c r="E55" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="F55" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>213</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I55" t="s">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="J55" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>92</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI55" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="AJ55">
-        <v>110641</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>114035</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
-        <v>78</v>
+        <v>214</v>
       </c>
       <c r="E56" t="s">
-        <v>220</v>
+        <v>177</v>
       </c>
       <c r="F56" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>215</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H56" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I56" t="s">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="J56" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>140</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI56" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="AJ56">
-        <v>110683</v>
+        <v>110581</v>
       </c>
       <c r="AK56">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="E57" t="s">
-        <v>224</v>
+        <v>131</v>
       </c>
       <c r="F57" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H57" s="6" t="s">
-        <v>184</v>
+      <c r="H57" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I57" t="s">
+        <v>193</v>
+      </c>
+      <c r="J57" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE57">
+        <v>1</v>
+      </c>
+      <c r="AF57">
+        <v>22.0</v>
+      </c>
+      <c r="AI57" t="s">
         <v>217</v>
       </c>
-      <c r="J57" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AJ57">
-        <v>113558</v>
+        <v>108885</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="E58" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>219</v>
+      </c>
+      <c r="F58" t="s">
+        <v>220</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>69</v>
       </c>
       <c r="I58" t="s">
+        <v>193</v>
+      </c>
+      <c r="AE58">
+        <v>1</v>
+      </c>
+      <c r="AF58">
+        <v>22.0</v>
+      </c>
+      <c r="AI58" t="s">
         <v>217</v>
       </c>
-      <c r="AD58" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AJ58">
-        <v>113697</v>
+        <v>112238</v>
+      </c>
+      <c r="AK58">
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="E59" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="F59" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>223</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H59" s="6" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="I59" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J59" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="AD59" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>15.0</v>
       </c>
       <c r="AI59" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="AJ59">
-        <v>113223</v>
+        <v>110641</v>
       </c>
       <c r="AK59">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="E60" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>227</v>
+      </c>
+      <c r="F60" t="s">
+        <v>228</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H60" s="6" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="I60" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J60" t="s">
-        <v>96</v>
+        <v>50</v>
       </c>
       <c r="AD60" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>15.0</v>
       </c>
       <c r="AI60" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="AJ60">
-        <v>114053</v>
+        <v>110683</v>
+      </c>
+      <c r="AK60">
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E61" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>231</v>
+      </c>
+      <c r="F61" t="s">
+        <v>232</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H61" s="6" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="I61" t="s">
-        <v>217</v>
+        <v>224</v>
+      </c>
+      <c r="J61" t="s">
+        <v>55</v>
       </c>
       <c r="AD61" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>233</v>
       </c>
       <c r="AF61">
-        <v>31.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI61" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="AJ61">
-        <v>109961</v>
+        <v>113558</v>
+      </c>
+      <c r="AK61">
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
-        <v>188</v>
+        <v>234</v>
       </c>
       <c r="E62" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>235</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="I62" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="AD62" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="AE62">
         <v>2</v>
       </c>
       <c r="AF62">
         <v>23.0</v>
       </c>
       <c r="AI62" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="AJ62">
-        <v>108606</v>
+        <v>113697</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="E63" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="F63" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>240</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H63" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="I63" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J63" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>229</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>15.0</v>
       </c>
       <c r="AI63" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="AJ63">
-        <v>107618</v>
+        <v>113223</v>
       </c>
       <c r="AK63">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
-        <v>244</v>
+        <v>130</v>
       </c>
       <c r="E64" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H64" s="2" t="s">
-        <v>26</v>
+      <c r="H64" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="I64" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J64" t="s">
-        <v>247</v>
+        <v>100</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE64">
+        <v>1</v>
       </c>
       <c r="AF64">
-        <v>7.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI64" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="AJ64">
-        <v>108287</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>114053</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="E65" t="s">
-        <v>98</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>244</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>192</v>
       </c>
       <c r="I65" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>224</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>245</v>
       </c>
       <c r="AE65">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AF65">
-        <v>22.0</v>
+        <v>31.0</v>
       </c>
       <c r="AI65" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="AJ65">
-        <v>108561</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>109961</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
-        <v>252</v>
+        <v>196</v>
       </c>
       <c r="E66" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>77</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H66" s="4" t="s">
-        <v>32</v>
+      <c r="H66" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I66" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>224</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>246</v>
       </c>
       <c r="AE66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF66">
-        <v>22.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI66" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="AJ66">
-        <v>108848</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>108606</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="E67" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="F67" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H67" s="4" t="s">
-        <v>32</v>
+      <c r="H67" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I67" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J67" t="s">
-        <v>121</v>
+        <v>55</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI67" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="AJ67">
-        <v>109140</v>
+        <v>107618</v>
       </c>
       <c r="AK67">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="E68" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="F68" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>252</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I68" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J68" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>253</v>
       </c>
       <c r="AF68">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI68" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="AJ68">
-        <v>114051</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>114317</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
-        <v>223</v>
+        <v>255</v>
       </c>
       <c r="E69" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="F69" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>257</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I69" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J69" t="s">
-        <v>49</v>
+        <v>125</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI69" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="AJ69">
-        <v>113556</v>
+        <v>114117</v>
       </c>
       <c r="AK69">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="E70" t="s">
-        <v>199</v>
+        <v>259</v>
       </c>
       <c r="F70" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>260</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I70" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J70" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>261</v>
       </c>
       <c r="AF70">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI70" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="AJ70">
-        <v>113565</v>
+        <v>108287</v>
       </c>
       <c r="AK70">
         <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="E71" t="s">
-        <v>267</v>
+        <v>102</v>
       </c>
       <c r="F71" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I71" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J71" t="s">
-        <v>121</v>
+        <v>92</v>
+      </c>
+      <c r="AE71">
+        <v>1</v>
       </c>
       <c r="AF71">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI71" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="AJ71">
-        <v>110823</v>
+        <v>108561</v>
       </c>
       <c r="AK71">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="E72" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="F72" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I72" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J72" t="s">
-        <v>87</v>
+        <v>167</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>22.0</v>
       </c>
       <c r="AI72" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="AJ72">
-        <v>108533</v>
+        <v>108848</v>
+      </c>
+      <c r="AK72">
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="E73" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="F73" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I73" t="s">
-        <v>217</v>
+        <v>224</v>
+      </c>
+      <c r="J73" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE73">
+        <v>1</v>
       </c>
       <c r="AF73">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI73" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="AJ73">
-        <v>108286</v>
+        <v>109140</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="E74" t="s">
-        <v>170</v>
+        <v>272</v>
       </c>
       <c r="F74" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>273</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I74" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J74" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>55</v>
       </c>
       <c r="AF74">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI74" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="AJ74">
-        <v>110618</v>
+        <v>114303</v>
+      </c>
+      <c r="AK74">
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="E75" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="F75" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>276</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I75" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J75" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>22.0</v>
       </c>
       <c r="AI75" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="AJ75">
-        <v>113557</v>
+        <v>114051</v>
       </c>
       <c r="AK75">
         <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
-        <v>280</v>
+        <v>230</v>
       </c>
       <c r="E76" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="F76" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>278</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I76" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J76" t="s">
-        <v>121</v>
+        <v>55</v>
+      </c>
+      <c r="AE76">
+        <v>1</v>
       </c>
       <c r="AF76">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI76" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="AJ76">
-        <v>110822</v>
+        <v>113556</v>
       </c>
       <c r="AK76">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
-        <v>244</v>
+        <v>279</v>
       </c>
       <c r="E77" t="s">
-        <v>283</v>
+        <v>46</v>
       </c>
       <c r="F77" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>280</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I77" t="s">
-        <v>217</v>
+        <v>224</v>
+      </c>
+      <c r="J77" t="s">
+        <v>253</v>
+      </c>
+      <c r="AE77">
+        <v>1</v>
       </c>
       <c r="AF77">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI77" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="AJ77">
-        <v>108285</v>
+        <v>113565</v>
       </c>
       <c r="AK77">
         <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="E78" t="s">
-        <v>286</v>
+        <v>282</v>
+      </c>
+      <c r="F78" t="s">
+        <v>283</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H78" s="5" t="s">
-        <v>63</v>
+      <c r="H78" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I78" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>224</v>
+      </c>
+      <c r="J78" t="s">
+        <v>50</v>
       </c>
       <c r="AF78">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI78" t="s">
-        <v>287</v>
+        <v>264</v>
       </c>
       <c r="AJ78">
-        <v>108311</v>
+        <v>114380</v>
+      </c>
+      <c r="AK78">
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="E79" t="s">
-        <v>104</v>
+        <v>285</v>
       </c>
       <c r="F79" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H79" s="5" t="s">
-        <v>63</v>
+      <c r="H79" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I79" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>224</v>
+      </c>
+      <c r="J79" t="s">
+        <v>125</v>
       </c>
       <c r="AF79">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI79" t="s">
-        <v>287</v>
+        <v>264</v>
       </c>
       <c r="AJ79">
-        <v>110105</v>
+        <v>110823</v>
       </c>
       <c r="AK79">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="E80" t="s">
-        <v>104</v>
+        <v>288</v>
       </c>
       <c r="F80" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H80" s="5" t="s">
-        <v>63</v>
+      <c r="H80" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I80" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J80" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>22.0</v>
       </c>
       <c r="AI80" t="s">
-        <v>287</v>
+        <v>264</v>
       </c>
       <c r="AJ80">
-        <v>108532</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>108533</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
+        <v>258</v>
+      </c>
+      <c r="E81" t="s">
+        <v>290</v>
+      </c>
+      <c r="F81" t="s">
         <v>291</v>
       </c>
-      <c r="E81" t="s">
+      <c r="G81" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H81" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I81" t="s">
+        <v>224</v>
+      </c>
+      <c r="AF81">
+        <v>14.0</v>
+      </c>
+      <c r="AI81" t="s">
+        <v>264</v>
+      </c>
+      <c r="AJ81">
+        <v>108286</v>
+      </c>
+      <c r="AK81">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="82" spans="1:37">
+      <c r="D82" t="s">
+        <v>251</v>
+      </c>
+      <c r="E82" t="s">
+        <v>177</v>
+      </c>
+      <c r="F82" t="s">
         <v>292</v>
       </c>
-      <c r="F81" t="s">
+      <c r="G82" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H82" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I82" t="s">
+        <v>224</v>
+      </c>
+      <c r="J82" t="s">
+        <v>253</v>
+      </c>
+      <c r="AE82">
+        <v>1</v>
+      </c>
+      <c r="AF82">
+        <v>22.0</v>
+      </c>
+      <c r="AI82" t="s">
         <v>293</v>
       </c>
-      <c r="G81" s="1" t="s">
+      <c r="AJ82">
+        <v>110618</v>
+      </c>
+    </row>
+    <row r="83" spans="1:37">
+      <c r="D83" t="s">
+        <v>294</v>
+      </c>
+      <c r="E83" t="s">
+        <v>295</v>
+      </c>
+      <c r="F83" t="s">
+        <v>296</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H81" s="5" t="s">
-[...11 lines deleted...]
-      <c r="AF81">
+      <c r="H83" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I83" t="s">
+        <v>224</v>
+      </c>
+      <c r="J83" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE83">
+        <v>1</v>
+      </c>
+      <c r="AF83">
         <v>22.0</v>
       </c>
-      <c r="AI81" t="s">
-[...2 lines deleted...]
-      <c r="AJ81">
+      <c r="AI83" t="s">
+        <v>293</v>
+      </c>
+      <c r="AJ83">
+        <v>113557</v>
+      </c>
+      <c r="AK83">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:37">
+      <c r="D84" t="s">
+        <v>297</v>
+      </c>
+      <c r="E84" t="s">
+        <v>298</v>
+      </c>
+      <c r="F84" t="s">
+        <v>299</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H84" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I84" t="s">
+        <v>224</v>
+      </c>
+      <c r="J84" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF84">
+        <v>14.0</v>
+      </c>
+      <c r="AI84" t="s">
+        <v>293</v>
+      </c>
+      <c r="AJ84">
+        <v>110822</v>
+      </c>
+      <c r="AK84">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:37">
+      <c r="D85" t="s">
+        <v>258</v>
+      </c>
+      <c r="E85" t="s">
+        <v>300</v>
+      </c>
+      <c r="F85" t="s">
+        <v>301</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H85" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I85" t="s">
+        <v>224</v>
+      </c>
+      <c r="AF85">
+        <v>14.0</v>
+      </c>
+      <c r="AI85" t="s">
+        <v>293</v>
+      </c>
+      <c r="AJ85">
+        <v>108285</v>
+      </c>
+      <c r="AK85">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="86" spans="1:37">
+      <c r="D86" t="s">
+        <v>302</v>
+      </c>
+      <c r="E86" t="s">
+        <v>303</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I86" t="s">
+        <v>224</v>
+      </c>
+      <c r="AE86">
+        <v>1</v>
+      </c>
+      <c r="AF86">
+        <v>22.0</v>
+      </c>
+      <c r="AI86" t="s">
+        <v>304</v>
+      </c>
+      <c r="AJ86">
+        <v>108311</v>
+      </c>
+    </row>
+    <row r="87" spans="1:37">
+      <c r="D87" t="s">
+        <v>305</v>
+      </c>
+      <c r="E87" t="s">
+        <v>108</v>
+      </c>
+      <c r="F87" t="s">
+        <v>306</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I87" t="s">
+        <v>224</v>
+      </c>
+      <c r="AE87">
+        <v>1</v>
+      </c>
+      <c r="AF87">
+        <v>22.0</v>
+      </c>
+      <c r="AI87" t="s">
+        <v>304</v>
+      </c>
+      <c r="AJ87">
+        <v>110105</v>
+      </c>
+      <c r="AK87">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:37">
+      <c r="D88" t="s">
+        <v>307</v>
+      </c>
+      <c r="E88" t="s">
+        <v>30</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I88" t="s">
+        <v>224</v>
+      </c>
+      <c r="J88" t="s">
+        <v>308</v>
+      </c>
+      <c r="AE88">
+        <v>1</v>
+      </c>
+      <c r="AF88">
+        <v>22.0</v>
+      </c>
+      <c r="AI88" t="s">
+        <v>304</v>
+      </c>
+      <c r="AJ88">
+        <v>114109</v>
+      </c>
+    </row>
+    <row r="89" spans="1:37">
+      <c r="D89" t="s">
+        <v>287</v>
+      </c>
+      <c r="E89" t="s">
+        <v>108</v>
+      </c>
+      <c r="F89" t="s">
+        <v>309</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I89" t="s">
+        <v>224</v>
+      </c>
+      <c r="J89" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE89">
+        <v>1</v>
+      </c>
+      <c r="AF89">
+        <v>22.0</v>
+      </c>
+      <c r="AI89" t="s">
+        <v>304</v>
+      </c>
+      <c r="AJ89">
+        <v>108532</v>
+      </c>
+      <c r="AK89">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:37">
+      <c r="D90" t="s">
+        <v>310</v>
+      </c>
+      <c r="E90" t="s">
+        <v>311</v>
+      </c>
+      <c r="F90" t="s">
+        <v>312</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I90" t="s">
+        <v>224</v>
+      </c>
+      <c r="J90" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE90">
+        <v>1</v>
+      </c>
+      <c r="AF90">
+        <v>22.0</v>
+      </c>
+      <c r="AI90" t="s">
+        <v>313</v>
+      </c>
+      <c r="AJ90">
         <v>113740</v>
       </c>
-      <c r="AK81">
+      <c r="AK90">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">