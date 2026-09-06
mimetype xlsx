--- v4 (2026-08-17)
+++ v5 (2026-09-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
   <si>
     <t>Bohatská 3D strel'ba  2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -175,80 +175,98 @@
   <si>
     <t>Šutlák</t>
   </si>
   <si>
     <t>Juraj</t>
   </si>
   <si>
     <t>Červený</t>
   </si>
   <si>
     <t>Dávid</t>
   </si>
   <si>
     <t>SVK2921</t>
   </si>
   <si>
     <t>Lukostrelecký klub Topoľ</t>
   </si>
   <si>
     <t>Fejes</t>
   </si>
   <si>
     <t>Ján</t>
   </si>
   <si>
+    <t>HALO</t>
+  </si>
+  <si>
+    <t>SVK2538</t>
+  </si>
+  <si>
     <t>Kajma</t>
   </si>
   <si>
     <t>SVK1159</t>
   </si>
   <si>
     <t>LK Hubert Arrows</t>
   </si>
   <si>
     <t>Pajdlhauserova</t>
   </si>
   <si>
     <t>Lucia</t>
   </si>
   <si>
     <t>SVK2962</t>
   </si>
   <si>
     <t>BB50z</t>
   </si>
   <si>
     <t>Čuháková</t>
   </si>
   <si>
     <t>Katarína</t>
   </si>
   <si>
     <t>SVK2633</t>
   </si>
   <si>
+    <t>Modrovičová</t>
+  </si>
+  <si>
+    <t>Ivana</t>
+  </si>
+  <si>
+    <t>SVK2863</t>
+  </si>
+  <si>
+    <t>Blue arrows Viničné</t>
+  </si>
+  <si>
     <t>Nicol</t>
   </si>
   <si>
     <t>Varagyová</t>
   </si>
   <si>
     <t>Sabina</t>
   </si>
   <si>
     <t>SVK2917</t>
   </si>
   <si>
     <t>Lintner</t>
   </si>
   <si>
     <t>SVK2884</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>LK Jurský strapec</t>
   </si>
   <si>
     <t>BB999m</t>
@@ -280,50 +298,62 @@
   <si>
     <t>Magdaléna</t>
   </si>
   <si>
     <t>SVK2824</t>
   </si>
   <si>
     <t>BB999z</t>
   </si>
   <si>
     <t>Kubrický</t>
   </si>
   <si>
     <t>Lukáš</t>
   </si>
   <si>
     <t>SVK2949</t>
   </si>
   <si>
     <t>CRB</t>
   </si>
   <si>
     <t>CRB50m</t>
   </si>
   <si>
+    <t>Fabian</t>
+  </si>
+  <si>
+    <t>Mário</t>
+  </si>
+  <si>
+    <t>SVK3055</t>
+  </si>
+  <si>
+    <t>LK  3 beč Partizánske</t>
+  </si>
+  <si>
     <t>Kósa</t>
   </si>
   <si>
     <t>Endre</t>
   </si>
   <si>
     <t>SVK3087</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Spolok priateľov lukostrel'by Baka - ljász barátok társasága Baka</t>
   </si>
   <si>
     <t>CU50m</t>
   </si>
   <si>
     <t>Kondicz</t>
   </si>
   <si>
     <t>SVK1546</t>
   </si>
   <si>
     <t>LK Artemis Dvory nad Žitavou</t>
@@ -346,86 +376,98 @@
   <si>
     <t>Zoltán</t>
   </si>
   <si>
     <t>SVK2070</t>
   </si>
   <si>
     <t>Korpás</t>
   </si>
   <si>
     <t>Tomáš</t>
   </si>
   <si>
     <t>SVK2611</t>
   </si>
   <si>
     <t>Lovász</t>
   </si>
   <si>
     <t>Tibor</t>
   </si>
   <si>
     <t>SVK2992</t>
   </si>
   <si>
+    <t>Fitos</t>
+  </si>
+  <si>
+    <t>István</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Fred Bear LK Komoča</t>
+  </si>
+  <si>
+    <t>HU50m</t>
+  </si>
+  <si>
     <t>Szabó</t>
   </si>
   <si>
     <t>Attila Csumi</t>
   </si>
   <si>
     <t>SVK0062</t>
   </si>
   <si>
-    <t>HU</t>
-[...4 lines deleted...]
-  <si>
     <t>Szíjjártó</t>
   </si>
   <si>
     <t>Krisztián</t>
   </si>
   <si>
     <t>SVK2472</t>
   </si>
   <si>
+    <t>Renata</t>
+  </si>
+  <si>
+    <t>HU50z</t>
+  </si>
+  <si>
     <t>Donázy</t>
   </si>
   <si>
     <t>Imola</t>
   </si>
   <si>
     <t>Haladás VSE</t>
   </si>
   <si>
-    <t>HU50z</t>
-[...1 lines deleted...]
-  <si>
     <t>Michalčík</t>
   </si>
   <si>
     <t>Rudolf</t>
   </si>
   <si>
     <t>SVK1150</t>
   </si>
   <si>
     <t>Antares 3D</t>
   </si>
   <si>
     <t>HU999m</t>
   </si>
   <si>
     <t>Hevesi</t>
   </si>
   <si>
     <t>Lajos</t>
   </si>
   <si>
     <t>SVK2431</t>
   </si>
   <si>
     <t>Száz</t>
@@ -520,89 +562,107 @@
   <si>
     <t>SVK2247</t>
   </si>
   <si>
     <t>Svetlošák</t>
   </si>
   <si>
     <t>Miroslav</t>
   </si>
   <si>
     <t>SVK1613</t>
   </si>
   <si>
     <t>Vres</t>
   </si>
   <si>
     <t>Kristeľ</t>
   </si>
   <si>
     <t>SVK2971</t>
   </si>
   <si>
     <t>Lukostrelecký klub Sagittarius Malacky</t>
   </si>
   <si>
+    <t>Héder</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>SVK2693</t>
+  </si>
+  <si>
+    <t>Lukostrelecké združenie Zlatý jeleň Hurbanovo,  Aranyszarvas Íjász Egyesület Ógyalla</t>
+  </si>
+  <si>
     <t>Kaszásová</t>
   </si>
   <si>
     <t>Eszter</t>
   </si>
   <si>
     <t>SVK0697</t>
   </si>
   <si>
     <t>SZIU</t>
   </si>
   <si>
     <t>PBHB50z</t>
   </si>
   <si>
     <t>Jóžová</t>
   </si>
   <si>
     <t>Hana</t>
   </si>
   <si>
     <t>SVK0811</t>
   </si>
   <si>
     <t>Svetlošáková</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>SVK2451</t>
   </si>
   <si>
     <t>Géza</t>
   </si>
   <si>
     <t>PBHB999m</t>
   </si>
   <si>
+    <t>Béla</t>
+  </si>
+  <si>
+    <t>SVK2422</t>
+  </si>
+  <si>
     <t>Tisoň</t>
   </si>
   <si>
     <t>SVK2455</t>
   </si>
   <si>
     <t>Lukostrelecký klub Epirus</t>
   </si>
   <si>
     <t>Futo</t>
   </si>
   <si>
     <t>SVK0699</t>
   </si>
   <si>
     <t>Konde</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>SVK1796</t>
   </si>
   <si>
     <t>Horváthová</t>
@@ -628,98 +688,92 @@
   <si>
     <t>Staňo</t>
   </si>
   <si>
     <t>Leila</t>
   </si>
   <si>
     <t>TRLB17z</t>
   </si>
   <si>
     <t>Cabaň</t>
   </si>
   <si>
     <t>Abigél</t>
   </si>
   <si>
     <t>SVK2250</t>
   </si>
   <si>
     <t>Rajko</t>
   </si>
   <si>
     <t>SVK2792</t>
   </si>
   <si>
-    <t>Lukostrelecké združenie Zlatý jeleň Hurbanovo,  Aranyszarvas Íjász Egyesület Ógyalla</t>
-[...1 lines deleted...]
-  <si>
     <t>TRLB50m</t>
   </si>
   <si>
     <t>Svitek</t>
   </si>
   <si>
     <t>SVK1152</t>
   </si>
   <si>
     <t>Garaiová</t>
   </si>
   <si>
     <t>Mária</t>
   </si>
   <si>
     <t>SVK2449</t>
   </si>
   <si>
     <t>TRLB50z</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>SVK2249</t>
   </si>
   <si>
     <t>Rédey</t>
   </si>
   <si>
     <t>SVK0119</t>
   </si>
   <si>
     <t>SVK0030</t>
   </si>
   <si>
     <t>TRLB999m</t>
   </si>
   <si>
     <t>Hubač</t>
   </si>
   <si>
-    <t>Daniel</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK3061</t>
   </si>
   <si>
     <t>Kovács</t>
   </si>
   <si>
     <t>János</t>
   </si>
   <si>
     <t>SVK2941</t>
   </si>
   <si>
     <t>TRRB</t>
   </si>
   <si>
     <t>Méhes Zoltán</t>
   </si>
   <si>
     <t>TRRB12m</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>SVK2950</t>
@@ -859,80 +913,86 @@
   <si>
     <t>SVK1517</t>
   </si>
   <si>
     <t>Wenczel</t>
   </si>
   <si>
     <t>Tamás</t>
   </si>
   <si>
     <t>SVK2065</t>
   </si>
   <si>
     <t>Adrián</t>
   </si>
   <si>
     <t>SVK2994</t>
   </si>
   <si>
     <t>Marsall</t>
   </si>
   <si>
     <t>SVK2986</t>
   </si>
   <si>
+    <t>Baranyai</t>
+  </si>
+  <si>
+    <t>Zsolt</t>
+  </si>
+  <si>
+    <t>SVK0838</t>
+  </si>
+  <si>
     <t>Sádovský</t>
   </si>
   <si>
     <t>Pavol</t>
   </si>
   <si>
     <t>SVK2377</t>
   </si>
   <si>
     <t>Žigó</t>
   </si>
   <si>
     <t>Marián</t>
   </si>
   <si>
     <t>SVK2258</t>
   </si>
   <si>
     <t>László</t>
   </si>
   <si>
     <t>Patrik</t>
   </si>
   <si>
     <t>SVK2102</t>
   </si>
   <si>
-    <t>István</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2582</t>
   </si>
   <si>
     <t>SVK2970</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
     <t>Káloziova</t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>SVK2993</t>
   </si>
   <si>
     <t>Žigóová</t>
   </si>
   <si>
     <t>Miriam</t>
   </si>
   <si>
     <t>SVK2107</t>
@@ -943,57 +1003,66 @@
   <si>
     <t>SVK2581</t>
   </si>
   <si>
     <t>Badinka</t>
   </si>
   <si>
     <t>Vladimír</t>
   </si>
   <si>
     <t>TRRB999m</t>
   </si>
   <si>
     <t>Záhorský</t>
   </si>
   <si>
     <t>SVK2045</t>
   </si>
   <si>
     <t>Néveri</t>
   </si>
   <si>
     <t>LK Komoca</t>
   </si>
   <si>
+    <t>Homola</t>
+  </si>
+  <si>
+    <t>SVK2696</t>
+  </si>
+  <si>
+    <t>Kamenický</t>
+  </si>
+  <si>
+    <t>SVK2695</t>
+  </si>
+  <si>
     <t>SVK1950</t>
   </si>
   <si>
     <t>Tisoňová</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ivana</t>
   </si>
   <si>
     <t>SVK2577</t>
   </si>
   <si>
     <t>TRRB999z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1365,51 +1434,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK90"/>
+  <dimension ref="A1:AK100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1798,2878 +1867,3231 @@
       </c>
       <c r="G10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="AF10">
         <v>14.0</v>
       </c>
       <c r="AI10" t="s">
         <v>34</v>
       </c>
       <c r="AJ10">
         <v>107459</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I11" t="s">
         <v>27</v>
       </c>
-      <c r="J11" t="s">
-        <v>55</v>
+      <c r="AE11">
+        <v>1</v>
       </c>
       <c r="AF11">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI11" t="s">
         <v>34</v>
       </c>
       <c r="AJ11">
-        <v>111076</v>
+        <v>114403</v>
       </c>
       <c r="AK11">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" t="s">
         <v>56</v>
       </c>
-      <c r="E12" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="G12" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
+      <c r="J12" t="s">
+        <v>57</v>
+      </c>
       <c r="AF12">
         <v>14.0</v>
       </c>
       <c r="AI12" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="AJ12">
-        <v>107295</v>
+        <v>111076</v>
       </c>
       <c r="AK12">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
-      <c r="J13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF13">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AJ13">
-        <v>109450</v>
+        <v>107295</v>
       </c>
       <c r="AK13">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="E14" t="s">
         <v>63</v>
       </c>
+      <c r="F14" t="s">
+        <v>64</v>
+      </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
+      <c r="J14" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE14">
+        <v>1</v>
+      </c>
       <c r="AF14">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AJ14">
-        <v>107461</v>
+        <v>109450</v>
+      </c>
+      <c r="AK14">
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
+      <c r="J15" t="s">
+        <v>68</v>
+      </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>22.0</v>
       </c>
       <c r="AI15" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AJ15">
-        <v>107739</v>
+        <v>114830</v>
+      </c>
+      <c r="AK15">
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
-[...7 lines deleted...]
-      <c r="H16" s="5" t="s">
         <v>69</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
-      <c r="J16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF16">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="AJ16">
-        <v>113184</v>
+        <v>107461</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" t="s">
         <v>72</v>
       </c>
-      <c r="E17" t="s">
-[...9 lines deleted...]
-        <v>69</v>
+      <c r="G17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
-      <c r="J17" t="s">
-        <v>75</v>
+      <c r="AE17">
+        <v>1</v>
       </c>
       <c r="AF17">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="AJ17">
-        <v>114079</v>
+        <v>107739</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E18" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="F18" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>22.0</v>
       </c>
       <c r="AI18" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="AJ18">
-        <v>107497</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113184</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" t="s">
         <v>79</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>80</v>
       </c>
-      <c r="F19" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G19" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
-      <c r="AE19">
-        <v>1</v>
+      <c r="J19" t="s">
+        <v>81</v>
       </c>
       <c r="AF19">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI19" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="AJ19">
-        <v>110106</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>114079</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" t="s">
         <v>83</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>84</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H20" s="4" t="s">
-        <v>32</v>
+      <c r="H20" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I20" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>50</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>22.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="AJ20">
-        <v>110682</v>
+        <v>107497</v>
       </c>
       <c r="AK20">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E21" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" t="s">
+        <v>87</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I21" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE21">
+        <v>1</v>
+      </c>
+      <c r="AF21">
+        <v>22.0</v>
+      </c>
+      <c r="AI21" t="s">
         <v>88</v>
       </c>
-      <c r="E21" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ21">
-        <v>113747</v>
+        <v>110106</v>
+      </c>
+      <c r="AK21">
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E22" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J22" t="s">
-        <v>96</v>
+        <v>50</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>22.0</v>
       </c>
       <c r="AI22" t="s">
         <v>93</v>
       </c>
       <c r="AJ22">
-        <v>108884</v>
+        <v>110682</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
+        <v>94</v>
+      </c>
+      <c r="E23" t="s">
+        <v>95</v>
+      </c>
+      <c r="F23" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I23" t="s">
+        <v>92</v>
+      </c>
+      <c r="J23" t="s">
         <v>97</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>22.0</v>
       </c>
       <c r="AI23" t="s">
         <v>93</v>
       </c>
       <c r="AJ23">
-        <v>114048</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>114402</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" t="s">
+        <v>100</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I24" t="s">
         <v>101</v>
       </c>
-      <c r="E24" t="s">
+      <c r="J24" t="s">
         <v>102</v>
       </c>
-      <c r="F24" t="s">
+      <c r="AE24">
+        <v>1</v>
+      </c>
+      <c r="AF24">
+        <v>22.0</v>
+      </c>
+      <c r="AI24" t="s">
         <v>103</v>
       </c>
-      <c r="G24" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ24">
-        <v>114049</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113747</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>104</v>
       </c>
       <c r="E25" t="s">
+        <v>48</v>
+      </c>
+      <c r="F25" t="s">
         <v>105</v>
       </c>
-      <c r="F25" t="s">
+      <c r="G25" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I25" t="s">
+        <v>101</v>
+      </c>
+      <c r="J25" t="s">
         <v>106</v>
       </c>
-      <c r="G25" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>22.0</v>
       </c>
       <c r="AI25" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="AJ25">
-        <v>107740</v>
+        <v>108884</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>107</v>
       </c>
       <c r="E26" t="s">
         <v>108</v>
       </c>
       <c r="F26" t="s">
         <v>109</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I26" t="s">
-        <v>91</v>
+        <v>101</v>
+      </c>
+      <c r="J26" t="s">
+        <v>110</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>22.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="AJ26">
-        <v>113139</v>
+        <v>114048</v>
       </c>
       <c r="AK26">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
+        <v>111</v>
+      </c>
+      <c r="E27" t="s">
+        <v>112</v>
+      </c>
+      <c r="F27" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I27" t="s">
+        <v>101</v>
+      </c>
+      <c r="J27" t="s">
         <v>110</v>
       </c>
-      <c r="E27" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>22.0</v>
       </c>
       <c r="AI27" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="AJ27">
-        <v>107363</v>
+        <v>114049</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
+        <v>114</v>
+      </c>
+      <c r="E28" t="s">
         <v>115</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>116</v>
       </c>
-      <c r="F28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I28" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="J28" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>22.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="AJ28">
-        <v>114047</v>
+        <v>107740</v>
       </c>
       <c r="AK28">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
+        <v>117</v>
+      </c>
+      <c r="E29" t="s">
         <v>118</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29" t="s">
         <v>119</v>
       </c>
-      <c r="G29" s="1" t="s">
-        <v>25</v>
+      <c r="G29" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I29" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="AE29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF29">
-        <v>30.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI29" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="AJ29">
-        <v>112516</v>
+        <v>113139</v>
+      </c>
+      <c r="AK29">
+        <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E30" t="s">
+        <v>121</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H30" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I30" t="s">
         <v>122</v>
       </c>
-      <c r="E30" t="s">
+      <c r="J30" t="s">
         <v>123</v>
       </c>
-      <c r="F30" t="s">
+      <c r="AE30">
+        <v>1</v>
+      </c>
+      <c r="AF30">
+        <v>22.0</v>
+      </c>
+      <c r="AI30" t="s">
         <v>124</v>
       </c>
-      <c r="G30" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ30">
-        <v>108407</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>114776</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
+        <v>125</v>
+      </c>
+      <c r="E31" t="s">
+        <v>126</v>
+      </c>
+      <c r="F31" t="s">
         <v>127</v>
       </c>
-      <c r="E31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H31" s="5" t="s">
-        <v>69</v>
+      <c r="H31" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I31" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="J31" t="s">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>22.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="AJ31">
-        <v>114050</v>
+        <v>107363</v>
+      </c>
+      <c r="AK31">
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
+        <v>128</v>
+      </c>
+      <c r="E32" t="s">
+        <v>129</v>
+      </c>
+      <c r="F32" t="s">
         <v>130</v>
       </c>
-      <c r="E32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G32" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H32" s="5" t="s">
-        <v>69</v>
+      <c r="H32" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I32" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="J32" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>22.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="AJ32">
-        <v>114052</v>
+        <v>114047</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="E33" t="s">
-        <v>134</v>
-[...8 lines deleted...]
-        <v>69</v>
+        <v>131</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I33" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="J33" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>22.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AJ33">
-        <v>110569</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>114775</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E34" t="s">
-        <v>138</v>
-[...8 lines deleted...]
-        <v>69</v>
+        <v>134</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I34" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="J34" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="AE34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF34">
-        <v>22.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AJ34">
-        <v>110580</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>112516</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E35" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="F35" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H35" s="4" t="s">
-        <v>32</v>
+      <c r="H35" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I35" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="J35" t="s">
-        <v>145</v>
+        <v>139</v>
+      </c>
+      <c r="AE35">
+        <v>1</v>
       </c>
       <c r="AF35">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI35" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="AJ35">
-        <v>114078</v>
+        <v>108407</v>
+      </c>
+      <c r="AK35">
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="E36" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F36" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H36" s="4" t="s">
-        <v>32</v>
+      <c r="H36" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I36" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="J36" t="s">
-        <v>150</v>
+        <v>110</v>
+      </c>
+      <c r="AE36">
+        <v>1</v>
       </c>
       <c r="AF36">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="AJ36">
-        <v>109803</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>114050</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
-        <v>104</v>
+        <v>144</v>
       </c>
       <c r="E37" t="s">
-        <v>151</v>
+        <v>145</v>
+      </c>
+      <c r="F37" t="s">
+        <v>146</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="I37" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="J37" t="s">
-        <v>152</v>
+        <v>110</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>22.0</v>
       </c>
       <c r="AI37" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="AJ37">
-        <v>110407</v>
+        <v>114052</v>
+      </c>
+      <c r="AK37">
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>148</v>
       </c>
       <c r="F38" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H38" s="4" t="s">
-        <v>32</v>
+      <c r="H38" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I38" t="s">
-        <v>156</v>
+        <v>122</v>
+      </c>
+      <c r="J38" t="s">
+        <v>150</v>
+      </c>
+      <c r="AE38">
+        <v>1</v>
       </c>
       <c r="AF38">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI38" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="AJ38">
-        <v>113673</v>
+        <v>110569</v>
+      </c>
+      <c r="AK38">
+        <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="E39" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="F39" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H39" s="4" t="s">
-        <v>32</v>
+      <c r="H39" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I39" t="s">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="J39" t="s">
-        <v>92</v>
+        <v>154</v>
+      </c>
+      <c r="AE39">
+        <v>1</v>
       </c>
       <c r="AF39">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI39" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="AJ39">
-        <v>114034</v>
+        <v>110580</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="F40" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I40" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="J40" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="AF40">
         <v>14.0</v>
       </c>
       <c r="AI40" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AJ40">
-        <v>110242</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>114078</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E41" t="s">
-        <v>43</v>
+        <v>162</v>
       </c>
       <c r="F41" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I41" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="J41" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>164</v>
       </c>
       <c r="AF41">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI41" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AJ41">
-        <v>113357</v>
+        <v>109803</v>
+      </c>
+      <c r="AK41">
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
-        <v>168</v>
+        <v>114</v>
       </c>
       <c r="E42" t="s">
-        <v>169</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>165</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I42" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="J42" t="s">
-        <v>171</v>
+        <v>166</v>
+      </c>
+      <c r="AE42">
+        <v>1</v>
       </c>
       <c r="AF42">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI42" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="AJ42">
-        <v>109926</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110407</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E43" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="F43" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>169</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I43" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>170</v>
       </c>
       <c r="AF43">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AJ43">
-        <v>114335</v>
+        <v>113673</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E44" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F44" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>174</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I44" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="J44" t="s">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="AF44">
         <v>14.0</v>
       </c>
       <c r="AI44" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="AJ44">
-        <v>110243</v>
+        <v>114034</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
-        <v>110</v>
+        <v>175</v>
       </c>
       <c r="E45" t="s">
-        <v>179</v>
+        <v>176</v>
+      </c>
+      <c r="F45" t="s">
+        <v>177</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H45" s="5" t="s">
-        <v>69</v>
+      <c r="H45" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I45" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>170</v>
+      </c>
+      <c r="J45" t="s">
+        <v>178</v>
       </c>
       <c r="AF45">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="AJ45">
-        <v>114184</v>
+        <v>110242</v>
+      </c>
+      <c r="AK45">
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
+        <v>179</v>
+      </c>
+      <c r="E46" t="s">
+        <v>43</v>
+      </c>
+      <c r="F46" t="s">
+        <v>180</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H46" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I46" t="s">
+        <v>170</v>
+      </c>
+      <c r="J46" t="s">
         <v>181</v>
       </c>
-      <c r="E46" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>22.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="AJ46">
-        <v>113739</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113357</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
+        <v>182</v>
+      </c>
+      <c r="E47" t="s">
+        <v>183</v>
+      </c>
+      <c r="F47" t="s">
         <v>184</v>
       </c>
-      <c r="E47" t="s">
-[...2 lines deleted...]
-      <c r="F47" t="s">
+      <c r="G47" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H47" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I47" t="s">
+        <v>170</v>
+      </c>
+      <c r="J47" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="AF47">
         <v>14.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="AJ47">
-        <v>109925</v>
+        <v>114394</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>186</v>
       </c>
       <c r="E48" t="s">
         <v>187</v>
       </c>
       <c r="F48" t="s">
         <v>188</v>
       </c>
-      <c r="G48" s="3" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="G48" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H48" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I48" t="s">
-        <v>156</v>
+        <v>170</v>
+      </c>
+      <c r="J48" t="s">
+        <v>189</v>
       </c>
       <c r="AF48">
         <v>14.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="AJ48">
-        <v>107410</v>
+        <v>109926</v>
       </c>
       <c r="AK48">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E49" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F49" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H49" s="6" t="s">
-        <v>192</v>
+      <c r="H49" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I49" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="J49" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>33</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="AJ49">
-        <v>114036</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>114335</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
+        <v>194</v>
+      </c>
+      <c r="E50" t="s">
+        <v>195</v>
+      </c>
+      <c r="F50" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H50" s="2" t="s">
-        <v>26</v>
+      <c r="H50" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I50" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>170</v>
+      </c>
+      <c r="J50" t="s">
+        <v>178</v>
       </c>
       <c r="AF50">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="AJ50">
-        <v>108605</v>
+        <v>110243</v>
+      </c>
+      <c r="AK50">
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
-        <v>199</v>
+        <v>125</v>
       </c>
       <c r="E51" t="s">
-        <v>200</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>197</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I51" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>170</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI51" t="s">
         <v>198</v>
       </c>
       <c r="AJ51">
-        <v>109471</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>114184</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
-        <v>202</v>
+        <v>172</v>
       </c>
       <c r="E52" t="s">
-        <v>52</v>
+        <v>199</v>
       </c>
       <c r="F52" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H52" s="4" t="s">
-        <v>32</v>
+      <c r="H52" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I52" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="J52" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>102</v>
       </c>
       <c r="AF52">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="AJ52">
-        <v>110642</v>
+        <v>114741</v>
+      </c>
+      <c r="AK52">
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="E53" t="s">
-        <v>46</v>
+        <v>145</v>
       </c>
       <c r="F53" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H53" s="4" t="s">
-        <v>32</v>
+      <c r="H53" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I53" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="J53" t="s">
-        <v>125</v>
+        <v>203</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>22.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="AJ53">
-        <v>108408</v>
+        <v>113739</v>
       </c>
       <c r="AK53">
         <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="E54" t="s">
-        <v>209</v>
+        <v>30</v>
       </c>
       <c r="F54" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>205</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I54" t="s">
-        <v>193</v>
+        <v>170</v>
+      </c>
+      <c r="J54" t="s">
+        <v>189</v>
       </c>
       <c r="AF54">
         <v>14.0</v>
       </c>
       <c r="AI54" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="AJ54">
-        <v>113674</v>
+        <v>109925</v>
       </c>
       <c r="AK54">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="E55" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="F55" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>208</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I55" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>170</v>
       </c>
       <c r="AF55">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI55" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="AJ55">
-        <v>114035</v>
+        <v>107410</v>
+      </c>
+      <c r="AK55">
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="E56" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="F56" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H56" s="4" t="s">
-        <v>32</v>
+      <c r="H56" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I56" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="J56" t="s">
-        <v>140</v>
+        <v>102</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>214</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI56" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="AJ56">
-        <v>110581</v>
+        <v>114036</v>
       </c>
       <c r="AK56">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
-        <v>94</v>
+        <v>216</v>
       </c>
       <c r="E57" t="s">
-        <v>131</v>
-[...8 lines deleted...]
-        <v>69</v>
+        <v>217</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I57" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>213</v>
       </c>
       <c r="AE57">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF57">
-        <v>22.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI57" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AJ57">
-        <v>108885</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>108605</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
+        <v>219</v>
+      </c>
+      <c r="E58" t="s">
+        <v>220</v>
+      </c>
+      <c r="F58" t="s">
+        <v>221</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I58" t="s">
+        <v>213</v>
+      </c>
+      <c r="J58" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE58">
+        <v>1</v>
+      </c>
+      <c r="AF58">
+        <v>15.0</v>
+      </c>
+      <c r="AI58" t="s">
         <v>218</v>
       </c>
-      <c r="E58" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ58">
-        <v>112238</v>
+        <v>109471</v>
       </c>
       <c r="AK58">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E59" t="s">
-        <v>222</v>
+        <v>52</v>
       </c>
       <c r="F59" t="s">
         <v>223</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H59" s="6" t="s">
-        <v>192</v>
+      <c r="H59" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I59" t="s">
+        <v>213</v>
+      </c>
+      <c r="J59" t="s">
+        <v>185</v>
+      </c>
+      <c r="AE59">
+        <v>1</v>
+      </c>
+      <c r="AF59">
+        <v>22.0</v>
+      </c>
+      <c r="AI59" t="s">
         <v>224</v>
       </c>
-      <c r="J59" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AJ59">
-        <v>110641</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>110642</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
-        <v>83</v>
+        <v>225</v>
       </c>
       <c r="E60" t="s">
-        <v>227</v>
+        <v>46</v>
       </c>
       <c r="F60" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H60" s="6" t="s">
-        <v>192</v>
+      <c r="H60" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I60" t="s">
+        <v>213</v>
+      </c>
+      <c r="J60" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE60">
+        <v>1</v>
+      </c>
+      <c r="AF60">
+        <v>22.0</v>
+      </c>
+      <c r="AI60" t="s">
         <v>224</v>
       </c>
-      <c r="J60" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AJ60">
-        <v>110683</v>
+        <v>108408</v>
       </c>
       <c r="AK60">
         <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
+        <v>227</v>
+      </c>
+      <c r="E61" t="s">
+        <v>228</v>
+      </c>
+      <c r="F61" t="s">
+        <v>229</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H61" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I61" t="s">
+        <v>213</v>
+      </c>
+      <c r="AF61">
+        <v>14.0</v>
+      </c>
+      <c r="AI61" t="s">
         <v>230</v>
       </c>
-      <c r="E61" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ61">
-        <v>113558</v>
+        <v>113674</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
-        <v>234</v>
+        <v>209</v>
       </c>
       <c r="E62" t="s">
-        <v>235</v>
+        <v>231</v>
+      </c>
+      <c r="F62" t="s">
+        <v>232</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H62" s="6" t="s">
-        <v>192</v>
+      <c r="H62" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I62" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>213</v>
+      </c>
+      <c r="J62" t="s">
+        <v>102</v>
       </c>
       <c r="AE62">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF62">
-        <v>23.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI62" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="AJ62">
-        <v>113697</v>
+        <v>114035</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="E63" t="s">
-        <v>239</v>
+        <v>195</v>
       </c>
       <c r="F63" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H63" s="6" t="s">
-        <v>192</v>
+      <c r="H63" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I63" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="J63" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>154</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI63" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="AJ63">
-        <v>113223</v>
+        <v>110581</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="E64" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>145</v>
+      </c>
+      <c r="F64" t="s">
+        <v>235</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I64" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="J64" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>106</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
-        <v>15.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI64" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="AJ64">
-        <v>114053</v>
+        <v>108885</v>
+      </c>
+      <c r="AK64">
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="E65" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>183</v>
+      </c>
+      <c r="F65" t="s">
+        <v>238</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="I65" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="AE65">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF65">
-        <v>31.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI65" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="AJ65">
-        <v>109961</v>
+        <v>112238</v>
+      </c>
+      <c r="AK65">
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
-        <v>196</v>
+        <v>239</v>
       </c>
       <c r="E66" t="s">
-        <v>77</v>
+        <v>240</v>
+      </c>
+      <c r="F66" t="s">
+        <v>241</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H66" s="2" t="s">
-        <v>26</v>
+      <c r="H66" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I66" t="s">
-        <v>224</v>
+        <v>242</v>
+      </c>
+      <c r="J66" t="s">
+        <v>102</v>
       </c>
       <c r="AD66" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="AE66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF66">
-        <v>23.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI66" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="AJ66">
-        <v>108606</v>
+        <v>110641</v>
+      </c>
+      <c r="AK66">
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
-        <v>248</v>
+        <v>89</v>
       </c>
       <c r="E67" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="F67" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H67" s="2" t="s">
-        <v>26</v>
+      <c r="H67" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I67" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J67" t="s">
-        <v>55</v>
+        <v>50</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>247</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>15.0</v>
       </c>
       <c r="AI67" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="AJ67">
-        <v>107618</v>
+        <v>110683</v>
       </c>
       <c r="AK67">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
+        <v>248</v>
+      </c>
+      <c r="E68" t="s">
+        <v>249</v>
+      </c>
+      <c r="F68" t="s">
+        <v>250</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I68" t="s">
+        <v>242</v>
+      </c>
+      <c r="J68" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD68" t="s">
         <v>251</v>
-      </c>
-[...16 lines deleted...]
-        <v>253</v>
       </c>
       <c r="AF68">
         <v>7.0</v>
       </c>
       <c r="AI68" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="AJ68">
-        <v>114317</v>
+        <v>113558</v>
+      </c>
+      <c r="AK68">
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E69" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H69" s="2" t="s">
-        <v>26</v>
+      <c r="H69" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I69" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>242</v>
+      </c>
+      <c r="AD69" t="s">
+        <v>254</v>
       </c>
       <c r="AE69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF69">
-        <v>15.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI69" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="AJ69">
-        <v>114117</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>113697</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
+        <v>256</v>
+      </c>
+      <c r="E70" t="s">
+        <v>257</v>
+      </c>
+      <c r="F70" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H70" s="2" t="s">
-        <v>26</v>
+      <c r="H70" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I70" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J70" t="s">
-        <v>261</v>
+        <v>50</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>247</v>
+      </c>
+      <c r="AE70">
+        <v>1</v>
       </c>
       <c r="AF70">
-        <v>7.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI70" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="AJ70">
-        <v>108287</v>
+        <v>113223</v>
       </c>
       <c r="AK70">
         <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
-        <v>262</v>
+        <v>144</v>
       </c>
       <c r="E71" t="s">
-        <v>102</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>259</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I71" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J71" t="s">
-        <v>92</v>
+        <v>110</v>
+      </c>
+      <c r="AD71" t="s">
+        <v>260</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI71" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="AJ71">
-        <v>108561</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>114053</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="E72" t="s">
-        <v>266</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>262</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H72" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I72" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>242</v>
+      </c>
+      <c r="AD72" t="s">
+        <v>263</v>
       </c>
       <c r="AE72">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AF72">
-        <v>22.0</v>
+        <v>31.0</v>
       </c>
       <c r="AI72" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="AJ72">
-        <v>108848</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>109961</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
-        <v>268</v>
+        <v>216</v>
       </c>
       <c r="E73" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>83</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H73" s="4" t="s">
-        <v>32</v>
+      <c r="H73" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I73" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>242</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>264</v>
       </c>
       <c r="AE73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF73">
-        <v>22.0</v>
+        <v>23.0</v>
       </c>
       <c r="AI73" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="AJ73">
-        <v>109140</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>108606</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="E74" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="F74" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H74" s="4" t="s">
-        <v>32</v>
+      <c r="H74" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I74" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J74" t="s">
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="AE74">
+        <v>1</v>
       </c>
       <c r="AF74">
-        <v>14.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI74" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="AJ74">
-        <v>114303</v>
+        <v>107618</v>
       </c>
       <c r="AK74">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="E75" t="s">
-        <v>275</v>
+        <v>262</v>
       </c>
       <c r="F75" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>270</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I75" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J75" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>271</v>
       </c>
       <c r="AF75">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI75" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="AJ75">
-        <v>114051</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>114317</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
-        <v>230</v>
+        <v>273</v>
       </c>
       <c r="E76" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F76" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>275</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="I76" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J76" t="s">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
       <c r="AI76" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="AJ76">
-        <v>113556</v>
+        <v>114117</v>
       </c>
       <c r="AK76">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
+        <v>276</v>
+      </c>
+      <c r="E77" t="s">
+        <v>277</v>
+      </c>
+      <c r="F77" t="s">
+        <v>278</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I77" t="s">
+        <v>242</v>
+      </c>
+      <c r="J77" t="s">
         <v>279</v>
       </c>
-      <c r="E77" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AF77">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI77" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="AJ77">
-        <v>113565</v>
+        <v>108287</v>
       </c>
       <c r="AK77">
         <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
+        <v>280</v>
+      </c>
+      <c r="E78" t="s">
+        <v>112</v>
+      </c>
+      <c r="F78" t="s">
         <v>281</v>
       </c>
-      <c r="E78" t="s">
+      <c r="G78" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I78" t="s">
+        <v>242</v>
+      </c>
+      <c r="J78" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE78">
+        <v>1</v>
+      </c>
+      <c r="AF78">
+        <v>22.0</v>
+      </c>
+      <c r="AI78" t="s">
         <v>282</v>
       </c>
-      <c r="F78" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ78">
-        <v>114380</v>
+        <v>108561</v>
       </c>
       <c r="AK78">
         <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
+        <v>283</v>
+      </c>
+      <c r="E79" t="s">
         <v>284</v>
       </c>
-      <c r="E79" t="s">
+      <c r="F79" t="s">
         <v>285</v>
       </c>
-      <c r="F79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I79" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J79" t="s">
-        <v>125</v>
+        <v>181</v>
+      </c>
+      <c r="AE79">
+        <v>1</v>
       </c>
       <c r="AF79">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI79" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="AJ79">
-        <v>110823</v>
+        <v>108848</v>
       </c>
       <c r="AK79">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
+        <v>286</v>
+      </c>
+      <c r="E80" t="s">
         <v>287</v>
       </c>
-      <c r="E80" t="s">
+      <c r="F80" t="s">
         <v>288</v>
       </c>
-      <c r="F80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G80" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I80" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J80" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>22.0</v>
       </c>
       <c r="AI80" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="AJ80">
-        <v>108533</v>
+        <v>109140</v>
+      </c>
+      <c r="AK80">
+        <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
-        <v>258</v>
+        <v>289</v>
       </c>
       <c r="E81" t="s">
         <v>290</v>
       </c>
       <c r="F81" t="s">
         <v>291</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I81" t="s">
-        <v>224</v>
+        <v>242</v>
+      </c>
+      <c r="J81" t="s">
+        <v>57</v>
       </c>
       <c r="AF81">
         <v>14.0</v>
       </c>
       <c r="AI81" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="AJ81">
-        <v>108286</v>
+        <v>114303</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
-        <v>251</v>
+        <v>292</v>
       </c>
       <c r="E82" t="s">
-        <v>177</v>
+        <v>293</v>
       </c>
       <c r="F82" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>294</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I82" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J82" t="s">
-        <v>253</v>
+        <v>110</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>22.0</v>
       </c>
       <c r="AI82" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="AJ82">
-        <v>110618</v>
+        <v>114051</v>
+      </c>
+      <c r="AK82">
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
-        <v>294</v>
+        <v>248</v>
       </c>
       <c r="E83" t="s">
         <v>295</v>
       </c>
       <c r="F83" t="s">
         <v>296</v>
       </c>
-      <c r="G83" s="1" t="s">
-        <v>25</v>
+      <c r="G83" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I83" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J83" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>22.0</v>
       </c>
       <c r="AI83" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="AJ83">
-        <v>113557</v>
+        <v>113556</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>297</v>
       </c>
       <c r="E84" t="s">
+        <v>46</v>
+      </c>
+      <c r="F84" t="s">
         <v>298</v>
       </c>
-      <c r="F84" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G84" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H84" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I84" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J84" t="s">
-        <v>125</v>
+        <v>271</v>
+      </c>
+      <c r="AE84">
+        <v>1</v>
       </c>
       <c r="AF84">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI84" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="AJ84">
-        <v>110822</v>
+        <v>113565</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
-        <v>258</v>
+        <v>299</v>
       </c>
       <c r="E85" t="s">
         <v>300</v>
       </c>
       <c r="F85" t="s">
         <v>301</v>
       </c>
-      <c r="G85" s="1" t="s">
-        <v>25</v>
+      <c r="G85" s="3" t="s">
+        <v>31</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I85" t="s">
-        <v>224</v>
+        <v>242</v>
+      </c>
+      <c r="J85" t="s">
+        <v>57</v>
       </c>
       <c r="AF85">
         <v>14.0</v>
       </c>
       <c r="AI85" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="AJ85">
-        <v>108285</v>
+        <v>114861</v>
       </c>
       <c r="AK85">
         <v>4</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>302</v>
       </c>
       <c r="E86" t="s">
         <v>303</v>
       </c>
+      <c r="F86" t="s">
+        <v>304</v>
+      </c>
       <c r="G86" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H86" s="5" t="s">
-        <v>69</v>
+      <c r="H86" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I86" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>242</v>
+      </c>
+      <c r="J86" t="s">
+        <v>50</v>
       </c>
       <c r="AF86">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI86" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
       <c r="AJ86">
-        <v>108311</v>
+        <v>114380</v>
+      </c>
+      <c r="AK86">
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>305</v>
       </c>
       <c r="E87" t="s">
-        <v>108</v>
+        <v>306</v>
       </c>
       <c r="F87" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H87" s="5" t="s">
-        <v>69</v>
+      <c r="H87" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I87" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>242</v>
+      </c>
+      <c r="J87" t="s">
+        <v>139</v>
       </c>
       <c r="AF87">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI87" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
       <c r="AJ87">
-        <v>110105</v>
+        <v>110823</v>
       </c>
       <c r="AK87">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E88" t="s">
-        <v>30</v>
+        <v>309</v>
+      </c>
+      <c r="F88" t="s">
+        <v>310</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H88" s="5" t="s">
-        <v>69</v>
+      <c r="H88" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I88" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J88" t="s">
-        <v>308</v>
+        <v>102</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AF88">
         <v>22.0</v>
       </c>
       <c r="AI88" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
       <c r="AJ88">
-        <v>114109</v>
+        <v>108533</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="E89" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="F89" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="H89" s="5" t="s">
-        <v>69</v>
+      <c r="H89" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I89" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>242</v>
       </c>
       <c r="AF89">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI89" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
       <c r="AJ89">
-        <v>108532</v>
+        <v>108286</v>
       </c>
       <c r="AK89">
         <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
-        <v>310</v>
+        <v>269</v>
       </c>
       <c r="E90" t="s">
-        <v>311</v>
+        <v>195</v>
       </c>
       <c r="F90" t="s">
         <v>312</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H90" s="5" t="s">
-        <v>69</v>
+      <c r="H90" s="4" t="s">
+        <v>32</v>
       </c>
       <c r="I90" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J90" t="s">
-        <v>183</v>
+        <v>271</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>22.0</v>
       </c>
       <c r="AI90" t="s">
         <v>313</v>
       </c>
       <c r="AJ90">
+        <v>110618</v>
+      </c>
+    </row>
+    <row r="91" spans="1:37">
+      <c r="D91" t="s">
+        <v>314</v>
+      </c>
+      <c r="E91" t="s">
+        <v>315</v>
+      </c>
+      <c r="F91" t="s">
+        <v>316</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I91" t="s">
+        <v>242</v>
+      </c>
+      <c r="J91" t="s">
+        <v>57</v>
+      </c>
+      <c r="AE91">
+        <v>1</v>
+      </c>
+      <c r="AF91">
+        <v>22.0</v>
+      </c>
+      <c r="AI91" t="s">
+        <v>313</v>
+      </c>
+      <c r="AJ91">
+        <v>113557</v>
+      </c>
+      <c r="AK91">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:37">
+      <c r="D92" t="s">
+        <v>317</v>
+      </c>
+      <c r="E92" t="s">
+        <v>318</v>
+      </c>
+      <c r="F92" t="s">
+        <v>319</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I92" t="s">
+        <v>242</v>
+      </c>
+      <c r="J92" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF92">
+        <v>14.0</v>
+      </c>
+      <c r="AI92" t="s">
+        <v>313</v>
+      </c>
+      <c r="AJ92">
+        <v>110822</v>
+      </c>
+      <c r="AK92">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:37">
+      <c r="D93" t="s">
+        <v>276</v>
+      </c>
+      <c r="E93" t="s">
+        <v>320</v>
+      </c>
+      <c r="F93" t="s">
+        <v>321</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I93" t="s">
+        <v>242</v>
+      </c>
+      <c r="AF93">
+        <v>14.0</v>
+      </c>
+      <c r="AI93" t="s">
+        <v>313</v>
+      </c>
+      <c r="AJ93">
+        <v>108285</v>
+      </c>
+      <c r="AK93">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:37">
+      <c r="D94" t="s">
+        <v>322</v>
+      </c>
+      <c r="E94" t="s">
+        <v>323</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I94" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE94">
+        <v>1</v>
+      </c>
+      <c r="AF94">
+        <v>22.0</v>
+      </c>
+      <c r="AI94" t="s">
+        <v>324</v>
+      </c>
+      <c r="AJ94">
+        <v>108311</v>
+      </c>
+    </row>
+    <row r="95" spans="1:37">
+      <c r="D95" t="s">
+        <v>325</v>
+      </c>
+      <c r="E95" t="s">
+        <v>118</v>
+      </c>
+      <c r="F95" t="s">
+        <v>326</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I95" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE95">
+        <v>1</v>
+      </c>
+      <c r="AF95">
+        <v>22.0</v>
+      </c>
+      <c r="AI95" t="s">
+        <v>324</v>
+      </c>
+      <c r="AJ95">
+        <v>110105</v>
+      </c>
+      <c r="AK95">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:37">
+      <c r="D96" t="s">
+        <v>327</v>
+      </c>
+      <c r="E96" t="s">
+        <v>30</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I96" t="s">
+        <v>242</v>
+      </c>
+      <c r="J96" t="s">
+        <v>328</v>
+      </c>
+      <c r="AE96">
+        <v>1</v>
+      </c>
+      <c r="AF96">
+        <v>22.0</v>
+      </c>
+      <c r="AI96" t="s">
+        <v>324</v>
+      </c>
+      <c r="AJ96">
+        <v>114109</v>
+      </c>
+    </row>
+    <row r="97" spans="1:37">
+      <c r="D97" t="s">
+        <v>329</v>
+      </c>
+      <c r="E97" t="s">
+        <v>173</v>
+      </c>
+      <c r="F97" t="s">
+        <v>330</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I97" t="s">
+        <v>242</v>
+      </c>
+      <c r="J97" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE97">
+        <v>1</v>
+      </c>
+      <c r="AF97">
+        <v>22.0</v>
+      </c>
+      <c r="AI97" t="s">
+        <v>324</v>
+      </c>
+      <c r="AJ97">
+        <v>114418</v>
+      </c>
+      <c r="AK97">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="98" spans="1:37">
+      <c r="D98" t="s">
+        <v>331</v>
+      </c>
+      <c r="E98" t="s">
+        <v>176</v>
+      </c>
+      <c r="F98" t="s">
+        <v>332</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I98" t="s">
+        <v>242</v>
+      </c>
+      <c r="J98" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE98">
+        <v>1</v>
+      </c>
+      <c r="AF98">
+        <v>22.0</v>
+      </c>
+      <c r="AI98" t="s">
+        <v>324</v>
+      </c>
+      <c r="AJ98">
+        <v>114419</v>
+      </c>
+      <c r="AK98">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:37">
+      <c r="D99" t="s">
+        <v>308</v>
+      </c>
+      <c r="E99" t="s">
+        <v>118</v>
+      </c>
+      <c r="F99" t="s">
+        <v>333</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I99" t="s">
+        <v>242</v>
+      </c>
+      <c r="J99" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE99">
+        <v>1</v>
+      </c>
+      <c r="AF99">
+        <v>22.0</v>
+      </c>
+      <c r="AI99" t="s">
+        <v>324</v>
+      </c>
+      <c r="AJ99">
+        <v>108532</v>
+      </c>
+      <c r="AK99">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:37">
+      <c r="D100" t="s">
+        <v>334</v>
+      </c>
+      <c r="E100" t="s">
+        <v>66</v>
+      </c>
+      <c r="F100" t="s">
+        <v>335</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="I100" t="s">
+        <v>242</v>
+      </c>
+      <c r="J100" t="s">
+        <v>203</v>
+      </c>
+      <c r="AE100">
+        <v>1</v>
+      </c>
+      <c r="AF100">
+        <v>22.0</v>
+      </c>
+      <c r="AI100" t="s">
+        <v>336</v>
+      </c>
+      <c r="AJ100">
         <v>113740</v>
       </c>
-      <c r="AK90">
+      <c r="AK100">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">