--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -6063,51 +6063,51 @@
       <c r="G126" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I126" t="s">
         <v>268</v>
       </c>
       <c r="J126" t="s">
         <v>320</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>20.0</v>
       </c>
       <c r="AI126" t="s">
         <v>359</v>
       </c>
       <c r="AJ126">
         <v>109461</v>
       </c>
       <c r="AK126">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>375</v>
       </c>
       <c r="E127" t="s">
         <v>376</v>
       </c>
       <c r="F127" t="s">
         <v>377</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I127" t="s">
         <v>268</v>
       </c>
       <c r="J127" t="s">
         <v>73</v>
       </c>
       <c r="AE127">