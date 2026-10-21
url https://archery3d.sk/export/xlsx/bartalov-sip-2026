--- v1 (2026-09-28)
+++ v2 (2026-10-21)
@@ -4663,51 +4663,51 @@
       <c r="H86" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I86" t="s">
         <v>268</v>
       </c>
       <c r="J86" t="s">
         <v>29</v>
       </c>
       <c r="AD86" t="s">
         <v>269</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>10.0</v>
       </c>
       <c r="AI86" t="s">
         <v>270</v>
       </c>
       <c r="AJ86">
         <v>109344</v>
       </c>
       <c r="AK86">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>271</v>
       </c>
       <c r="E87" t="s">
         <v>75</v>
       </c>
       <c r="F87" t="s">
         <v>272</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I87" t="s">
         <v>268</v>
       </c>
       <c r="J87" t="s">
         <v>29</v>
       </c>
       <c r="AD87" t="s">
@@ -5437,51 +5437,51 @@
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I107" t="s">
         <v>268</v>
       </c>
       <c r="J107" t="s">
         <v>315</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>20.0</v>
       </c>
       <c r="AI107" t="s">
         <v>333</v>
       </c>
       <c r="AJ107">
         <v>111157</v>
       </c>
       <c r="AK107">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>340</v>
       </c>
       <c r="E108" t="s">
         <v>341</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I108" t="s">
         <v>268</v>
       </c>
       <c r="J108" t="s">
         <v>342</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
@@ -5834,50 +5834,53 @@
         <v>358</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I119" t="s">
         <v>268</v>
       </c>
       <c r="J119" t="s">
         <v>315</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>20.0</v>
       </c>
       <c r="AI119" t="s">
         <v>359</v>
       </c>
       <c r="AJ119">
         <v>110619</v>
+      </c>
+      <c r="AK119">
+        <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>360</v>
       </c>
       <c r="E120" t="s">
         <v>361</v>
       </c>
       <c r="F120" t="s">
         <v>362</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I120" t="s">
         <v>268</v>
       </c>
       <c r="J120" t="s">
         <v>315</v>
       </c>
       <c r="AE120">