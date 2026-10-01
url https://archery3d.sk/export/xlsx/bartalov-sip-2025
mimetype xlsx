--- v0 (2026-09-09)
+++ v1 (2026-10-01)
@@ -2670,51 +2670,51 @@
       <c r="F18" t="s">
         <v>79</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>18.0</v>
       </c>
       <c r="AI18" t="s">
         <v>58</v>
       </c>
       <c r="AJ18">
         <v>99699</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>80</v>
       </c>
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AF19">
         <v>12.0</v>
       </c>
       <c r="AI19" t="s">
         <v>58</v>
       </c>
       <c r="AJ19">
@@ -3363,51 +3363,51 @@
       <c r="G39" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I39" t="s">
         <v>27</v>
       </c>
       <c r="J39" t="s">
         <v>136</v>
       </c>
       <c r="AE39">
         <v>2</v>
       </c>
       <c r="AF39">
         <v>24.0</v>
       </c>
       <c r="AI39" t="s">
         <v>122</v>
       </c>
       <c r="AJ39">
         <v>99675</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>137</v>
       </c>
       <c r="E40" t="s">
         <v>138</v>
       </c>
       <c r="F40" t="s">
         <v>139</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I40" t="s">
         <v>27</v>
       </c>
       <c r="AE40">
         <v>2</v>
       </c>
       <c r="AF40">
@@ -7514,51 +7514,51 @@
       <c r="F166" t="s">
         <v>437</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I166" t="s">
         <v>340</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>18.0</v>
       </c>
       <c r="AI166" t="s">
         <v>418</v>
       </c>
       <c r="AJ166">
         <v>99421</v>
       </c>
       <c r="AK166">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>438</v>
       </c>
       <c r="E167" t="s">
         <v>426</v>
       </c>
       <c r="F167" t="s">
         <v>439</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I167" t="s">
         <v>340</v>
       </c>
       <c r="J167" t="s">
         <v>243</v>
       </c>
       <c r="AE167">
@@ -8201,51 +8201,51 @@
       <c r="G187" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I187" t="s">
         <v>340</v>
       </c>
       <c r="J187" t="s">
         <v>476</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>18.0</v>
       </c>
       <c r="AI187" t="s">
         <v>458</v>
       </c>
       <c r="AJ187">
         <v>98710</v>
       </c>
       <c r="AK187">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>477</v>
       </c>
       <c r="E188" t="s">
         <v>478</v>
       </c>
       <c r="F188" t="s">
         <v>479</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I188" t="s">
         <v>340</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
@@ -8265,51 +8265,51 @@
       <c r="E189" t="s">
         <v>97</v>
       </c>
       <c r="F189" t="s">
         <v>480</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I189" t="s">
         <v>340</v>
       </c>
       <c r="AF189">
         <v>12.0</v>
       </c>
       <c r="AI189" t="s">
         <v>458</v>
       </c>
       <c r="AJ189">
         <v>99811</v>
       </c>
       <c r="AK189">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>379</v>
       </c>
       <c r="E190" t="s">
         <v>405</v>
       </c>
       <c r="F190" t="s">
         <v>481</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I190" t="s">
         <v>340</v>
       </c>
       <c r="J190" t="s">
         <v>71</v>
       </c>
       <c r="AE190">