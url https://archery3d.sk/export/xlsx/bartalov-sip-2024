--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -2257,53 +2257,50 @@
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>62</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>18.0</v>
       </c>
       <c r="AI13" t="s">
         <v>53</v>
       </c>
       <c r="AJ13">
         <v>88048</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>63</v>
       </c>
       <c r="E14" t="s">
         <v>64</v>
       </c>
       <c r="F14" t="s">
         <v>65</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>62</v>
       </c>
       <c r="AE14">
         <v>1</v>
@@ -2753,51 +2750,51 @@
       <c r="F28" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>18.0</v>
       </c>
       <c r="AI28" t="s">
         <v>72</v>
       </c>
       <c r="AJ28">
         <v>87265</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>105</v>
       </c>
       <c r="E29" t="s">
         <v>106</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="J29" t="s">
         <v>36</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
@@ -6463,51 +6460,51 @@
       <c r="F140" t="s">
         <v>377</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I140" t="s">
         <v>299</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>18.0</v>
       </c>
       <c r="AI140" t="s">
         <v>355</v>
       </c>
       <c r="AJ140">
         <v>87292</v>
       </c>
       <c r="AK140">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>378</v>
       </c>
       <c r="E141" t="s">
         <v>180</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I141" t="s">
         <v>299</v>
       </c>
       <c r="AE141">
         <v>3</v>
       </c>
       <c r="AF141">
         <v>30.0</v>
       </c>
       <c r="AI141" t="s">
@@ -6606,51 +6603,51 @@
       <c r="G144" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I144" t="s">
         <v>299</v>
       </c>
       <c r="J144" t="s">
         <v>382</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>18.0</v>
       </c>
       <c r="AI144" t="s">
         <v>383</v>
       </c>
       <c r="AJ144">
         <v>86083</v>
       </c>
       <c r="AK144">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>386</v>
       </c>
       <c r="E145" t="s">
         <v>121</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>71</v>
       </c>
       <c r="I145" t="s">
         <v>299</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>18.0</v>
       </c>
       <c r="AI145" t="s">