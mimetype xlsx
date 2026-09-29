--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -2840,51 +2840,51 @@
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I40" t="s">
         <v>122</v>
       </c>
       <c r="J40" t="s">
         <v>151</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>18.0</v>
       </c>
       <c r="AI40" t="s">
         <v>143</v>
       </c>
       <c r="AJ40">
         <v>73512</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>152</v>
       </c>
       <c r="E41" t="s">
         <v>153</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I41" t="s">
         <v>122</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>18.0</v>
       </c>
       <c r="AI41" t="s">
@@ -4755,51 +4755,51 @@
       <c r="E99" t="s">
         <v>293</v>
       </c>
       <c r="F99" t="s">
         <v>294</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I99" t="s">
         <v>249</v>
       </c>
       <c r="AF99">
         <v>18.0</v>
       </c>
       <c r="AI99" t="s">
         <v>295</v>
       </c>
       <c r="AJ99">
         <v>73990</v>
       </c>
       <c r="AK99">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>252</v>
       </c>
       <c r="E100" t="s">
         <v>296</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I100" t="s">
         <v>249</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>18.0</v>
       </c>
       <c r="AI100" t="s">
@@ -4889,51 +4889,51 @@
       <c r="G103" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I103" t="s">
         <v>249</v>
       </c>
       <c r="J103" t="s">
         <v>299</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">
         <v>18.0</v>
       </c>
       <c r="AI103" t="s">
         <v>295</v>
       </c>
       <c r="AJ103">
         <v>73315</v>
       </c>
       <c r="AK103">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>302</v>
       </c>
       <c r="E104" t="s">
         <v>303</v>
       </c>
       <c r="F104" t="s">
         <v>304</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I104" t="s">
         <v>249</v>
       </c>
       <c r="J104" t="s">
         <v>299</v>
       </c>
       <c r="AE104">