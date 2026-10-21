--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -3505,51 +3505,51 @@
       <c r="F56" t="s">
         <v>191</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I56" t="s">
         <v>148</v>
       </c>
       <c r="J56" t="s">
         <v>192</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
         <v>177</v>
       </c>
       <c r="AJ56">
         <v>58199</v>
       </c>
       <c r="AK56">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>78</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I57" t="s">
         <v>148</v>
       </c>
       <c r="AI57" t="s">
         <v>177</v>
       </c>
       <c r="AJ57">
         <v>59240</v>
       </c>
     </row>
@@ -6441,51 +6441,51 @@
       <c r="F153" t="s">
         <v>408</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I153" t="s">
         <v>333</v>
       </c>
       <c r="J153" t="s">
         <v>400</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AI153" t="s">
         <v>401</v>
       </c>
       <c r="AJ153">
         <v>58489</v>
       </c>
       <c r="AK153">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>409</v>
       </c>
       <c r="E154" t="s">
         <v>410</v>
       </c>
       <c r="F154" t="s">
         <v>411</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I154" t="s">
         <v>333</v>
       </c>
       <c r="J154" t="s">
         <v>29</v>
       </c>
       <c r="AE154">