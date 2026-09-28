--- v0 (2026-08-18)
+++ v1 (2026-09-28)
@@ -1509,51 +1509,51 @@
       <c r="E9" t="s">
         <v>49</v>
       </c>
       <c r="F9" t="s">
         <v>50</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>40</v>
       </c>
       <c r="AJ9">
         <v>47587</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>51</v>
       </c>
       <c r="E10" t="s">
         <v>52</v>
       </c>
       <c r="F10" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>54</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>55</v>
       </c>
       <c r="AE10">
@@ -2890,51 +2890,51 @@
       <c r="F53" t="s">
         <v>197</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I53" t="s">
         <v>164</v>
       </c>
       <c r="J53" t="s">
         <v>192</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>198</v>
       </c>
       <c r="AJ53">
         <v>47884</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>134</v>
       </c>
       <c r="E54" t="s">
         <v>42</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I54" t="s">
         <v>164</v>
       </c>
       <c r="J54" t="s">
         <v>199</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">