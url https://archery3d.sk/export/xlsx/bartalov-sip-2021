--- v1 (2026-09-28)
+++ v2 (2026-10-21)
@@ -1425,51 +1425,51 @@
       <c r="F6" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>34</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AI6" t="s">
         <v>40</v>
       </c>
       <c r="AJ6">
         <v>47226</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AI7" t="s">
         <v>40</v>
       </c>
       <c r="AJ7">