--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -2490,51 +2490,51 @@
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27" t="s">
         <v>107</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I27" t="s">
         <v>27</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>103</v>
       </c>
       <c r="AJ27">
         <v>29554</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>108</v>
       </c>
       <c r="E28" t="s">
         <v>109</v>
       </c>
       <c r="F28" t="s">
         <v>110</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>111</v>
       </c>
       <c r="AE28">
@@ -2621,51 +2621,51 @@
       <c r="F31" t="s">
         <v>119</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I31" t="s">
         <v>27</v>
       </c>
       <c r="J31" t="s">
         <v>57</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>103</v>
       </c>
       <c r="AJ31">
         <v>29913</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>121</v>
       </c>
       <c r="F32" t="s">
         <v>122</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I32" t="s">
         <v>27</v>
       </c>
       <c r="J32" t="s">
         <v>116</v>
       </c>
       <c r="AE32">
@@ -3603,51 +3603,51 @@
       <c r="F63" t="s">
         <v>201</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I63" t="s">
         <v>158</v>
       </c>
       <c r="J63" t="s">
         <v>152</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>186</v>
       </c>
       <c r="AJ63">
         <v>29845</v>
       </c>
       <c r="AK63">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>202</v>
       </c>
       <c r="E64" t="s">
         <v>112</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I64" t="s">
         <v>158</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>186</v>
       </c>
       <c r="AJ64">
@@ -5348,51 +5348,51 @@
       <c r="F121" t="s">
         <v>346</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I121" t="s">
         <v>274</v>
       </c>
       <c r="J121" t="s">
         <v>57</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>336</v>
       </c>
       <c r="AJ121">
         <v>29377</v>
       </c>
       <c r="AK121">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>237</v>
       </c>
       <c r="E122" t="s">
         <v>347</v>
       </c>
       <c r="F122" t="s">
         <v>348</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I122" t="s">
         <v>274</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">