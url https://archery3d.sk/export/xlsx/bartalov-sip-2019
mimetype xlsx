--- v1 (2026-09-29)
+++ v2 (2026-10-20)
@@ -2525,51 +2525,51 @@
       <c r="F28" t="s">
         <v>110</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>111</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>103</v>
       </c>
       <c r="AJ28">
         <v>29572</v>
       </c>
       <c r="AK28">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>35</v>
       </c>
       <c r="E29" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="J29" t="s">
         <v>37</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">