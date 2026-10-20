--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -1725,51 +1725,51 @@
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I12" t="s">
         <v>27</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
         <v>64</v>
       </c>
       <c r="AJ12">
         <v>19729</v>
       </c>
       <c r="AK12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>68</v>
       </c>
       <c r="E13" t="s">
         <v>69</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="J13" t="s">
         <v>70</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AI13" t="s">