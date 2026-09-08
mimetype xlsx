--- v0 (2026-08-19)
+++ v1 (2026-09-08)
@@ -3544,51 +3544,51 @@
       <c r="F53" t="s">
         <v>214</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I53" t="s">
         <v>171</v>
       </c>
       <c r="J53" t="s">
         <v>215</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>196</v>
       </c>
       <c r="AJ53">
         <v>55146</v>
       </c>
       <c r="AK53">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>178</v>
       </c>
       <c r="E54" t="s">
         <v>112</v>
       </c>
       <c r="F54" t="s">
         <v>216</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I54" t="s">
         <v>171</v>
       </c>
       <c r="J54" t="s">
         <v>180</v>
       </c>
       <c r="AE54">