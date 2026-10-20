--- v1 (2026-09-08)
+++ v2 (2026-10-20)
@@ -3367,51 +3367,51 @@
       <c r="F47" t="s">
         <v>197</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I47" t="s">
         <v>171</v>
       </c>
       <c r="J47" t="s">
         <v>158</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>196</v>
       </c>
       <c r="AJ47">
         <v>56115</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>198</v>
       </c>
       <c r="E48" t="s">
         <v>199</v>
       </c>
       <c r="F48" t="s">
         <v>200</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I48" t="s">
         <v>171</v>
       </c>
       <c r="J48" t="s">
         <v>201</v>
       </c>
       <c r="AI48" t="s">
@@ -5660,51 +5660,51 @@
       <c r="F121" t="s">
         <v>388</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I121" t="s">
         <v>287</v>
       </c>
       <c r="J121" t="s">
         <v>80</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>358</v>
       </c>
       <c r="AJ121">
         <v>54951</v>
       </c>
       <c r="AK121">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>336</v>
       </c>
       <c r="E122" t="s">
         <v>389</v>
       </c>
       <c r="F122" t="s">
         <v>390</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I122" t="s">
         <v>287</v>
       </c>
       <c r="J122" t="s">
         <v>339</v>
       </c>
       <c r="AE122">