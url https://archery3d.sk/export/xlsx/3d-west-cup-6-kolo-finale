--- v0 (2026-09-08)
+++ v1 (2026-10-21)
@@ -2372,51 +2372,51 @@
       <c r="F21" t="s">
         <v>92</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>35</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>80</v>
       </c>
       <c r="AJ21">
         <v>4936</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>93</v>
       </c>
       <c r="E22" t="s">
         <v>91</v>
       </c>
       <c r="F22" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="AE22">
@@ -5485,51 +5485,51 @@
       <c r="F118" t="s">
         <v>382</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I118" t="s">
         <v>287</v>
       </c>
       <c r="J118" t="s">
         <v>35</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">
         <v>383</v>
       </c>
       <c r="AJ118">
         <v>4918</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>160</v>
       </c>
       <c r="E119" t="s">
         <v>319</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I119" t="s">
         <v>287</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">
         <v>383</v>
       </c>
       <c r="AJ119">