--- v0 (2026-08-18)
+++ v1 (2026-09-30)
@@ -4441,51 +4441,51 @@
       <c r="F92" t="s">
         <v>307</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I92" t="s">
         <v>240</v>
       </c>
       <c r="J92" t="s">
         <v>29</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>281</v>
       </c>
       <c r="AJ92">
         <v>13237</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>249</v>
       </c>
       <c r="E93" t="s">
         <v>284</v>
       </c>
       <c r="F93" t="s">
         <v>308</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I93" t="s">
         <v>240</v>
       </c>
       <c r="J93" t="s">
         <v>251</v>
       </c>
       <c r="AE93">