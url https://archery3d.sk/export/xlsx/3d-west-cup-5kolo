--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -2667,51 +2667,51 @@
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
         <v>145</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I36" t="s">
         <v>125</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>135</v>
       </c>
       <c r="AJ36">
         <v>12773</v>
       </c>
       <c r="AK36">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>146</v>
       </c>
       <c r="E37" t="s">
         <v>147</v>
       </c>
       <c r="F37" t="s">
         <v>148</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I37" t="s">
         <v>125</v>
       </c>
       <c r="J37" t="s">
         <v>149</v>
       </c>
       <c r="AE37">