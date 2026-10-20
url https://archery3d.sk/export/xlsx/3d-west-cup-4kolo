--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -2396,51 +2396,51 @@
       <c r="E25" t="s">
         <v>70</v>
       </c>
       <c r="F25" t="s">
         <v>113</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I25" t="s">
         <v>104</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>111</v>
       </c>
       <c r="AJ25">
         <v>12575</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>114</v>
       </c>
       <c r="E26" t="s">
         <v>115</v>
       </c>
       <c r="F26" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I26" t="s">
         <v>104</v>
       </c>
       <c r="J26" t="s">
         <v>117</v>
       </c>
       <c r="AE26">
@@ -4154,51 +4154,51 @@
       <c r="F79" t="s">
         <v>287</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I79" t="s">
         <v>241</v>
       </c>
       <c r="J79" t="s">
         <v>29</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>285</v>
       </c>
       <c r="AJ79">
         <v>12582</v>
       </c>
       <c r="AK79">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>269</v>
       </c>
       <c r="E80" t="s">
         <v>288</v>
       </c>
       <c r="F80" t="s">
         <v>289</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I80" t="s">
         <v>241</v>
       </c>
       <c r="J80" t="s">
         <v>225</v>
       </c>
       <c r="AE80">