--- v0 (2026-08-17)
+++ v1 (2026-10-21)
@@ -2355,51 +2355,51 @@
       <c r="F21" t="s">
         <v>90</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>66</v>
       </c>
       <c r="AJ21">
         <v>2429</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>91</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22" t="s">
         <v>93</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>29</v>
       </c>
       <c r="AE22">
@@ -4805,51 +4805,51 @@
       <c r="F97" t="s">
         <v>323</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I97" t="s">
         <v>283</v>
       </c>
       <c r="J97" t="s">
         <v>69</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>321</v>
       </c>
       <c r="AJ97">
         <v>2314</v>
       </c>
       <c r="AK97">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>324</v>
       </c>
       <c r="E98" t="s">
         <v>325</v>
       </c>
       <c r="F98" t="s">
         <v>326</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I98" t="s">
         <v>283</v>
       </c>
       <c r="J98" t="s">
         <v>140</v>
       </c>
       <c r="AE98">
@@ -5360,51 +5360,51 @@
       <c r="F115" t="s">
         <v>361</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I115" t="s">
         <v>283</v>
       </c>
       <c r="J115" t="s">
         <v>29</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>358</v>
       </c>
       <c r="AJ115">
         <v>2437</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>362</v>
       </c>
       <c r="E116" t="s">
         <v>363</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>65</v>
       </c>
       <c r="I116" t="s">
         <v>283</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
         <v>358</v>
       </c>
       <c r="AJ116">