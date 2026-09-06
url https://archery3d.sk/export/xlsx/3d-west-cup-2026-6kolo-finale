--- v0 (2026-05-05)
+++ v1 (2026-09-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="726">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="771">
   <si>
     <t>3D West Cup 2026 - 6.kolo - FINÁLE</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -85,2151 +85,2286 @@
   <si>
     <t>Doprovod</t>
   </si>
   <si>
     <t>Obedy</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Zaplatené</t>
   </si>
   <si>
     <t>Účasť</t>
   </si>
   <si>
     <t>Zoradenie</t>
   </si>
   <si>
     <t>ID registrácie</t>
   </si>
   <si>
     <t>Výkonnostná trieda</t>
   </si>
   <si>
+    <t>Gažák</t>
+  </si>
+  <si>
+    <t>Štefan</t>
+  </si>
+  <si>
+    <t>SVK2157</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>Dieťa do 12,99</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Fityfal</t>
+  </si>
+  <si>
+    <t>SVK2374 Soňa Gažáková</t>
+  </si>
+  <si>
+    <t>BB12m</t>
+  </si>
+  <si>
+    <t>Guldan</t>
+  </si>
+  <si>
+    <t>Michal</t>
+  </si>
+  <si>
+    <t>SVK1435 Michal Guldan</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
+    <t>Janák</t>
+  </si>
+  <si>
+    <t>Sebastián</t>
+  </si>
+  <si>
+    <t>SVK2866</t>
+  </si>
+  <si>
+    <t>Lukostreľba pre radosť ♥</t>
+  </si>
+  <si>
+    <t>Miroslava Janákova</t>
+  </si>
+  <si>
+    <t>Kaco</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>SVK2822</t>
+  </si>
+  <si>
+    <t>LK  3 beč Partizánske</t>
+  </si>
+  <si>
+    <t>Daša Zacharová</t>
+  </si>
+  <si>
+    <t>Zrnek</t>
+  </si>
+  <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>SVK2741</t>
+  </si>
+  <si>
+    <t>Marka Vatlavic</t>
+  </si>
+  <si>
+    <t>Mardiaková</t>
+  </si>
+  <si>
+    <t>Zuzana</t>
+  </si>
+  <si>
+    <t>SVK2166</t>
+  </si>
+  <si>
+    <t>z</t>
+  </si>
+  <si>
+    <t>SVK2122 Matej Mardiak</t>
+  </si>
+  <si>
+    <t>BB12z</t>
+  </si>
+  <si>
+    <t>Beňová</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>SVK2975</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Topoľ</t>
+  </si>
+  <si>
+    <t>SVK2208 Miroslav Beno</t>
+  </si>
+  <si>
+    <t>Kováčová</t>
+  </si>
+  <si>
+    <t>SVK2982</t>
+  </si>
+  <si>
+    <t>Milan Kovac</t>
+  </si>
+  <si>
+    <t>Rybárová</t>
+  </si>
+  <si>
+    <t>Lea</t>
+  </si>
+  <si>
+    <t>SVK2441</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Epirus</t>
+  </si>
+  <si>
+    <t>Marína Gočová</t>
+  </si>
+  <si>
+    <t>Oboňová</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>SVK2888</t>
+  </si>
+  <si>
+    <t>Miroslav Oboňa</t>
+  </si>
+  <si>
+    <t>Reck</t>
+  </si>
+  <si>
+    <t>Matúš</t>
+  </si>
+  <si>
+    <t>SVK2528</t>
+  </si>
+  <si>
+    <t>Kadet 13+</t>
+  </si>
+  <si>
+    <t>BB17m</t>
+  </si>
+  <si>
+    <t>Mizerák</t>
+  </si>
+  <si>
+    <t>VIktor</t>
+  </si>
+  <si>
+    <t>SVK2955</t>
+  </si>
+  <si>
+    <t>Ivanská lukostrelecká družina</t>
+  </si>
+  <si>
+    <t>Demmler</t>
+  </si>
+  <si>
+    <t>Ivo</t>
+  </si>
+  <si>
+    <t>SVK2444</t>
+  </si>
+  <si>
+    <t>Matuška</t>
+  </si>
+  <si>
+    <t>Marek</t>
+  </si>
+  <si>
+    <t>SVK2426</t>
+  </si>
+  <si>
+    <t>Špindor</t>
+  </si>
+  <si>
+    <t>Damián</t>
+  </si>
+  <si>
+    <t>SVK2566</t>
+  </si>
+  <si>
+    <t>Schniererová</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>SVK2544</t>
+  </si>
+  <si>
+    <t>BB17z</t>
+  </si>
+  <si>
+    <t>Tomová</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>LK3beč</t>
+  </si>
+  <si>
+    <t>Raje</t>
+  </si>
+  <si>
+    <t>Amélia Sophia</t>
+  </si>
+  <si>
+    <t>SVK2412</t>
+  </si>
+  <si>
+    <t>Gabriela</t>
+  </si>
+  <si>
+    <t>SVK2690</t>
+  </si>
+  <si>
+    <t>SPORTAcademy Hlohovec</t>
+  </si>
+  <si>
+    <t>Strošová</t>
+  </si>
+  <si>
+    <t>SVK2406</t>
+  </si>
+  <si>
+    <t>Kristína</t>
+  </si>
+  <si>
+    <t>SVK2755</t>
+  </si>
+  <si>
+    <t>Pánisová</t>
+  </si>
+  <si>
+    <t>Kira</t>
+  </si>
+  <si>
+    <t>SVK2078</t>
+  </si>
+  <si>
+    <t>Klenová</t>
+  </si>
+  <si>
+    <t>Maria Emanuela</t>
+  </si>
+  <si>
+    <t>Tomova</t>
+  </si>
+  <si>
+    <t>Lk3bec</t>
+  </si>
+  <si>
+    <t>Vatlavic</t>
+  </si>
+  <si>
+    <t>Dominika</t>
+  </si>
+  <si>
+    <t>SVK2737</t>
+  </si>
+  <si>
+    <t>Repková</t>
+  </si>
+  <si>
+    <t>Juliana</t>
+  </si>
+  <si>
+    <t>SVK2085</t>
+  </si>
+  <si>
+    <t>Macho</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>SVK2902</t>
+  </si>
+  <si>
+    <t>Senior 18+</t>
+  </si>
+  <si>
+    <t>BB50m</t>
+  </si>
+  <si>
+    <t>Róbert</t>
+  </si>
+  <si>
+    <t>SVK2529</t>
+  </si>
+  <si>
+    <t>Píš</t>
+  </si>
+  <si>
+    <t>Jozef</t>
+  </si>
+  <si>
+    <t>SVK2534</t>
+  </si>
+  <si>
+    <t>Bitarovský</t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>SVK2846</t>
+  </si>
+  <si>
+    <t>Lukostrelci pod Vysokou</t>
+  </si>
+  <si>
+    <t>Rímeš</t>
+  </si>
+  <si>
+    <t>Stanislav</t>
+  </si>
+  <si>
+    <t>SVK0854</t>
+  </si>
+  <si>
+    <t>Červený</t>
+  </si>
+  <si>
+    <t>Dávid</t>
+  </si>
+  <si>
+    <t>SVK2921</t>
+  </si>
+  <si>
+    <t>Vopát</t>
+  </si>
+  <si>
+    <t>Juraj</t>
+  </si>
+  <si>
+    <t>SVK1360</t>
+  </si>
+  <si>
+    <t>Kun</t>
+  </si>
+  <si>
+    <t>Benjamín</t>
+  </si>
+  <si>
+    <t>SVK1012</t>
+  </si>
+  <si>
+    <t>LK Hubert Arrows</t>
+  </si>
+  <si>
+    <t>Stroš</t>
+  </si>
+  <si>
+    <t>Rastislav</t>
+  </si>
+  <si>
+    <t>SVK2408</t>
+  </si>
+  <si>
+    <t>Keméň</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>SVK2184</t>
+  </si>
+  <si>
+    <t>Slávia archery Bratislava</t>
+  </si>
+  <si>
+    <t>Košťál</t>
+  </si>
+  <si>
+    <t>SVK2634</t>
+  </si>
+  <si>
+    <t>Bosý</t>
+  </si>
+  <si>
+    <t>Marián</t>
+  </si>
+  <si>
+    <t>SVK0677</t>
+  </si>
+  <si>
+    <t>Fabian ml.</t>
+  </si>
+  <si>
+    <t>SVK2776</t>
+  </si>
+  <si>
+    <t>Predmeský</t>
+  </si>
+  <si>
+    <t>Roderik</t>
+  </si>
+  <si>
+    <t>SVK2655</t>
+  </si>
+  <si>
+    <t>Fabian st.</t>
+  </si>
+  <si>
+    <t>SVK2556</t>
+  </si>
+  <si>
+    <t>Havrila</t>
+  </si>
+  <si>
+    <t>SVK3033</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Bratislava</t>
+  </si>
+  <si>
+    <t>Kajma</t>
+  </si>
+  <si>
+    <t>Ladislav</t>
+  </si>
+  <si>
+    <t>SVK1159</t>
+  </si>
+  <si>
+    <t>Ioan -Jarko</t>
+  </si>
+  <si>
+    <t>SVK2794</t>
+  </si>
+  <si>
+    <t>Šutlák</t>
+  </si>
+  <si>
+    <t>Mikláš</t>
+  </si>
+  <si>
+    <t>Tomáš</t>
+  </si>
+  <si>
+    <t>SVK2195</t>
+  </si>
+  <si>
+    <t>Mlinkovicsová</t>
+  </si>
+  <si>
+    <t>Edita</t>
+  </si>
+  <si>
+    <t>SVK1115</t>
+  </si>
+  <si>
+    <t>BB50z</t>
+  </si>
+  <si>
+    <t>Vopátová</t>
+  </si>
+  <si>
+    <t>Kateřina</t>
+  </si>
+  <si>
+    <t>SVK1548</t>
+  </si>
+  <si>
+    <t>Kunová</t>
+  </si>
+  <si>
+    <t>SVK1013</t>
+  </si>
+  <si>
+    <t>Čuháková</t>
+  </si>
+  <si>
+    <t>Katarína</t>
+  </si>
+  <si>
+    <t>SVK2633</t>
+  </si>
+  <si>
+    <t>Varagyová</t>
+  </si>
+  <si>
+    <t>Sabina</t>
+  </si>
+  <si>
+    <t>SVK2917</t>
+  </si>
+  <si>
+    <t>Fabianová</t>
+  </si>
+  <si>
+    <t>SVK2578</t>
+  </si>
+  <si>
+    <t>Málek</t>
+  </si>
+  <si>
+    <t>Mária</t>
+  </si>
+  <si>
+    <t>SVK0611</t>
+  </si>
+  <si>
+    <t>HORNÉ HÚŠČIE 3D ☯</t>
+  </si>
+  <si>
+    <t>Harabinová</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>SVK0912</t>
+  </si>
+  <si>
+    <t>Havrilová</t>
+  </si>
+  <si>
+    <t>Ildikó</t>
+  </si>
+  <si>
+    <t>SVK3034</t>
+  </si>
+  <si>
+    <t>Fábriová</t>
+  </si>
+  <si>
+    <t>Dagmara</t>
+  </si>
+  <si>
+    <t>SVK3050</t>
+  </si>
+  <si>
+    <t>Zachar</t>
+  </si>
+  <si>
+    <t>Igor</t>
+  </si>
+  <si>
+    <t>SVK3057</t>
+  </si>
+  <si>
+    <t>Veterán 55+</t>
+  </si>
+  <si>
+    <t>BB999m</t>
+  </si>
+  <si>
+    <t>Földeš</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>SVK2148</t>
+  </si>
+  <si>
+    <t>Janšto</t>
+  </si>
+  <si>
+    <t>Ondrej</t>
+  </si>
+  <si>
+    <t>SVK0972</t>
+  </si>
+  <si>
+    <t>Dorčák</t>
+  </si>
+  <si>
+    <t>SVK0675</t>
+  </si>
+  <si>
+    <t>indi</t>
+  </si>
+  <si>
+    <t>Poláčik</t>
+  </si>
+  <si>
+    <t>SVK2599</t>
+  </si>
+  <si>
+    <t>Kúdela</t>
+  </si>
+  <si>
+    <t>Ján</t>
+  </si>
+  <si>
+    <t>SVK0499</t>
+  </si>
+  <si>
+    <t>Ehrenreiter</t>
+  </si>
+  <si>
+    <t>Josef</t>
+  </si>
+  <si>
+    <t>AUT0689</t>
+  </si>
+  <si>
+    <t>BSV-Potzneusiedl</t>
+  </si>
+  <si>
+    <t>Čulák</t>
+  </si>
+  <si>
+    <t>SVK0584</t>
+  </si>
+  <si>
+    <t>KŠL Robin Zvolen</t>
+  </si>
+  <si>
+    <t>Šišan</t>
+  </si>
+  <si>
+    <t>Emil</t>
+  </si>
+  <si>
+    <t>SVK3046</t>
+  </si>
+  <si>
+    <t>sporta Hlohovec</t>
+  </si>
+  <si>
+    <t>Július</t>
+  </si>
+  <si>
+    <t>SVK2588</t>
+  </si>
+  <si>
+    <t>Fučík Ing.</t>
+  </si>
+  <si>
+    <t>Cyril</t>
+  </si>
+  <si>
+    <t>SVK0529</t>
+  </si>
+  <si>
+    <t>LK Jasov</t>
+  </si>
+  <si>
+    <t>Norbert</t>
+  </si>
+  <si>
+    <t>Fassl</t>
+  </si>
+  <si>
+    <t>UBSC Artemia Wien</t>
+  </si>
+  <si>
+    <t>Krajčík</t>
+  </si>
+  <si>
+    <t>Eduard</t>
+  </si>
+  <si>
+    <t>SVK2540</t>
+  </si>
+  <si>
+    <t>Brigitte</t>
+  </si>
+  <si>
+    <t>BB999z</t>
+  </si>
+  <si>
+    <t>Benjamín Theo</t>
+  </si>
+  <si>
+    <t>SVK2874</t>
+  </si>
+  <si>
+    <t>CRB</t>
+  </si>
+  <si>
+    <t>SVK1013 Kristína Kunová</t>
+  </si>
+  <si>
+    <t>CRB12m</t>
+  </si>
+  <si>
+    <t>Beno</t>
+  </si>
+  <si>
+    <t>Miroslav</t>
+  </si>
+  <si>
+    <t>SVK2208</t>
+  </si>
+  <si>
+    <t>CRB50m</t>
+  </si>
+  <si>
+    <t>Skála</t>
+  </si>
+  <si>
+    <t>Radek</t>
+  </si>
+  <si>
+    <t>Dp lukostřelba Zlín</t>
+  </si>
+  <si>
+    <t>Lazarev</t>
+  </si>
+  <si>
+    <t>Vladimír</t>
+  </si>
+  <si>
+    <t>dp Lukostřelba Zlín</t>
+  </si>
+  <si>
+    <t>Sebastian Jesse</t>
+  </si>
+  <si>
+    <t>SVK1014</t>
+  </si>
+  <si>
+    <t>Keseli</t>
+  </si>
+  <si>
+    <t>Roland</t>
+  </si>
+  <si>
+    <t>SVK1210</t>
+  </si>
+  <si>
+    <t>Kubrický</t>
+  </si>
+  <si>
+    <t>Lukáš</t>
+  </si>
+  <si>
+    <t>SVK2949</t>
+  </si>
+  <si>
+    <t>Karas</t>
+  </si>
+  <si>
+    <t>SVK1142</t>
+  </si>
+  <si>
+    <t>CU</t>
+  </si>
+  <si>
+    <t>CU50m</t>
+  </si>
+  <si>
+    <t>Varga</t>
+  </si>
+  <si>
+    <t>Máté Larion</t>
+  </si>
+  <si>
+    <t>SVK2248</t>
+  </si>
+  <si>
+    <t>Spolok priateľov lukostrel'by Baka - ljász barátok társasága Baka</t>
+  </si>
+  <si>
+    <t>Kondicz</t>
+  </si>
+  <si>
+    <t>SVK1546</t>
+  </si>
+  <si>
+    <t>LK Artemis Dvory nad Žitavou</t>
+  </si>
+  <si>
+    <t>Kósa</t>
+  </si>
+  <si>
+    <t>Endre</t>
+  </si>
+  <si>
+    <t>SVK3087</t>
+  </si>
+  <si>
+    <t>Hoblík</t>
+  </si>
+  <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>SVK1600</t>
+  </si>
+  <si>
+    <t>Korpás</t>
+  </si>
+  <si>
+    <t>SVK2611</t>
+  </si>
+  <si>
+    <t>Boledovič</t>
+  </si>
+  <si>
+    <t>Patrik</t>
+  </si>
+  <si>
+    <t>SVK0424</t>
+  </si>
+  <si>
+    <t>Malko</t>
+  </si>
+  <si>
+    <t>SVK0654</t>
+  </si>
+  <si>
+    <t>Švancar</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Petra Mášiková</t>
+  </si>
+  <si>
+    <t>HU12m</t>
+  </si>
+  <si>
+    <t>Rákoš</t>
+  </si>
+  <si>
+    <t>SVK2991</t>
+  </si>
+  <si>
+    <t>SVK0665 Peter Mekýš</t>
+  </si>
+  <si>
+    <t>Novotný</t>
+  </si>
+  <si>
+    <t>SVK2242</t>
+  </si>
+  <si>
+    <t>HU50m</t>
+  </si>
+  <si>
+    <t>Goč</t>
+  </si>
+  <si>
+    <t>SVK1549</t>
+  </si>
+  <si>
+    <t>Běhula</t>
+  </si>
+  <si>
+    <t>SVK2640</t>
+  </si>
+  <si>
+    <t>Pekarovič</t>
+  </si>
+  <si>
+    <t>SVK2641</t>
+  </si>
+  <si>
+    <t>Vicen</t>
+  </si>
+  <si>
+    <t>Zdenko</t>
+  </si>
+  <si>
+    <t>SVK2729</t>
+  </si>
+  <si>
+    <t>LK Varín 3D</t>
+  </si>
+  <si>
+    <t>Szabó</t>
+  </si>
+  <si>
+    <t>Attila Csumi</t>
+  </si>
+  <si>
+    <t>SVK0062</t>
+  </si>
+  <si>
+    <t>Fidrich</t>
+  </si>
+  <si>
+    <t>SVK1456</t>
+  </si>
+  <si>
+    <t>Macko</t>
+  </si>
+  <si>
+    <t>Matej</t>
+  </si>
+  <si>
+    <t>SVK2114</t>
+  </si>
+  <si>
+    <t>Ölvecký</t>
+  </si>
+  <si>
+    <t>SVK2742</t>
+  </si>
+  <si>
+    <t>Fülemits</t>
+  </si>
+  <si>
+    <t>Kristián</t>
+  </si>
+  <si>
+    <t>SVK0823</t>
+  </si>
+  <si>
+    <t>Liubchenko</t>
+  </si>
+  <si>
+    <t>Oleksandr</t>
+  </si>
+  <si>
+    <t>SVK2806</t>
+  </si>
+  <si>
+    <t>Imola</t>
+  </si>
+  <si>
+    <t>Donázy</t>
+  </si>
+  <si>
+    <t>Hu10140</t>
+  </si>
+  <si>
+    <t>HU50z</t>
+  </si>
+  <si>
+    <t>Gyurászová</t>
+  </si>
+  <si>
+    <t>Michaela</t>
+  </si>
+  <si>
+    <t>SVK2894</t>
+  </si>
+  <si>
+    <t>Dörnhöferová</t>
+  </si>
+  <si>
+    <t>Renáta</t>
+  </si>
+  <si>
+    <t>SVK2761</t>
+  </si>
+  <si>
+    <t>Orságová</t>
+  </si>
+  <si>
+    <t>Diana</t>
+  </si>
+  <si>
+    <t>SVK1420</t>
+  </si>
+  <si>
+    <t>Učeň</t>
+  </si>
+  <si>
+    <t>SVK2785</t>
+  </si>
+  <si>
+    <t>HU999m</t>
+  </si>
+  <si>
+    <t>Michalčík</t>
+  </si>
+  <si>
+    <t>Rudolf</t>
+  </si>
+  <si>
+    <t>SVK1150</t>
+  </si>
+  <si>
+    <t>Antares 3D</t>
+  </si>
+  <si>
+    <t>Široký</t>
+  </si>
+  <si>
+    <t>SVK2010</t>
+  </si>
+  <si>
+    <t>LK PERUN</t>
+  </si>
+  <si>
     <t>Mardiak</t>
   </si>
   <si>
-    <t>Marek</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2948</t>
   </si>
   <si>
-    <t>m</t>
-[...179 lines deleted...]
-    <t>BB17z</t>
+    <t>OL</t>
+  </si>
+  <si>
+    <t>OL12m</t>
   </si>
   <si>
     <t>Lanyiova</t>
   </si>
   <si>
     <t>SVK2708</t>
   </si>
   <si>
-    <t>Tomová</t>
-[...329 lines deleted...]
-    <t>Modrovičová</t>
+    <t>OL17z</t>
+  </si>
+  <si>
+    <t>Viktoriia</t>
+  </si>
+  <si>
+    <t>SVK2807</t>
+  </si>
+  <si>
+    <t>LUK KLUB POHODA</t>
+  </si>
+  <si>
+    <t>bez klubovej príslušnosti</t>
+  </si>
+  <si>
+    <t>OL999m</t>
+  </si>
+  <si>
+    <t>Mekýš</t>
+  </si>
+  <si>
+    <t>SVK0665</t>
+  </si>
+  <si>
+    <t>Drážovský</t>
+  </si>
+  <si>
+    <t>SVK2898</t>
+  </si>
+  <si>
+    <t>PBHB</t>
+  </si>
+  <si>
+    <t>Marek Drazovsky</t>
+  </si>
+  <si>
+    <t>PBHB12m</t>
+  </si>
+  <si>
+    <t>Gyurkovics</t>
+  </si>
+  <si>
+    <t>Virág Hanna</t>
+  </si>
+  <si>
+    <t>Karchai íjászok</t>
+  </si>
+  <si>
+    <t>PBHB17z</t>
+  </si>
+  <si>
+    <t>SVK3049</t>
+  </si>
+  <si>
+    <t>Šuňal</t>
+  </si>
+  <si>
+    <t>SVK2959</t>
+  </si>
+  <si>
+    <t>PBHB50m</t>
+  </si>
+  <si>
+    <t>SVK2958</t>
+  </si>
+  <si>
+    <t>Csóri</t>
+  </si>
+  <si>
+    <t>Viktor</t>
+  </si>
+  <si>
+    <t>SVK2138</t>
+  </si>
+  <si>
+    <t>Králik st.</t>
+  </si>
+  <si>
+    <t>Ľubomír</t>
+  </si>
+  <si>
+    <t>SVK0649</t>
+  </si>
+  <si>
+    <t>*Kysuckí vlci*</t>
+  </si>
+  <si>
+    <t>Cabaň</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>SVK2251</t>
+  </si>
+  <si>
+    <t>Zajac</t>
+  </si>
+  <si>
+    <t>SVK2541</t>
+  </si>
+  <si>
+    <t>SVK2590</t>
+  </si>
+  <si>
+    <t>Lelkes</t>
+  </si>
+  <si>
+    <t>Laci</t>
+  </si>
+  <si>
+    <t>SVK2650</t>
+  </si>
+  <si>
+    <t>Nagyfödémesi íjászok</t>
+  </si>
+  <si>
+    <t>Tamás</t>
+  </si>
+  <si>
+    <t>Bystričan</t>
+  </si>
+  <si>
+    <t>SVK2267</t>
+  </si>
+  <si>
+    <t>Tisoň</t>
+  </si>
+  <si>
+    <t>František</t>
+  </si>
+  <si>
+    <t>SVK2455</t>
+  </si>
+  <si>
+    <t>Svetlošák</t>
+  </si>
+  <si>
+    <t>SVK1613</t>
+  </si>
+  <si>
+    <t>Vres</t>
+  </si>
+  <si>
+    <t>SVK3064</t>
+  </si>
+  <si>
+    <t>Karcha-i íjászok</t>
+  </si>
+  <si>
+    <t>SVK0888</t>
+  </si>
+  <si>
+    <t>SVK2896</t>
+  </si>
+  <si>
+    <t>Štifner</t>
+  </si>
+  <si>
+    <t>SVK1154</t>
+  </si>
+  <si>
+    <t>Lukostrelecké združenie Zlatý jeleň Hurbanovo,  Aranyszarvas Íjász Egyesület Ógyalla</t>
+  </si>
+  <si>
+    <t>Lépeš</t>
+  </si>
+  <si>
+    <t>SVK3084</t>
+  </si>
+  <si>
+    <t>Horváth</t>
+  </si>
+  <si>
+    <t>SVK2247</t>
+  </si>
+  <si>
+    <t>Lancz</t>
+  </si>
+  <si>
+    <t>SVK1157</t>
+  </si>
+  <si>
+    <t>Králiková st.</t>
+  </si>
+  <si>
+    <t>SVK1203</t>
+  </si>
+  <si>
+    <t>PBHB50z</t>
+  </si>
+  <si>
+    <t>Gažáková</t>
+  </si>
+  <si>
+    <t>Soňa</t>
+  </si>
+  <si>
+    <t>SVK2374</t>
+  </si>
+  <si>
+    <t>Majchrovičová</t>
+  </si>
+  <si>
+    <t>Viera</t>
+  </si>
+  <si>
+    <t>SVK1231</t>
+  </si>
+  <si>
+    <t>Anikó</t>
+  </si>
+  <si>
+    <t>Svetlošáková</t>
+  </si>
+  <si>
+    <t>SVK2451</t>
+  </si>
+  <si>
+    <t>Jóžová</t>
+  </si>
+  <si>
+    <t>Hana</t>
+  </si>
+  <si>
+    <t>SVK0811</t>
+  </si>
+  <si>
+    <t>Házelmayerová</t>
+  </si>
+  <si>
+    <t>SVK2450</t>
+  </si>
+  <si>
+    <t>Béla</t>
+  </si>
+  <si>
+    <t>SVK2422</t>
+  </si>
+  <si>
+    <t>PBHB999m</t>
+  </si>
+  <si>
+    <t>Matejov</t>
+  </si>
+  <si>
+    <t>SVK0664</t>
+  </si>
+  <si>
+    <t>Lopušan</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>SVK2880</t>
+  </si>
+  <si>
+    <t>TRLB</t>
+  </si>
+  <si>
+    <t>SVK2887 Juraj Desiatnik</t>
+  </si>
+  <si>
+    <t>TRLB12m</t>
+  </si>
+  <si>
+    <t>Vranková</t>
+  </si>
+  <si>
+    <t>Veronika</t>
+  </si>
+  <si>
+    <t>SVK2757</t>
+  </si>
+  <si>
+    <t>Vrankova Ľubica</t>
+  </si>
+  <si>
+    <t>TRLB12z</t>
+  </si>
+  <si>
+    <t>Horváthová</t>
+  </si>
+  <si>
+    <t>SVK2616</t>
+  </si>
+  <si>
+    <t>SVK2247 Peter Horváth</t>
+  </si>
+  <si>
+    <t>Ondrus</t>
+  </si>
+  <si>
+    <t>SVK2691</t>
+  </si>
+  <si>
+    <t>TRLB17m</t>
+  </si>
+  <si>
+    <t>Kostolanský</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>SVK2334</t>
+  </si>
+  <si>
+    <t>Nagy</t>
+  </si>
+  <si>
+    <t>Tobiáš</t>
+  </si>
+  <si>
+    <t>SVK2000</t>
+  </si>
+  <si>
+    <t>Abigél</t>
+  </si>
+  <si>
+    <t>SVK2250</t>
+  </si>
+  <si>
+    <t>TRLB17z</t>
+  </si>
+  <si>
+    <t>Mužilová</t>
+  </si>
+  <si>
+    <t>Nela</t>
+  </si>
+  <si>
+    <t>SVK2618</t>
+  </si>
+  <si>
+    <t>Škorňáková</t>
+  </si>
+  <si>
+    <t>Lucia</t>
+  </si>
+  <si>
+    <t>SVK2328</t>
+  </si>
+  <si>
+    <t>Anna</t>
+  </si>
+  <si>
+    <t>SVK2249</t>
+  </si>
+  <si>
+    <t>Dobiáš</t>
+  </si>
+  <si>
+    <t>SVK1528</t>
+  </si>
+  <si>
+    <t>TRLB50m</t>
+  </si>
+  <si>
+    <t>Kučera</t>
+  </si>
+  <si>
+    <t>SVK2809</t>
+  </si>
+  <si>
+    <t>Šaling</t>
+  </si>
+  <si>
+    <t>SVK2183</t>
+  </si>
+  <si>
+    <t>Zavacký</t>
+  </si>
+  <si>
+    <t>Adrián</t>
+  </si>
+  <si>
+    <t>SVK2516</t>
+  </si>
+  <si>
+    <t>Svitek</t>
+  </si>
+  <si>
+    <t>SVK1152</t>
+  </si>
+  <si>
+    <t>Králl</t>
+  </si>
+  <si>
+    <t>SVK1355</t>
+  </si>
+  <si>
+    <t>Bircsák</t>
+  </si>
+  <si>
+    <t>Attila</t>
+  </si>
+  <si>
+    <t>SVK2150</t>
+  </si>
+  <si>
+    <t>Desiatnik</t>
+  </si>
+  <si>
+    <t>SVK2887</t>
+  </si>
+  <si>
+    <t>Dobiášová</t>
+  </si>
+  <si>
+    <t>SVK2256</t>
+  </si>
+  <si>
+    <t>TRLB50z</t>
+  </si>
+  <si>
+    <t>Benkovičová</t>
+  </si>
+  <si>
+    <t>Barbara</t>
+  </si>
+  <si>
+    <t>SVK1639</t>
+  </si>
+  <si>
+    <t>Vavrová</t>
+  </si>
+  <si>
+    <t>Lubomíra</t>
+  </si>
+  <si>
+    <t>SVK1065</t>
+  </si>
+  <si>
+    <t>LK  Reflex  Žilina</t>
+  </si>
+  <si>
+    <t>Garaiová</t>
+  </si>
+  <si>
+    <t>SVK2449</t>
+  </si>
+  <si>
+    <t>Hajduk</t>
+  </si>
+  <si>
+    <t>SVK2698</t>
+  </si>
+  <si>
+    <t>Sopóci</t>
+  </si>
+  <si>
+    <t>SVK1604</t>
+  </si>
+  <si>
+    <t>TRLB999m</t>
+  </si>
+  <si>
+    <t>Hubač</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>SVK3061</t>
+  </si>
+  <si>
+    <t>SVK0030</t>
+  </si>
+  <si>
+    <t>Binder</t>
+  </si>
+  <si>
+    <t>Dušan</t>
+  </si>
+  <si>
+    <t>SVK0063</t>
+  </si>
+  <si>
+    <t>Straňák</t>
+  </si>
+  <si>
+    <t>SVK0583</t>
+  </si>
+  <si>
+    <t>Bernát</t>
+  </si>
+  <si>
+    <t>Rakovice</t>
+  </si>
+  <si>
+    <t>Prevaj</t>
+  </si>
+  <si>
+    <t>SVK1179</t>
+  </si>
+  <si>
+    <t>Majchrovič</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>SVK1230</t>
+  </si>
+  <si>
+    <t>Bočkay</t>
+  </si>
+  <si>
+    <t>SVK0922</t>
+  </si>
+  <si>
+    <t>SVK2950</t>
+  </si>
+  <si>
+    <t>TRRB</t>
+  </si>
+  <si>
+    <t>SVK2949 Lukáš Kubrický</t>
+  </si>
+  <si>
+    <t>TRRB12m</t>
+  </si>
+  <si>
+    <t>Klusa</t>
+  </si>
+  <si>
+    <t>Šimon</t>
+  </si>
+  <si>
+    <t>SVK3073</t>
+  </si>
+  <si>
+    <t>Klusová</t>
+  </si>
+  <si>
+    <t>Netopil</t>
+  </si>
+  <si>
+    <t>Ondra</t>
+  </si>
+  <si>
+    <t>SVK3009 Martin Sporek</t>
+  </si>
+  <si>
+    <t>Kálozi</t>
+  </si>
+  <si>
+    <t>Filip</t>
+  </si>
+  <si>
+    <t>SVK2714</t>
+  </si>
+  <si>
+    <t>SVK2994 Adrián Kálozi</t>
+  </si>
+  <si>
+    <t>Kocian</t>
+  </si>
+  <si>
+    <t>SVK2987</t>
+  </si>
+  <si>
+    <t>Marek Kocian</t>
+  </si>
+  <si>
+    <t>SVK2988</t>
+  </si>
+  <si>
+    <t>Brigan</t>
+  </si>
+  <si>
+    <t>Erazim</t>
+  </si>
+  <si>
+    <t>SVK3053</t>
+  </si>
+  <si>
+    <t>Daria Briganova</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>SVK2738</t>
+  </si>
+  <si>
+    <t>Hermina Vatlavic</t>
+  </si>
+  <si>
+    <t>Potapova</t>
+  </si>
+  <si>
+    <t>Eva</t>
+  </si>
+  <si>
+    <t>SVK2685</t>
+  </si>
+  <si>
+    <t>SVK2684 Viktória Potapova</t>
+  </si>
+  <si>
+    <t>TRRB12z</t>
+  </si>
+  <si>
+    <t>Poláčiková</t>
+  </si>
+  <si>
+    <t>Simona</t>
+  </si>
+  <si>
+    <t>SVK2823</t>
+  </si>
+  <si>
+    <t>SVK2665 Lukáš Poláčik</t>
+  </si>
+  <si>
+    <t>Komáriková</t>
+  </si>
+  <si>
+    <t>SVK2818</t>
+  </si>
+  <si>
+    <t>Daniela Komáriková</t>
+  </si>
+  <si>
+    <t>Orlická</t>
+  </si>
+  <si>
+    <t>Erika</t>
+  </si>
+  <si>
+    <t>SVK3065</t>
+  </si>
+  <si>
+    <t>SVK2377 Pavol Sádovský</t>
+  </si>
+  <si>
+    <t>Medeková</t>
+  </si>
+  <si>
+    <t>Natália</t>
+  </si>
+  <si>
+    <t>SVK2901</t>
+  </si>
+  <si>
+    <t>Monika Medekova</t>
+  </si>
+  <si>
+    <t>Betka</t>
+  </si>
+  <si>
+    <t>SVK2446</t>
+  </si>
+  <si>
+    <t>Katarína Repková - nestrelec</t>
+  </si>
+  <si>
+    <t>Šúň ml.</t>
+  </si>
+  <si>
+    <t>SVK2206</t>
+  </si>
+  <si>
+    <t>TRRB17m</t>
+  </si>
+  <si>
+    <t>Frank</t>
+  </si>
+  <si>
+    <t>Róbert Koppany</t>
+  </si>
+  <si>
+    <t>SVK2976</t>
+  </si>
+  <si>
+    <t>Širo</t>
+  </si>
+  <si>
+    <t>SVK2821</t>
+  </si>
+  <si>
+    <t>Bálint</t>
+  </si>
+  <si>
+    <t>Tobias</t>
+  </si>
+  <si>
+    <t>SVK2480</t>
+  </si>
+  <si>
+    <t>Vanya</t>
+  </si>
+  <si>
+    <t>SVK2442</t>
+  </si>
+  <si>
+    <t>TRRB17z</t>
+  </si>
+  <si>
+    <t>Čurejová</t>
+  </si>
+  <si>
+    <t>Sára</t>
+  </si>
+  <si>
+    <t>SVK2833</t>
+  </si>
+  <si>
+    <t>SVK2834</t>
+  </si>
+  <si>
+    <t>Drážovská</t>
+  </si>
+  <si>
+    <t>Eliška</t>
+  </si>
+  <si>
+    <t>SVK2897</t>
+  </si>
+  <si>
+    <t>Dvorožňáková</t>
+  </si>
+  <si>
+    <t>Alica</t>
+  </si>
+  <si>
+    <t>SVK2768</t>
+  </si>
+  <si>
+    <t>Archery Klub Geronimo Trnava</t>
+  </si>
+  <si>
+    <t>SVK2122</t>
+  </si>
+  <si>
+    <t>TRRB50m</t>
+  </si>
+  <si>
+    <t>SVK2192</t>
+  </si>
+  <si>
+    <t>Šúň</t>
+  </si>
+  <si>
+    <t>SVK2279</t>
+  </si>
+  <si>
+    <t>Filipeje</t>
+  </si>
+  <si>
+    <t>SVK2399</t>
+  </si>
+  <si>
+    <t>Škorňák</t>
+  </si>
+  <si>
+    <t>LK  3beč Partizánske</t>
+  </si>
+  <si>
+    <t>Vavro</t>
+  </si>
+  <si>
+    <t>SVK3066</t>
+  </si>
+  <si>
+    <t>Andel</t>
+  </si>
+  <si>
+    <t>Milan</t>
+  </si>
+  <si>
+    <t>SVK2900</t>
+  </si>
+  <si>
+    <t>Mužila</t>
+  </si>
+  <si>
+    <t>SVK1435</t>
+  </si>
+  <si>
+    <t>Pašek</t>
+  </si>
+  <si>
+    <t>SVK0523</t>
+  </si>
+  <si>
+    <t>SVK2665</t>
+  </si>
+  <si>
+    <t>SVK2468</t>
+  </si>
+  <si>
+    <t>Sporek</t>
+  </si>
+  <si>
+    <t>SVK3009</t>
+  </si>
+  <si>
+    <t>SVK2994</t>
+  </si>
+  <si>
+    <t>Marsall</t>
+  </si>
+  <si>
+    <t>SVK2986</t>
+  </si>
+  <si>
+    <t>LK Kajal</t>
+  </si>
+  <si>
+    <t>Miloš</t>
+  </si>
+  <si>
+    <t>SVK2867</t>
+  </si>
+  <si>
+    <t>Helt</t>
+  </si>
+  <si>
+    <t>SVK2964</t>
+  </si>
+  <si>
+    <t>LOVEC - Kysucký lukostrelecký klub</t>
+  </si>
+  <si>
+    <t>Lukáč</t>
+  </si>
+  <si>
+    <t>Milan Nitrabor</t>
+  </si>
+  <si>
+    <t>SVK1517</t>
+  </si>
+  <si>
+    <t>Kubica</t>
+  </si>
+  <si>
+    <t>Radovan</t>
+  </si>
+  <si>
+    <t>SVK2639</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Sagittarius Malacky</t>
+  </si>
+  <si>
+    <t>Vejčík</t>
+  </si>
+  <si>
+    <t>SVK2226</t>
+  </si>
+  <si>
+    <t>Vanovčan</t>
+  </si>
+  <si>
+    <t>SVK1911</t>
+  </si>
+  <si>
+    <t>SVK2591</t>
+  </si>
+  <si>
+    <t>Sádovský</t>
+  </si>
+  <si>
+    <t>Pavol</t>
+  </si>
+  <si>
+    <t>SVK2377</t>
+  </si>
+  <si>
+    <t>Lapčak</t>
+  </si>
+  <si>
+    <t>Ľuboš</t>
+  </si>
+  <si>
+    <t>SVK2808</t>
+  </si>
+  <si>
+    <t>Pánis</t>
+  </si>
+  <si>
+    <t>Anton</t>
+  </si>
+  <si>
+    <t>SVK2443</t>
+  </si>
+  <si>
+    <t>Žigó</t>
+  </si>
+  <si>
+    <t>SVK2258</t>
+  </si>
+  <si>
+    <t>Habala</t>
+  </si>
+  <si>
+    <t>SVK2615</t>
+  </si>
+  <si>
+    <t>Dvorožňák</t>
+  </si>
+  <si>
+    <t>SVK2767</t>
+  </si>
+  <si>
+    <t>Pintér</t>
+  </si>
+  <si>
+    <t>Árpád</t>
+  </si>
+  <si>
+    <t>SVK2763</t>
+  </si>
+  <si>
+    <t>Cani di Carta</t>
+  </si>
+  <si>
+    <t>Valíček</t>
+  </si>
+  <si>
+    <t>SVK2688</t>
+  </si>
+  <si>
+    <t>PETER</t>
+  </si>
+  <si>
+    <t>Branislav</t>
+  </si>
+  <si>
+    <t>SVK2555</t>
+  </si>
+  <si>
+    <t>Fábri</t>
+  </si>
+  <si>
+    <t>SVK3051</t>
+  </si>
+  <si>
+    <t>Gáspárová</t>
+  </si>
+  <si>
+    <t>SVK2970</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Kajal</t>
+  </si>
+  <si>
+    <t>TRRB50z</t>
+  </si>
+  <si>
+    <t>Viktória</t>
+  </si>
+  <si>
+    <t>SVK2684</t>
+  </si>
+  <si>
+    <t>Janštová</t>
+  </si>
+  <si>
+    <t>Lívia</t>
+  </si>
+  <si>
+    <t>SVK1145</t>
+  </si>
+  <si>
+    <t>Recková</t>
+  </si>
+  <si>
+    <t>SVK2530</t>
+  </si>
+  <si>
+    <t>Kurucová</t>
+  </si>
+  <si>
+    <t>Adriana</t>
+  </si>
+  <si>
+    <t>SVK2985</t>
+  </si>
+  <si>
+    <t>SVK1547</t>
+  </si>
+  <si>
+    <t>Dominová</t>
+  </si>
+  <si>
+    <t>Dana</t>
+  </si>
+  <si>
+    <t>SVK2826</t>
+  </si>
+  <si>
+    <t>Martincová</t>
+  </si>
+  <si>
+    <t>SVK2765</t>
+  </si>
+  <si>
+    <t>Pašeková</t>
+  </si>
+  <si>
+    <t>Patricia</t>
+  </si>
+  <si>
+    <t>SVK0919</t>
+  </si>
+  <si>
+    <t>Káloziova</t>
+  </si>
+  <si>
+    <t>SVK2993</t>
+  </si>
+  <si>
+    <t>Vajdová</t>
+  </si>
+  <si>
+    <t>SVK2637</t>
+  </si>
+  <si>
+    <t>Rakovská</t>
+  </si>
+  <si>
+    <t>SVK1730</t>
+  </si>
+  <si>
+    <t>Niznerová</t>
+  </si>
+  <si>
+    <t>Paulína</t>
+  </si>
+  <si>
+    <t>SVK2647</t>
+  </si>
+  <si>
+    <t>Krchňavá</t>
+  </si>
+  <si>
+    <t>Klaudia</t>
+  </si>
+  <si>
+    <t>Štifnerová</t>
+  </si>
+  <si>
+    <t>Miriam</t>
+  </si>
+  <si>
+    <t>SVK1153</t>
+  </si>
+  <si>
+    <t>Žigóová</t>
+  </si>
+  <si>
+    <t>SVK2107</t>
+  </si>
+  <si>
+    <t>Lopik</t>
+  </si>
+  <si>
+    <t>Alenka</t>
+  </si>
+  <si>
+    <t>Hronkovičová</t>
+  </si>
+  <si>
+    <t>SVK2101</t>
+  </si>
+  <si>
+    <t>Bátora</t>
+  </si>
+  <si>
+    <t>SVK1530</t>
+  </si>
+  <si>
+    <t>TRRB999m</t>
+  </si>
+  <si>
+    <t>Pikus</t>
+  </si>
+  <si>
+    <t>Zdeněk</t>
+  </si>
+  <si>
+    <t>SVK2703</t>
+  </si>
+  <si>
+    <t>Baláž</t>
+  </si>
+  <si>
+    <t>SVK2438</t>
+  </si>
+  <si>
+    <t>Dezider</t>
+  </si>
+  <si>
+    <t>SVK2713</t>
+  </si>
+  <si>
+    <t>Bagi</t>
+  </si>
+  <si>
+    <t>Tibor</t>
+  </si>
+  <si>
+    <t>SVK2198</t>
+  </si>
+  <si>
+    <t>Paulovič</t>
+  </si>
+  <si>
+    <t>SVK2492</t>
+  </si>
+  <si>
+    <t>Hačár</t>
+  </si>
+  <si>
+    <t>SVK2820</t>
+  </si>
+  <si>
+    <t>Homola</t>
+  </si>
+  <si>
+    <t>SVK2696</t>
+  </si>
+  <si>
+    <t>Kamenický</t>
+  </si>
+  <si>
+    <t>SVK2695</t>
+  </si>
+  <si>
+    <t>Krištofík</t>
+  </si>
+  <si>
+    <t>SVK0370</t>
+  </si>
+  <si>
+    <t>Antalic</t>
+  </si>
+  <si>
+    <t>SVK2476</t>
+  </si>
+  <si>
+    <t>Kováč</t>
+  </si>
+  <si>
+    <t>SVK0747</t>
+  </si>
+  <si>
+    <t>ML3D TJ Družstevník Mníchova Lehota</t>
+  </si>
+  <si>
+    <t>Orság</t>
+  </si>
+  <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>SVK1419</t>
+  </si>
+  <si>
+    <t>Juriš</t>
+  </si>
+  <si>
+    <t>Lambert</t>
+  </si>
+  <si>
+    <t>SVK2743</t>
+  </si>
+  <si>
+    <t>Laurinec</t>
+  </si>
+  <si>
+    <t>SVK1364</t>
+  </si>
+  <si>
+    <t>Ciling</t>
+  </si>
+  <si>
+    <t>Roman</t>
+  </si>
+  <si>
+    <t>SVK2631</t>
+  </si>
+  <si>
+    <t>Sokol</t>
+  </si>
+  <si>
+    <t>SVK2668</t>
+  </si>
+  <si>
+    <t>Sárková</t>
+  </si>
+  <si>
+    <t>SVK0372</t>
+  </si>
+  <si>
+    <t>TRRB999z</t>
+  </si>
+  <si>
+    <t>Tisoňová</t>
   </si>
   <si>
     <t>Ivana</t>
   </si>
   <si>
-    <t>SVK2863</t>
-[...1561 lines deleted...]
-  <si>
     <t>SVK2577</t>
-  </si>
-[...1 lines deleted...]
-    <t>TRRB999z</t>
   </si>
   <si>
     <t>Monika</t>
   </si>
   <si>
     <t>SVK0655</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -2601,62 +2736,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK257"/>
+  <dimension ref="A1:AK269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="18.71" bestFit="true" customWidth="true" style="0"/>
@@ -2774,9275 +2909,10052 @@
         <v>15</v>
       </c>
       <c r="AE2" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AF2" s="8" t="s">
         <v>17</v>
       </c>
       <c r="AG2" s="8" t="s">
         <v>18</v>
       </c>
       <c r="AH2" s="8" t="s">
         <v>19</v>
       </c>
       <c r="AI2" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AJ2" s="8" t="s">
         <v>21</v>
       </c>
       <c r="AK2" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:37">
+      <c r="A3">
+        <v>29</v>
+      </c>
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AD3" t="s">
         <v>30</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>14.5</v>
       </c>
+      <c r="AG3">
+        <v>14.5</v>
+      </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
-        <v>107269</v>
+        <v>112681</v>
+      </c>
+      <c r="AK3">
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
-      <c r="J4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>14.5</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
-        <v>111931</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112221</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AD5" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>14.5</v>
       </c>
       <c r="AI5" t="s">
         <v>31</v>
       </c>
       <c r="AJ5">
-        <v>112221</v>
+        <v>112222</v>
       </c>
     </row>
     <row r="6" spans="1:37">
+      <c r="A6">
+        <v>6</v>
+      </c>
       <c r="D6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" t="s">
         <v>37</v>
       </c>
-      <c r="E6" t="s">
-        <v>40</v>
+      <c r="F6" t="s">
+        <v>38</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
+      <c r="J6" t="s">
+        <v>39</v>
+      </c>
       <c r="AD6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>14.5</v>
       </c>
       <c r="AI6" t="s">
         <v>31</v>
       </c>
       <c r="AJ6">
-        <v>112222</v>
+        <v>107400</v>
+      </c>
+      <c r="AK6">
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:37">
+      <c r="A7">
+        <v>30</v>
+      </c>
       <c r="D7" t="s">
         <v>41</v>
       </c>
       <c r="E7" t="s">
         <v>42</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>44</v>
       </c>
       <c r="AD7" t="s">
         <v>45</v>
       </c>
       <c r="AE7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF7">
-        <v>14.5</v>
+        <v>22.0</v>
       </c>
       <c r="AI7" t="s">
         <v>31</v>
       </c>
       <c r="AJ7">
-        <v>107400</v>
+        <v>106892</v>
       </c>
       <c r="AK7">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>46</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="AD8" t="s">
         <v>49</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI8" t="s">
         <v>31</v>
       </c>
       <c r="AJ8">
-        <v>106892</v>
+        <v>110590</v>
       </c>
       <c r="AK8">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
+      <c r="A9">
+        <v>28</v>
+      </c>
       <c r="D9" t="s">
         <v>50</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
-      <c r="G9" s="1" t="s">
-        <v>26</v>
+      <c r="G9" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="AD9" t="s">
         <v>54</v>
       </c>
+      <c r="AE9">
+        <v>1</v>
+      </c>
       <c r="AF9">
-        <v>7.0</v>
+        <v>14.5</v>
       </c>
       <c r="AI9" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="AJ9">
-        <v>110590</v>
+        <v>107268</v>
       </c>
       <c r="AK9">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="AD10" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>14.5</v>
       </c>
+      <c r="AG10">
+        <v>14.5</v>
+      </c>
       <c r="AI10" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="AJ10">
-        <v>107268</v>
+        <v>108554</v>
       </c>
       <c r="AK10">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
+      <c r="A11">
+        <v>28</v>
+      </c>
       <c r="D11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E11" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD11" t="s">
         <v>63</v>
       </c>
-      <c r="AD11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF11">
-        <v>14.5</v>
+        <v>22.0</v>
       </c>
       <c r="AI11" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="AJ11">
-        <v>108554</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>110291</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F12" t="s">
         <v>66</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="AD12" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>68</v>
       </c>
       <c r="AF12">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI12" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="AJ12">
-        <v>110291</v>
+        <v>113648</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="AD13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="AE13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF13">
-        <v>22.0</v>
+        <v>14.5</v>
       </c>
       <c r="AI13" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="AJ13">
-        <v>110292</v>
+        <v>109047</v>
       </c>
     </row>
     <row r="14" spans="1:37">
+      <c r="A14">
+        <v>25</v>
+      </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="F14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>75</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="AE14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF14">
-        <v>22.0</v>
+        <v>14.5</v>
       </c>
       <c r="AI14" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="AJ14">
-        <v>110293</v>
+        <v>107303</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="E15" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="F15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>80</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>14.5</v>
       </c>
       <c r="AI15" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="AJ15">
-        <v>109047</v>
+        <v>113217</v>
+      </c>
+      <c r="AK15">
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="E16" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="F16" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>14.5</v>
       </c>
       <c r="AI16" t="s">
         <v>77</v>
       </c>
       <c r="AJ16">
         <v>108157</v>
       </c>
       <c r="AK16">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
+      <c r="A17">
+        <v>7</v>
+      </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="F17" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>67</v>
       </c>
       <c r="AF17">
-        <v>14.5</v>
+        <v>7.0</v>
       </c>
       <c r="AI17" t="s">
         <v>77</v>
       </c>
       <c r="AJ17">
         <v>107700</v>
       </c>
       <c r="AK17">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:37">
+      <c r="A18">
+        <v>5</v>
+      </c>
       <c r="D18" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="E18" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>14.5</v>
       </c>
       <c r="AI18" t="s">
         <v>77</v>
       </c>
       <c r="AJ18">
         <v>107217</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="F19" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>14.5</v>
       </c>
       <c r="AI19" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ19">
         <v>108297</v>
       </c>
+      <c r="AK19">
+        <v>4</v>
+      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="AE20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF20">
-        <v>14.5</v>
+        <v>22.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ20">
-        <v>108062</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>108830</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>99</v>
+      </c>
+      <c r="F21" t="s">
+        <v>100</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>67</v>
       </c>
       <c r="AF21">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI21" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ21">
-        <v>108830</v>
+        <v>112432</v>
+      </c>
+      <c r="AK21">
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="E22" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="F22" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="AF22">
         <v>7.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ22">
-        <v>112432</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>109888</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
-        <v>65</v>
+        <v>104</v>
       </c>
       <c r="E23" t="s">
-        <v>95</v>
+        <v>57</v>
       </c>
       <c r="F23" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
-      <c r="J23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>14.5</v>
       </c>
       <c r="AI23" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ23">
-        <v>109888</v>
+        <v>108380</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="E24" t="s">
-        <v>61</v>
+        <v>106</v>
       </c>
       <c r="F24" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>14.5</v>
       </c>
       <c r="AI24" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ24">
-        <v>108380</v>
+        <v>108382</v>
       </c>
       <c r="AK24">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:37">
+      <c r="A25">
+        <v>13</v>
+      </c>
       <c r="D25" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="E25" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="F25" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
+      <c r="J25" t="s">
+        <v>67</v>
+      </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>14.5</v>
       </c>
       <c r="AI25" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ25">
-        <v>108382</v>
+        <v>107375</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="E26" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF26">
-        <v>14.5</v>
+        <v>22.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ26">
-        <v>107375</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>109759</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
+      <c r="J27" t="s">
+        <v>114</v>
+      </c>
       <c r="AE27">
         <v>2</v>
       </c>
       <c r="AF27">
         <v>22.0</v>
       </c>
       <c r="AI27" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ27">
-        <v>109759</v>
+        <v>111302</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="E28" t="s">
-        <v>90</v>
+        <v>116</v>
+      </c>
+      <c r="F28" t="s">
+        <v>117</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>39</v>
       </c>
       <c r="AF28">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ28">
-        <v>111302</v>
+        <v>113122</v>
+      </c>
+      <c r="AK28">
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="E29" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="F29" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>14.5</v>
       </c>
       <c r="AI29" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="AJ29">
         <v>107768</v>
       </c>
-      <c r="AK29">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:37">
+      <c r="A30">
+        <v>9</v>
+      </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="E30" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="F30" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>21.5</v>
       </c>
       <c r="AI30" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ30">
         <v>108063</v>
       </c>
       <c r="AK30">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
+      <c r="A31">
+        <v>25</v>
+      </c>
       <c r="D31" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="E31" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="F31" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
-      <c r="J31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>21.5</v>
       </c>
       <c r="AI31" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ31">
         <v>107304</v>
       </c>
       <c r="AK31">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="E32" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="F32" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
-      <c r="J32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>21.5</v>
       </c>
       <c r="AI32" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ32">
-        <v>107054</v>
+        <v>113960</v>
       </c>
       <c r="AK32">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="E33" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="F33" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>21.5</v>
       </c>
       <c r="AI33" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ33">
-        <v>110897</v>
+        <v>107054</v>
       </c>
       <c r="AK33">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="E34" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="F34" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
+      <c r="J34" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE34">
+        <v>1</v>
+      </c>
       <c r="AF34">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI34" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ34">
-        <v>111155</v>
+        <v>110897</v>
       </c>
       <c r="AK34">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E35" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="F35" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
-      <c r="AE35">
-[...1 lines deleted...]
-      </c>
       <c r="AF35">
-        <v>21.5</v>
+        <v>14.0</v>
+      </c>
+      <c r="AG35">
+        <v>14.0</v>
       </c>
       <c r="AI35" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ35">
-        <v>108855</v>
+        <v>111155</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="E36" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="F36" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
-      <c r="J36" t="s">
-        <v>35</v>
+      <c r="AE36">
+        <v>1</v>
       </c>
       <c r="AF36">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI36" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ36">
-        <v>111929</v>
+        <v>108855</v>
       </c>
       <c r="AK36">
         <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
+      <c r="A37">
+        <v>10</v>
+      </c>
       <c r="D37" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="E37" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="F37" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>147</v>
       </c>
       <c r="AF37">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI37" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ37">
-        <v>107093</v>
+        <v>111929</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
+      <c r="A38">
+        <v>14</v>
+      </c>
       <c r="D38" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="E38" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="F38" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>21.5</v>
       </c>
       <c r="AI38" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ38">
         <v>108381</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
+      <c r="A39">
+        <v>27</v>
+      </c>
       <c r="D39" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="E39" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="F39" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>21.5</v>
       </c>
       <c r="AI39" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ39">
         <v>111715</v>
       </c>
       <c r="AK39">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
+      <c r="A40">
+        <v>26</v>
+      </c>
       <c r="D40" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="F40" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>21.5</v>
       </c>
       <c r="AI40" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ40">
         <v>107133</v>
       </c>
       <c r="AK40">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="E41" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="F41" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>21.5</v>
       </c>
       <c r="AI41" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ41">
-        <v>108672</v>
+        <v>109953</v>
       </c>
       <c r="AK41">
         <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
+      <c r="A42">
+        <v>4</v>
+      </c>
       <c r="D42" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="E42" t="s">
-        <v>152</v>
+        <v>86</v>
       </c>
       <c r="F42" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
-        <v>35</v>
+        <v>134</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>21.5</v>
       </c>
+      <c r="AG42">
+        <v>21.5</v>
+      </c>
       <c r="AI42" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ42">
-        <v>109953</v>
+        <v>110997</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:37">
+      <c r="A43">
+        <v>14</v>
+      </c>
       <c r="D43" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="E43" t="s">
-        <v>24</v>
+        <v>163</v>
       </c>
       <c r="F43" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
-      <c r="J43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>21.5</v>
       </c>
       <c r="AI43" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ43">
-        <v>110997</v>
+        <v>108438</v>
       </c>
       <c r="AK43">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:37">
+      <c r="A44">
+        <v>4</v>
+      </c>
       <c r="D44" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="E44" t="s">
-        <v>157</v>
+        <v>86</v>
       </c>
       <c r="F44" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
+      <c r="J44" t="s">
+        <v>134</v>
+      </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>21.5</v>
       </c>
+      <c r="AG44">
+        <v>21.5</v>
+      </c>
       <c r="AI44" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ44">
-        <v>108438</v>
+        <v>110999</v>
       </c>
       <c r="AK44">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="E45" t="s">
-        <v>24</v>
+        <v>129</v>
       </c>
       <c r="F45" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>21.5</v>
       </c>
       <c r="AI45" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ45">
-        <v>110999</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>109784</v>
       </c>
     </row>
     <row r="46" spans="1:37">
+      <c r="A46">
+        <v>9</v>
+      </c>
       <c r="D46" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="E46" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="F46" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>147</v>
       </c>
       <c r="AF46">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ46">
-        <v>109784</v>
+        <v>111073</v>
+      </c>
+      <c r="AK46">
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
-        <v>163</v>
+        <v>115</v>
       </c>
       <c r="E47" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="F47" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="AF47">
         <v>14.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ47">
-        <v>111073</v>
+        <v>113124</v>
       </c>
       <c r="AK47">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="E48" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>21.5</v>
       </c>
       <c r="AI48" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ48">
-        <v>107758</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>110062</v>
       </c>
     </row>
     <row r="49" spans="1:37">
+      <c r="A49">
+        <v>30</v>
+      </c>
       <c r="D49" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="E49" t="s">
-        <v>131</v>
+        <v>177</v>
+      </c>
+      <c r="F49" t="s">
+        <v>178</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>21.5</v>
       </c>
       <c r="AI49" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AJ49">
-        <v>110062</v>
+        <v>107505</v>
+      </c>
+      <c r="AK49">
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="E50" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="F50" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>181</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
-        <v>35</v>
+        <v>147</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>21.5</v>
       </c>
       <c r="AI50" t="s">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="AJ50">
-        <v>107505</v>
+        <v>109317</v>
       </c>
       <c r="AK50">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="E51" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="F51" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>185</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="AF51">
         <v>14.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="AJ51">
-        <v>106999</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>108856</v>
       </c>
     </row>
     <row r="52" spans="1:37">
+      <c r="A52">
+        <v>10</v>
+      </c>
       <c r="D52" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="E52" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="F52" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
-        <v>35</v>
+        <v>147</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>21.5</v>
       </c>
       <c r="AI52" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="AJ52">
-        <v>109317</v>
+        <v>111930</v>
+      </c>
+      <c r="AK52">
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
+      <c r="A53">
+        <v>26</v>
+      </c>
       <c r="D53" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="E53" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="F53" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
+      <c r="J53" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE53">
+        <v>1</v>
+      </c>
       <c r="AF53">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI53" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="AJ53">
-        <v>108856</v>
+        <v>107134</v>
+      </c>
+      <c r="AK53">
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="E54" t="s">
-        <v>99</v>
+        <v>192</v>
       </c>
       <c r="F54" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
-      <c r="J54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>21.5</v>
       </c>
       <c r="AI54" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="AJ54">
-        <v>111930</v>
-[...1 lines deleted...]
-      <c r="AK54">
+        <v>107924</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37">
+      <c r="A55">
         <v>4</v>
       </c>
-    </row>
-    <row r="55" spans="1:37">
       <c r="D55" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="E55" t="s">
-        <v>185</v>
+        <v>101</v>
       </c>
       <c r="F55" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="J55" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>21.5</v>
       </c>
+      <c r="AG55">
+        <v>21.5</v>
+      </c>
       <c r="AI55" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="AJ55">
-        <v>107134</v>
+        <v>110998</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E56" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="F56" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
+      <c r="J56" t="s">
+        <v>199</v>
+      </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>21.5</v>
       </c>
       <c r="AI56" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="AJ56">
-        <v>107924</v>
+        <v>107182</v>
+      </c>
+      <c r="AK56">
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
+      <c r="A57">
+        <v>7</v>
+      </c>
       <c r="D57" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="E57" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="F57" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="AE57">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF57">
-        <v>21.5</v>
+        <v>29.0</v>
       </c>
       <c r="AI57" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="AJ57">
-        <v>110998</v>
+        <v>110518</v>
+      </c>
+      <c r="AK57">
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="E58" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="F58" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
-        <v>195</v>
+        <v>169</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>21.5</v>
       </c>
       <c r="AI58" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="AJ58">
-        <v>107182</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>109785</v>
       </c>
     </row>
     <row r="59" spans="1:37">
+      <c r="A59">
+        <v>4</v>
+      </c>
       <c r="D59" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="E59" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="F59" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="AE59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF59">
-        <v>29.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI59" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="AJ59">
-        <v>110518</v>
+        <v>111612</v>
       </c>
       <c r="AK59">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:37">
+      <c r="A60">
+        <v>2</v>
+      </c>
       <c r="D60" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="E60" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="F60" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>211</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
-        <v>202</v>
+        <v>134</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>21.5</v>
       </c>
       <c r="AI60" t="s">
-        <v>178</v>
+        <v>213</v>
       </c>
       <c r="AJ60">
-        <v>106942</v>
+        <v>110864</v>
       </c>
       <c r="AK60">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="E61" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="F61" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>216</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
+      <c r="J61" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE61">
+        <v>1</v>
+      </c>
       <c r="AF61">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI61" t="s">
-        <v>178</v>
+        <v>213</v>
       </c>
       <c r="AJ61">
-        <v>107000</v>
+        <v>111644</v>
       </c>
       <c r="AK61">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
+      <c r="A62">
+        <v>30</v>
+      </c>
       <c r="D62" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="E62" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="F62" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>219</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
-      <c r="J62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>21.5</v>
       </c>
       <c r="AI62" t="s">
-        <v>178</v>
+        <v>213</v>
       </c>
       <c r="AJ62">
-        <v>111612</v>
+        <v>107044</v>
+      </c>
+      <c r="AK62">
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="E63" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="F63" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="J63" t="s">
-        <v>53</v>
+        <v>222</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>21.5</v>
       </c>
       <c r="AI63" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AJ63">
-        <v>108037</v>
+        <v>109610</v>
       </c>
       <c r="AK63">
         <v>4</v>
       </c>
     </row>
     <row r="64" spans="1:37">
+      <c r="A64">
+        <v>2</v>
+      </c>
       <c r="D64" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="E64" t="s">
-        <v>214</v>
+        <v>24</v>
       </c>
       <c r="F64" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="J64" t="s">
-        <v>122</v>
+        <v>39</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>21.5</v>
       </c>
       <c r="AI64" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ64">
+        <v>107110</v>
+      </c>
+      <c r="AK64">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:37">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="D65" t="s">
+        <v>225</v>
+      </c>
+      <c r="E65" t="s">
+        <v>226</v>
+      </c>
+      <c r="F65" t="s">
+        <v>227</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H65" s="6" t="s">
         <v>212</v>
-      </c>
-[...18 lines deleted...]
-        <v>211</v>
       </c>
       <c r="I65" t="s">
         <v>28</v>
       </c>
       <c r="J65" t="s">
-        <v>126</v>
+        <v>199</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>21.5</v>
       </c>
       <c r="AI65" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ65">
+        <v>107138</v>
+      </c>
+      <c r="AK65">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:37">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="D66" t="s">
+        <v>228</v>
+      </c>
+      <c r="E66" t="s">
+        <v>229</v>
+      </c>
+      <c r="F66" t="s">
+        <v>230</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H66" s="6" t="s">
         <v>212</v>
-      </c>
-[...21 lines deleted...]
-        <v>211</v>
       </c>
       <c r="I66" t="s">
         <v>28</v>
       </c>
+      <c r="J66" t="s">
+        <v>231</v>
+      </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>21.5</v>
       </c>
+      <c r="AG66">
+        <v>21.5</v>
+      </c>
       <c r="AI66" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AJ66">
-        <v>107044</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>106894</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="E67" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="F67" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I67" t="s">
         <v>28</v>
       </c>
       <c r="J67" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>21.5</v>
       </c>
+      <c r="AG67">
+        <v>21.5</v>
+      </c>
       <c r="AI67" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AJ67">
-        <v>109610</v>
+        <v>114062</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="E68" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="F68" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I68" t="s">
         <v>28</v>
       </c>
       <c r="J68" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>238</v>
       </c>
       <c r="AF68">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI68" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ68">
+        <v>114076</v>
+      </c>
+    </row>
+    <row r="69" spans="1:37">
+      <c r="A69">
+        <v>7</v>
+      </c>
+      <c r="D69" t="s">
+        <v>85</v>
+      </c>
+      <c r="E69" t="s">
+        <v>239</v>
+      </c>
+      <c r="F69" t="s">
+        <v>240</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H69" s="6" t="s">
         <v>212</v>
-      </c>
-[...21 lines deleted...]
-        <v>211</v>
       </c>
       <c r="I69" t="s">
         <v>28</v>
       </c>
       <c r="J69" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>67</v>
       </c>
       <c r="AF69">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI69" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AJ69">
-        <v>107138</v>
+        <v>107701</v>
       </c>
       <c r="AK69">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="E70" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="F70" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I70" t="s">
         <v>28</v>
       </c>
       <c r="J70" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>21.5</v>
       </c>
       <c r="AI70" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AJ70">
-        <v>106894</v>
+        <v>109519</v>
+      </c>
+      <c r="AK70">
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
-        <v>78</v>
+        <v>245</v>
       </c>
       <c r="E71" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I71" t="s">
         <v>28</v>
       </c>
       <c r="J71" t="s">
-        <v>71</v>
+        <v>247</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>21.5</v>
       </c>
       <c r="AI71" t="s">
+        <v>213</v>
+      </c>
+      <c r="AJ71">
+        <v>112348</v>
+      </c>
+    </row>
+    <row r="72" spans="1:37">
+      <c r="A72">
+        <v>29</v>
+      </c>
+      <c r="D72" t="s">
+        <v>248</v>
+      </c>
+      <c r="E72" t="s">
+        <v>249</v>
+      </c>
+      <c r="F72" t="s">
+        <v>250</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H72" s="6" t="s">
         <v>212</v>
-      </c>
-[...21 lines deleted...]
-        <v>211</v>
       </c>
       <c r="I72" t="s">
         <v>28</v>
       </c>
       <c r="J72" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>21.5</v>
       </c>
+      <c r="AG72">
+        <v>21.5</v>
+      </c>
       <c r="AI72" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="AJ72">
-        <v>108227</v>
+        <v>107496</v>
       </c>
       <c r="AK72">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="E73" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>246</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H73" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I73" t="s">
         <v>28</v>
       </c>
       <c r="J73" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>21.5</v>
       </c>
       <c r="AI73" t="s">
-        <v>212</v>
+        <v>252</v>
       </c>
       <c r="AJ73">
-        <v>109519</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>112347</v>
       </c>
     </row>
     <row r="74" spans="1:37">
+      <c r="A74">
+        <v>10</v>
+      </c>
       <c r="D74" t="s">
-        <v>242</v>
+        <v>144</v>
       </c>
       <c r="E74" t="s">
-        <v>243</v>
+        <v>253</v>
+      </c>
+      <c r="F74" t="s">
+        <v>254</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H74" s="6" t="s">
-        <v>211</v>
+      <c r="H74" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I74" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="J74" t="s">
-        <v>244</v>
+        <v>147</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>256</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
-        <v>21.5</v>
+        <v>14.5</v>
       </c>
       <c r="AI74" t="s">
-        <v>212</v>
+        <v>257</v>
       </c>
       <c r="AJ74">
-        <v>112348</v>
+        <v>111931</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="E75" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="F75" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H75" s="6" t="s">
-        <v>211</v>
+      <c r="H75" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I75" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="J75" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>21.5</v>
       </c>
+      <c r="AG75">
+        <v>21.5</v>
+      </c>
       <c r="AI75" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="AJ75">
-        <v>107496</v>
+        <v>108553</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="E76" t="s">
-        <v>249</v>
-[...8 lines deleted...]
-        <v>211</v>
+        <v>263</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I76" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="J76" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>264</v>
       </c>
       <c r="AF76">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI76" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="AJ76">
-        <v>108228</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110621</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="E77" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>266</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I77" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="J77" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>267</v>
       </c>
       <c r="AF77">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI77" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="AJ77">
-        <v>112347</v>
+        <v>110622</v>
       </c>
     </row>
     <row r="78" spans="1:37">
+      <c r="A78">
+        <v>10</v>
+      </c>
       <c r="D78" t="s">
-        <v>253</v>
+        <v>144</v>
       </c>
       <c r="E78" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="F78" t="s">
+        <v>269</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I78" t="s">
         <v>255</v>
       </c>
-      <c r="G78" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J78" t="s">
-        <v>63</v>
+        <v>147</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>21.5</v>
       </c>
       <c r="AI78" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="AJ78">
-        <v>108553</v>
+        <v>111932</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="E79" t="s">
-        <v>259</v>
+        <v>271</v>
+      </c>
+      <c r="F79" t="s">
+        <v>272</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I79" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="J79" t="s">
-        <v>260</v>
+        <v>147</v>
+      </c>
+      <c r="AE79">
+        <v>1</v>
       </c>
       <c r="AF79">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI79" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="AJ79">
-        <v>110621</v>
+        <v>107088</v>
+      </c>
+      <c r="AK79">
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
+        <v>273</v>
+      </c>
+      <c r="E80" t="s">
+        <v>274</v>
+      </c>
+      <c r="F80" t="s">
+        <v>275</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I80" t="s">
+        <v>255</v>
+      </c>
+      <c r="J80" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE80">
+        <v>1</v>
+      </c>
+      <c r="AF80">
+        <v>21.5</v>
+      </c>
+      <c r="AG80">
+        <v>21.5</v>
+      </c>
+      <c r="AI80" t="s">
         <v>261</v>
       </c>
-      <c r="E80" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ80">
-        <v>110622</v>
+        <v>110673</v>
+      </c>
+      <c r="AK80">
+        <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E81" t="s">
-        <v>265</v>
+        <v>177</v>
       </c>
       <c r="F81" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I81" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="J81" t="s">
-        <v>267</v>
+        <v>59</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>21.5</v>
       </c>
       <c r="AI81" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="AJ81">
-        <v>111673</v>
+        <v>113952</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
-        <v>32</v>
+        <v>280</v>
       </c>
       <c r="E82" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="F82" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I82" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="J82" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>283</v>
       </c>
       <c r="AF82">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI82" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="AJ82">
-        <v>111932</v>
+        <v>110660</v>
+      </c>
+      <c r="AK82">
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="E83" t="s">
-        <v>271</v>
+        <v>139</v>
       </c>
       <c r="F83" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I83" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="J83" t="s">
-        <v>35</v>
+        <v>286</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>21.5</v>
       </c>
       <c r="AI83" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="AJ83">
-        <v>107088</v>
+        <v>108878</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="E84" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="F84" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I84" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="J84" t="s">
-        <v>63</v>
+        <v>283</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>21.5</v>
       </c>
       <c r="AI84" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="AJ84">
-        <v>110673</v>
+        <v>113748</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="E85" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="F85" t="s">
+        <v>292</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I85" t="s">
         <v>278</v>
       </c>
-      <c r="G85" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J85" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>21.5</v>
       </c>
       <c r="AI85" t="s">
         <v>279</v>
       </c>
       <c r="AJ85">
-        <v>109785</v>
+        <v>113804</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="E86" t="s">
-        <v>281</v>
+        <v>177</v>
       </c>
       <c r="F86" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I86" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="J86" t="s">
-        <v>284</v>
+        <v>147</v>
+      </c>
+      <c r="AE86">
+        <v>1</v>
       </c>
       <c r="AF86">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI86" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="AJ86">
-        <v>110660</v>
+        <v>107923</v>
       </c>
       <c r="AK86">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="E87" t="s">
-        <v>128</v>
+        <v>296</v>
       </c>
       <c r="F87" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I87" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>278</v>
       </c>
       <c r="AF87">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI87" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="AJ87">
-        <v>108878</v>
+        <v>112816</v>
       </c>
       <c r="AK87">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="E88" t="s">
-        <v>170</v>
+        <v>122</v>
       </c>
       <c r="F88" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I88" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="J88" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>59</v>
       </c>
       <c r="AF88">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI88" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="AJ88">
-        <v>107923</v>
+        <v>106992</v>
       </c>
       <c r="AK88">
         <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="E89" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>226</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H89" s="5" t="s">
-        <v>114</v>
+      <c r="H89" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I89" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="J89" t="s">
-        <v>150</v>
+        <v>44</v>
+      </c>
+      <c r="AD89" t="s">
+        <v>302</v>
       </c>
       <c r="AE89">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF89">
-        <v>21.5</v>
+        <v>22.0</v>
       </c>
       <c r="AI89" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="AJ89">
-        <v>111577</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>111308</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="E90" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="F90" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H90" s="5" t="s">
-        <v>114</v>
+      <c r="H90" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I90" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="J90" t="s">
-        <v>63</v>
+        <v>44</v>
+      </c>
+      <c r="AD90" t="s">
+        <v>306</v>
+      </c>
+      <c r="AE90">
+        <v>2</v>
       </c>
       <c r="AF90">
+        <v>22.0</v>
+      </c>
+      <c r="AI90" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ90">
+        <v>108798</v>
+      </c>
+    </row>
+    <row r="91" spans="1:37">
+      <c r="A91">
+        <v>1</v>
+      </c>
+      <c r="D91" t="s">
+        <v>307</v>
+      </c>
+      <c r="E91" t="s">
+        <v>249</v>
+      </c>
+      <c r="F91" t="s">
+        <v>308</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I91" t="s">
+        <v>301</v>
+      </c>
+      <c r="J91" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF91">
         <v>14.0</v>
       </c>
-      <c r="AI90" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="AI91" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="AJ91">
-        <v>111308</v>
+        <v>110875</v>
+      </c>
+      <c r="AK91">
+        <v>4</v>
       </c>
     </row>
     <row r="92" spans="1:37">
+      <c r="A92">
+        <v>1</v>
+      </c>
       <c r="D92" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="E92" t="s">
-        <v>40</v>
+        <v>126</v>
       </c>
       <c r="F92" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H92" s="2" t="s">
-        <v>27</v>
+      <c r="H92" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I92" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J92" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>59</v>
       </c>
       <c r="AE92">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF92">
-        <v>22.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI92" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="AJ92">
-        <v>108798</v>
+        <v>107292</v>
+      </c>
+      <c r="AK92">
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="A93">
+        <v>13</v>
+      </c>
+      <c r="D93" t="s">
+        <v>312</v>
+      </c>
+      <c r="E93" t="s">
+        <v>86</v>
+      </c>
+      <c r="F93" t="s">
+        <v>313</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I93" t="s">
+        <v>301</v>
+      </c>
+      <c r="AF93">
+        <v>14.0</v>
+      </c>
+      <c r="AI93" t="s">
+        <v>309</v>
+      </c>
+      <c r="AJ93">
+        <v>107569</v>
+      </c>
+      <c r="AK93">
         <v>5</v>
       </c>
-      <c r="D93" t="s">
-[...31 lines deleted...]
-      </c>
     </row>
     <row r="94" spans="1:37">
-      <c r="A94">
-[...1 lines deleted...]
-      </c>
       <c r="D94" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="E94" t="s">
-        <v>246</v>
+        <v>24</v>
       </c>
       <c r="F94" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I94" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>301</v>
       </c>
       <c r="AF94">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI94" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="AJ94">
-        <v>110875</v>
+        <v>107570</v>
       </c>
       <c r="AK94">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="A95">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="D95" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="E95" t="s">
-        <v>117</v>
+        <v>317</v>
       </c>
       <c r="F95" t="s">
+        <v>318</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I95" t="s">
+        <v>301</v>
+      </c>
+      <c r="J95" t="s">
+        <v>319</v>
+      </c>
+      <c r="AE95">
+        <v>1</v>
+      </c>
+      <c r="AF95">
+        <v>21.5</v>
+      </c>
+      <c r="AI95" t="s">
         <v>309</v>
       </c>
-      <c r="G95" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ95">
-        <v>107292</v>
+        <v>107104</v>
       </c>
       <c r="AK95">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:37">
+      <c r="A96">
+        <v>1</v>
+      </c>
       <c r="D96" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="E96" t="s">
-        <v>24</v>
+        <v>321</v>
       </c>
       <c r="F96" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I96" t="s">
-        <v>296</v>
+        <v>301</v>
+      </c>
+      <c r="J96" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE96">
+        <v>1</v>
       </c>
       <c r="AF96">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI96" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="AJ96">
-        <v>107569</v>
+        <v>107360</v>
       </c>
       <c r="AK96">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="E97" t="s">
-        <v>225</v>
+        <v>177</v>
       </c>
       <c r="F97" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I97" t="s">
-        <v>296</v>
+        <v>301</v>
+      </c>
+      <c r="J97" t="s">
+        <v>199</v>
       </c>
       <c r="AF97">
         <v>14.0</v>
       </c>
       <c r="AI97" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="AJ97">
-        <v>107570</v>
+        <v>108645</v>
       </c>
       <c r="AK97">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="98" spans="1:37">
+      <c r="A98">
         <v>5</v>
       </c>
-    </row>
-    <row r="98" spans="1:37">
       <c r="D98" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="E98" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="F98" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I98" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J98" t="s">
-        <v>317</v>
+        <v>59</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>21.5</v>
       </c>
+      <c r="AG98">
+        <v>21.5</v>
+      </c>
       <c r="AI98" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="AJ98">
-        <v>107104</v>
+        <v>109438</v>
       </c>
       <c r="AK98">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
-      <c r="A99">
-[...1 lines deleted...]
-      </c>
       <c r="D99" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="E99" t="s">
-        <v>319</v>
+        <v>218</v>
       </c>
       <c r="F99" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I99" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J99" t="s">
-        <v>63</v>
+        <v>147</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>21.5</v>
       </c>
       <c r="AI99" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="AJ99">
-        <v>107360</v>
+        <v>107435</v>
       </c>
       <c r="AK99">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:37">
+      <c r="A100">
+        <v>1</v>
+      </c>
+      <c r="D100" t="s">
+        <v>330</v>
+      </c>
+      <c r="E100" t="s">
+        <v>331</v>
+      </c>
+      <c r="F100" t="s">
+        <v>332</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I100" t="s">
+        <v>301</v>
+      </c>
+      <c r="J100" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE100">
+        <v>1</v>
+      </c>
+      <c r="AF100">
+        <v>21.5</v>
+      </c>
+      <c r="AI100" t="s">
+        <v>309</v>
+      </c>
+      <c r="AJ100">
+        <v>107442</v>
+      </c>
+      <c r="AK100">
         <v>2</v>
       </c>
     </row>
-    <row r="100" spans="1:37">
-[...21 lines deleted...]
-      <c r="AF100">
+    <row r="101" spans="1:37">
+      <c r="D101" t="s">
+        <v>333</v>
+      </c>
+      <c r="E101" t="s">
+        <v>334</v>
+      </c>
+      <c r="F101" t="s">
+        <v>335</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I101" t="s">
+        <v>301</v>
+      </c>
+      <c r="AF101">
         <v>14.0</v>
       </c>
-      <c r="AI100" t="s">
-[...10 lines deleted...]
-      <c r="A101">
+      <c r="AI101" t="s">
+        <v>309</v>
+      </c>
+      <c r="AJ101">
+        <v>107251</v>
+      </c>
+      <c r="AK101">
         <v>5</v>
-      </c>
-[...34 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="E102" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>337</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I102" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J102" t="s">
-        <v>35</v>
+        <v>338</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>21.5</v>
       </c>
       <c r="AI102" t="s">
-        <v>307</v>
+        <v>339</v>
       </c>
       <c r="AJ102">
-        <v>107435</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113682</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="A103">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D103" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="E103" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="F103" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>342</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I103" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J103" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">
         <v>21.5</v>
       </c>
+      <c r="AG103">
+        <v>21.5</v>
+      </c>
       <c r="AI103" t="s">
-        <v>307</v>
+        <v>339</v>
       </c>
       <c r="AJ103">
-        <v>107442</v>
+        <v>111698</v>
       </c>
       <c r="AK103">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:37">
+      <c r="A104">
+        <v>28</v>
+      </c>
       <c r="D104" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="E104" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="F104" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>345</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>53</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I104" t="s">
-        <v>296</v>
+        <v>301</v>
+      </c>
+      <c r="J104" t="s">
+        <v>319</v>
+      </c>
+      <c r="AE104">
+        <v>1</v>
       </c>
       <c r="AF104">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI104" t="s">
-        <v>307</v>
+        <v>339</v>
       </c>
       <c r="AJ104">
-        <v>107251</v>
+        <v>107105</v>
       </c>
       <c r="AK104">
         <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="E105" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="F105" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I105" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J105" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>199</v>
       </c>
       <c r="AF105">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI105" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="AJ105">
-        <v>111698</v>
+        <v>108732</v>
+      </c>
+      <c r="AK105">
+        <v>5</v>
       </c>
     </row>
     <row r="106" spans="1:37">
+      <c r="A106">
+        <v>32</v>
+      </c>
       <c r="D106" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="E106" t="s">
-        <v>339</v>
+        <v>259</v>
       </c>
       <c r="F106" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>350</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I106" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J106" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>21.5</v>
       </c>
       <c r="AI106" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="AJ106">
-        <v>107105</v>
+        <v>107286</v>
       </c>
       <c r="AK106">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
-        <v>341</v>
+        <v>352</v>
       </c>
       <c r="E107" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
       <c r="F107" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>354</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I107" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J107" t="s">
-        <v>195</v>
+        <v>355</v>
+      </c>
+      <c r="AE107">
+        <v>1</v>
       </c>
       <c r="AF107">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI107" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="AJ107">
-        <v>108732</v>
+        <v>108401</v>
       </c>
       <c r="AK107">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:37">
+      <c r="A108">
+        <v>32</v>
+      </c>
       <c r="D108" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="E108" t="s">
-        <v>254</v>
+        <v>24</v>
       </c>
       <c r="F108" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I108" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J108" t="s">
-        <v>317</v>
+        <v>358</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>21.5</v>
       </c>
       <c r="AI108" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="AJ108">
-        <v>107286</v>
+        <v>108272</v>
       </c>
       <c r="AK108">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:37">
+      <c r="A109">
+        <v>28</v>
+      </c>
       <c r="D109" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="E109" t="s">
-        <v>348</v>
+        <v>86</v>
       </c>
       <c r="F109" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H109" s="6" t="s">
-        <v>211</v>
+      <c r="H109" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I109" t="s">
-        <v>296</v>
+        <v>361</v>
       </c>
       <c r="J109" t="s">
-        <v>350</v>
+        <v>29</v>
+      </c>
+      <c r="AD109" t="s">
+        <v>54</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
-        <v>21.5</v>
+        <v>14.5</v>
       </c>
       <c r="AI109" t="s">
-        <v>346</v>
+        <v>362</v>
       </c>
       <c r="AJ109">
-        <v>108401</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>107269</v>
       </c>
     </row>
     <row r="110" spans="1:37">
+      <c r="A110">
+        <v>9</v>
+      </c>
       <c r="D110" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="E110" t="s">
-        <v>225</v>
+        <v>57</v>
       </c>
       <c r="F110" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>364</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H110" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I110" t="s">
-        <v>296</v>
+        <v>361</v>
       </c>
       <c r="J110" t="s">
-        <v>353</v>
+        <v>39</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
-        <v>21.5</v>
+        <v>14.5</v>
       </c>
       <c r="AI110" t="s">
-        <v>346</v>
+        <v>365</v>
       </c>
       <c r="AJ110">
-        <v>108272</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>108062</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E111" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="F111" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I111" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="J111" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="AF111">
         <v>7.0</v>
       </c>
       <c r="AI111" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="AJ111">
         <v>107250</v>
       </c>
+      <c r="AK111">
+        <v>5</v>
+      </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
-        <v>359</v>
+        <v>293</v>
       </c>
       <c r="E112" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="F112" t="s">
+        <v>132</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I112" t="s">
         <v>361</v>
       </c>
-      <c r="G112" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J112" t="s">
-        <v>362</v>
+        <v>369</v>
+      </c>
+      <c r="AE112">
+        <v>1</v>
       </c>
       <c r="AF112">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI112" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="AJ112">
-        <v>107643</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>110405</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
-        <v>289</v>
+        <v>371</v>
       </c>
       <c r="E113" t="s">
-        <v>120</v>
+        <v>215</v>
+      </c>
+      <c r="F113" t="s">
+        <v>372</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I113" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="J113" t="s">
-        <v>364</v>
+        <v>44</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>21.5</v>
       </c>
       <c r="AI113" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="AJ113">
-        <v>110405</v>
+        <v>108792</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="E114" t="s">
-        <v>136</v>
+        <v>274</v>
       </c>
       <c r="F114" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H114" s="6" t="s">
-        <v>211</v>
+      <c r="H114" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I114" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
       <c r="J114" t="s">
         <v>44</v>
       </c>
-      <c r="AE114">
-        <v>1</v>
+      <c r="AD114" t="s">
+        <v>376</v>
       </c>
       <c r="AF114">
-        <v>21.5</v>
+        <v>7.0</v>
       </c>
       <c r="AI114" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="AJ114">
-        <v>108792</v>
+        <v>110030</v>
+      </c>
+      <c r="AK114">
+        <v>4</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="E115" t="s">
-        <v>274</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>379</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H115" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I115" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J115" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="AF115">
         <v>7.0</v>
       </c>
       <c r="AI115" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="AJ115">
-        <v>110030</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>109677</v>
       </c>
     </row>
     <row r="116" spans="1:37">
+      <c r="A116">
+        <v>4</v>
+      </c>
       <c r="D116" t="s">
-        <v>373</v>
+        <v>206</v>
       </c>
       <c r="E116" t="s">
-        <v>374</v>
+        <v>65</v>
+      </c>
+      <c r="F116" t="s">
+        <v>382</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I116" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J116" t="s">
-        <v>375</v>
+        <v>81</v>
+      </c>
+      <c r="AE116">
+        <v>1</v>
       </c>
       <c r="AF116">
-        <v>7.0</v>
+        <v>14.5</v>
       </c>
       <c r="AI116" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="AJ116">
-        <v>109677</v>
+        <v>111611</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
-        <v>206</v>
+        <v>383</v>
       </c>
       <c r="E117" t="s">
-        <v>377</v>
+        <v>122</v>
       </c>
       <c r="F117" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>384</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I117" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J117" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
-        <v>14.5</v>
+        <v>21.5</v>
       </c>
       <c r="AI117" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="AJ117">
-        <v>111611</v>
+        <v>109069</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="E118" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
       <c r="F118" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I118" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J118" t="s">
         <v>44</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>21.5</v>
       </c>
       <c r="AI118" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ118">
-        <v>109069</v>
+        <v>109072</v>
+      </c>
+      <c r="AK118">
+        <v>5</v>
       </c>
     </row>
     <row r="119" spans="1:37">
+      <c r="A119">
+        <v>30</v>
+      </c>
       <c r="D119" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="E119" t="s">
-        <v>131</v>
+        <v>388</v>
       </c>
       <c r="F119" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I119" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J119" t="s">
-        <v>44</v>
+        <v>147</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>21.5</v>
       </c>
       <c r="AI119" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ119">
-        <v>109072</v>
+        <v>110881</v>
+      </c>
+      <c r="AK119">
+        <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:37">
+      <c r="A120">
+        <v>8</v>
+      </c>
       <c r="D120" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="E120" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="F120" t="s">
+        <v>392</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I120" t="s">
+        <v>375</v>
+      </c>
+      <c r="J120" t="s">
+        <v>393</v>
+      </c>
+      <c r="AE120">
+        <v>1</v>
+      </c>
+      <c r="AF120">
+        <v>21.5</v>
+      </c>
+      <c r="AI120" t="s">
         <v>385</v>
       </c>
-      <c r="G120" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ120">
-        <v>110881</v>
+        <v>110885</v>
       </c>
       <c r="AK120">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="E121" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="F121" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I121" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J121" t="s">
-        <v>389</v>
+        <v>355</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>21.5</v>
       </c>
       <c r="AI121" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ121">
-        <v>110885</v>
+        <v>107305</v>
       </c>
       <c r="AK121">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E122" t="s">
-        <v>391</v>
+        <v>142</v>
       </c>
       <c r="F122" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I122" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J122" t="s">
-        <v>350</v>
+        <v>44</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>21.5</v>
       </c>
       <c r="AI122" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ122">
-        <v>107305</v>
+        <v>112706</v>
       </c>
       <c r="AK122">
         <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="E123" t="s">
-        <v>394</v>
+        <v>33</v>
       </c>
       <c r="F123" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I123" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J123" t="s">
-        <v>396</v>
+        <v>44</v>
+      </c>
+      <c r="AE123">
+        <v>1</v>
       </c>
       <c r="AF123">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI123" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ123">
-        <v>110927</v>
+        <v>112707</v>
       </c>
       <c r="AK123">
         <v>3</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="E124" t="s">
-        <v>24</v>
+        <v>401</v>
+      </c>
+      <c r="F124" t="s">
+        <v>402</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I124" t="s">
-        <v>370</v>
+        <v>375</v>
+      </c>
+      <c r="J124" t="s">
+        <v>403</v>
       </c>
       <c r="AF124">
         <v>14.0</v>
       </c>
       <c r="AI124" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ124">
-        <v>110696</v>
+        <v>110927</v>
+      </c>
+      <c r="AK124">
+        <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="E125" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I125" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J125" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="AF125">
         <v>14.0</v>
       </c>
       <c r="AI125" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ125">
         <v>109675</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E126" t="s">
-        <v>400</v>
+        <v>74</v>
       </c>
       <c r="F126" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I126" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J126" t="s">
         <v>44</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>21.5</v>
       </c>
       <c r="AI126" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ126">
         <v>106904</v>
       </c>
       <c r="AK126">
         <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:37">
+      <c r="A127">
+        <v>8</v>
+      </c>
       <c r="D127" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E127" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="F127" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I127" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J127" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AF127">
         <v>21.5</v>
       </c>
       <c r="AI127" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ127">
         <v>108191</v>
       </c>
       <c r="AK127">
         <v>4</v>
       </c>
     </row>
     <row r="128" spans="1:37">
+      <c r="A128">
+        <v>8</v>
+      </c>
       <c r="D128" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E128" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="F128" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I128" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J128" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="AF128">
         <v>14.0</v>
       </c>
       <c r="AI128" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ128">
         <v>110239</v>
       </c>
       <c r="AK128">
         <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="E129" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
       <c r="F129" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I129" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J129" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="AF129">
         <v>14.0</v>
       </c>
       <c r="AI129" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ129">
         <v>112037</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E130" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="F130" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I130" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J130" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>21.5</v>
       </c>
       <c r="AI130" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ130">
         <v>107180</v>
       </c>
       <c r="AK130">
         <v>3</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="E131" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="F131" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I131" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J131" t="s">
         <v>44</v>
       </c>
       <c r="AE131">
         <v>3</v>
       </c>
       <c r="AF131">
         <v>36.5</v>
       </c>
       <c r="AI131" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ131">
         <v>110031</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="E132" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="F132" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I132" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J132" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>21.5</v>
       </c>
       <c r="AI132" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ132">
         <v>109016</v>
       </c>
       <c r="AK132">
         <v>5</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="E133" t="s">
-        <v>228</v>
+        <v>86</v>
       </c>
       <c r="F133" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I133" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>375</v>
+      </c>
+      <c r="J133" t="s">
+        <v>403</v>
       </c>
       <c r="AF133">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI133" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ133">
-        <v>110559</v>
+        <v>113125</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="E134" t="s">
-        <v>170</v>
+        <v>215</v>
       </c>
       <c r="F134" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I134" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J134" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>283</v>
       </c>
       <c r="AF134">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI134" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ134">
-        <v>107757</v>
+        <v>112621</v>
       </c>
       <c r="AK134">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="E135" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="F135" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I135" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J135" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="AF135">
         <v>14.0</v>
       </c>
       <c r="AI135" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AJ135">
         <v>111095</v>
       </c>
       <c r="AK135">
         <v>5</v>
       </c>
     </row>
     <row r="136" spans="1:37">
+      <c r="A136">
+        <v>8</v>
+      </c>
       <c r="D136" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="E136" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="F136" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I136" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J136" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
         <v>21.5</v>
       </c>
       <c r="AI136" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="AJ136">
         <v>110886</v>
       </c>
       <c r="AK136">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:37">
+      <c r="A137">
+        <v>29</v>
+      </c>
       <c r="D137" t="s">
-        <v>373</v>
+        <v>429</v>
       </c>
       <c r="E137" t="s">
-        <v>424</v>
+        <v>430</v>
+      </c>
+      <c r="F137" t="s">
+        <v>431</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I137" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J137" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE137">
+        <v>1</v>
+      </c>
+      <c r="AF137">
+        <v>21.5</v>
+      </c>
+      <c r="AG137">
+        <v>21.5</v>
+      </c>
+      <c r="AI137" t="s">
+        <v>428</v>
+      </c>
+      <c r="AJ137">
+        <v>112680</v>
+      </c>
+      <c r="AK137">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:37">
+      <c r="A138">
+        <v>34</v>
+      </c>
+      <c r="D138" t="s">
+        <v>432</v>
+      </c>
+      <c r="E138" t="s">
+        <v>433</v>
+      </c>
+      <c r="F138" t="s">
+        <v>434</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I138" t="s">
         <v>375</v>
       </c>
-      <c r="AF137">
-[...29 lines deleted...]
-        <v>407</v>
+      <c r="AE138">
+        <v>1</v>
       </c>
       <c r="AF138">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI138" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="AJ138">
-        <v>110238</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112722</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
-        <v>427</v>
+        <v>378</v>
       </c>
       <c r="E139" t="s">
+        <v>435</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I139" t="s">
+        <v>375</v>
+      </c>
+      <c r="J139" t="s">
+        <v>380</v>
+      </c>
+      <c r="AF139">
+        <v>14.0</v>
+      </c>
+      <c r="AI139" t="s">
         <v>428</v>
       </c>
-      <c r="F139" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ139">
-        <v>107487</v>
+        <v>109676</v>
       </c>
     </row>
     <row r="140" spans="1:37">
+      <c r="A140">
+        <v>8</v>
+      </c>
       <c r="D140" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="E140" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F140" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I140" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J140" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>412</v>
       </c>
       <c r="AF140">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI140" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="AJ140">
-        <v>107249</v>
+        <v>110238</v>
       </c>
       <c r="AK140">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E141" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="F141" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>440</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I141" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J141" t="s">
-        <v>284</v>
+        <v>81</v>
+      </c>
+      <c r="AE141">
+        <v>1</v>
       </c>
       <c r="AF141">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI141" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="AJ141">
-        <v>108620</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>107487</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="E142" t="s">
-        <v>148</v>
+        <v>106</v>
       </c>
       <c r="F142" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>442</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I142" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="J142" t="s">
-        <v>44</v>
+        <v>355</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>21.5</v>
       </c>
       <c r="AI142" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="AJ142">
-        <v>109653</v>
+        <v>107249</v>
+      </c>
+      <c r="AK142">
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
-        <v>438</v>
+        <v>422</v>
       </c>
       <c r="E143" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="F143" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H143" s="2" t="s">
-        <v>27</v>
+      <c r="H143" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I143" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>375</v>
+      </c>
+      <c r="J143" t="s">
+        <v>283</v>
       </c>
       <c r="AF143">
-        <v>14.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI143" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="AJ143">
-        <v>109045</v>
+        <v>108620</v>
       </c>
       <c r="AK143">
         <v>4</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E144" t="s">
+        <v>129</v>
+      </c>
+      <c r="F144" t="s">
+        <v>447</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H144" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I144" t="s">
+        <v>375</v>
+      </c>
+      <c r="J144" t="s">
+        <v>44</v>
+      </c>
+      <c r="AE144">
+        <v>1</v>
+      </c>
+      <c r="AF144">
+        <v>21.5</v>
+      </c>
+      <c r="AI144" t="s">
         <v>445</v>
       </c>
-      <c r="F144" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ144">
-        <v>106901</v>
+        <v>109653</v>
       </c>
       <c r="AK144">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
+        <v>448</v>
+      </c>
+      <c r="E145" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F145" t="s">
         <v>450</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H145" s="4" t="s">
-        <v>76</v>
+      <c r="H145" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I145" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>451</v>
+      </c>
+      <c r="AD145" t="s">
+        <v>452</v>
       </c>
       <c r="AE145">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF145">
-        <v>29.5</v>
+        <v>14.5</v>
       </c>
       <c r="AI145" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="AJ145">
-        <v>108578</v>
+        <v>109045</v>
       </c>
       <c r="AK145">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E146" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F146" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>456</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H146" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I146" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J146" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>199</v>
+      </c>
+      <c r="AD146" t="s">
+        <v>457</v>
       </c>
       <c r="AF146">
-        <v>14.5</v>
+        <v>7.0</v>
       </c>
       <c r="AI146" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="AJ146">
-        <v>108759</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>106901</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
-        <v>390</v>
+        <v>459</v>
       </c>
       <c r="E147" t="s">
-        <v>455</v>
+        <v>70</v>
       </c>
       <c r="F147" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>53</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I147" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J147" t="s">
-        <v>350</v>
+        <v>283</v>
+      </c>
+      <c r="AD147" t="s">
+        <v>461</v>
+      </c>
+      <c r="AE147">
+        <v>1</v>
       </c>
       <c r="AF147">
-        <v>7.0</v>
+        <v>14.5</v>
       </c>
       <c r="AI147" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="AJ147">
-        <v>107306</v>
+        <v>112623</v>
       </c>
       <c r="AK147">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="E148" t="s">
-        <v>459</v>
+        <v>142</v>
       </c>
       <c r="F148" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>463</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H148" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I148" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J148" t="s">
-        <v>195</v>
+        <v>199</v>
+      </c>
+      <c r="AE148">
+        <v>3</v>
       </c>
       <c r="AF148">
-        <v>7.0</v>
+        <v>29.5</v>
       </c>
       <c r="AI148" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="AJ148">
-        <v>107862</v>
+        <v>108578</v>
       </c>
       <c r="AK148">
         <v>5</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E149" t="s">
-        <v>204</v>
+        <v>466</v>
       </c>
       <c r="F149" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>467</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I149" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J149" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>199</v>
       </c>
       <c r="AF149">
-        <v>14.5</v>
+        <v>7.0</v>
       </c>
       <c r="AI149" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="AJ149">
-        <v>110297</v>
+        <v>113005</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="E150" t="s">
-        <v>136</v>
+        <v>469</v>
       </c>
       <c r="F150" t="s">
+        <v>470</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H150" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="I150" t="s">
+        <v>451</v>
+      </c>
+      <c r="J150" t="s">
+        <v>199</v>
+      </c>
+      <c r="AE150">
+        <v>1</v>
+      </c>
+      <c r="AF150">
+        <v>14.5</v>
+      </c>
+      <c r="AI150" t="s">
         <v>464</v>
       </c>
-      <c r="G150" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AJ150">
-        <v>110342</v>
+        <v>108759</v>
       </c>
       <c r="AK150">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
-        <v>466</v>
+        <v>394</v>
       </c>
       <c r="E151" t="s">
-        <v>38</v>
+        <v>471</v>
       </c>
       <c r="F151" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>472</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H151" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I151" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J151" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>355</v>
       </c>
       <c r="AF151">
-        <v>21.5</v>
+        <v>7.0</v>
       </c>
       <c r="AI151" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="AJ151">
-        <v>110433</v>
+        <v>107306</v>
+      </c>
+      <c r="AK151">
+        <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="E152" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="F152" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>476</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H152" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I152" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J152" t="s">
-        <v>407</v>
+        <v>199</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AF152">
-        <v>21.5</v>
+        <v>14.5</v>
       </c>
       <c r="AI152" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="AJ152">
-        <v>107368</v>
+        <v>107862</v>
       </c>
       <c r="AK152">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="E153" t="s">
-        <v>131</v>
+        <v>478</v>
       </c>
       <c r="F153" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>479</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H153" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I153" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J153" t="s">
-        <v>350</v>
+        <v>44</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
-        <v>21.5</v>
+        <v>14.5</v>
       </c>
       <c r="AI153" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="AJ153">
-        <v>108402</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110297</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
+        <v>459</v>
+      </c>
+      <c r="E154" t="s">
+        <v>480</v>
+      </c>
+      <c r="F154" t="s">
+        <v>481</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H154" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="I154" t="s">
+        <v>451</v>
+      </c>
+      <c r="J154" t="s">
+        <v>283</v>
+      </c>
+      <c r="AE154">
+        <v>1</v>
+      </c>
+      <c r="AF154">
+        <v>14.5</v>
+      </c>
+      <c r="AI154" t="s">
         <v>473</v>
       </c>
-      <c r="E154" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ154">
-        <v>107647</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>112622</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="E155" t="s">
-        <v>152</v>
+        <v>215</v>
       </c>
       <c r="F155" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I155" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J155" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>59</v>
       </c>
       <c r="AF155">
-        <v>21.5</v>
+        <v>14.0</v>
+      </c>
+      <c r="AG155">
+        <v>14.0</v>
       </c>
       <c r="AI155" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="AJ155">
-        <v>108496</v>
+        <v>110342</v>
       </c>
       <c r="AK155">
         <v>5</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="E156" t="s">
-        <v>479</v>
+        <v>122</v>
       </c>
       <c r="F156" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I156" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J156" t="s">
-        <v>350</v>
+        <v>412</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
         <v>21.5</v>
       </c>
       <c r="AI156" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="AJ156">
-        <v>107248</v>
+        <v>113243</v>
       </c>
       <c r="AK156">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="157" spans="1:37">
+      <c r="A157">
+        <v>27</v>
+      </c>
       <c r="D157" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="E157" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="F157" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I157" t="s">
-        <v>441</v>
+        <v>451</v>
+      </c>
+      <c r="J157" t="s">
+        <v>29</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AF157">
         <v>21.5</v>
       </c>
       <c r="AI157" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="AJ157">
-        <v>109046</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>110433</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="E158" t="s">
-        <v>204</v>
+        <v>490</v>
       </c>
       <c r="F158" t="s">
+        <v>491</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H158" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I158" t="s">
+        <v>451</v>
+      </c>
+      <c r="J158" t="s">
+        <v>412</v>
+      </c>
+      <c r="AE158">
+        <v>1</v>
+      </c>
+      <c r="AF158">
+        <v>21.5</v>
+      </c>
+      <c r="AI158" t="s">
         <v>484</v>
       </c>
-      <c r="G158" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AJ158">
-        <v>110343</v>
+        <v>107368</v>
       </c>
       <c r="AK158">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="E159" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>142</v>
+      </c>
+      <c r="F159" t="s">
+        <v>493</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I159" t="s">
-        <v>441</v>
+        <v>451</v>
+      </c>
+      <c r="J159" t="s">
+        <v>355</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>21.5</v>
       </c>
       <c r="AI159" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="AJ159">
-        <v>107648</v>
+        <v>108402</v>
+      </c>
+      <c r="AK159">
+        <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="E160" t="s">
-        <v>193</v>
+        <v>259</v>
       </c>
       <c r="F160" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>495</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I160" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>21.5</v>
       </c>
       <c r="AI160" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="AJ160">
-        <v>110560</v>
+        <v>107647</v>
+      </c>
+      <c r="AK160">
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="E161" t="s">
-        <v>254</v>
+        <v>497</v>
       </c>
       <c r="F161" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H161" s="6" t="s">
-        <v>211</v>
+      <c r="H161" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I161" t="s">
-        <v>441</v>
+        <v>451</v>
+      </c>
+      <c r="J161" t="s">
+        <v>355</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>21.5</v>
       </c>
       <c r="AI161" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="AJ161">
-        <v>110093</v>
+        <v>107248</v>
+      </c>
+      <c r="AK161">
+        <v>3</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="E162" t="s">
-        <v>494</v>
+        <v>142</v>
       </c>
       <c r="F162" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H162" s="6" t="s">
-        <v>211</v>
+      <c r="H162" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I162" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>21.5</v>
       </c>
       <c r="AI162" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="AJ162">
-        <v>112192</v>
+        <v>109046</v>
+      </c>
+      <c r="AK162">
+        <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
-        <v>286</v>
+        <v>501</v>
       </c>
       <c r="E163" t="s">
-        <v>403</v>
+        <v>478</v>
       </c>
       <c r="F163" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>502</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H163" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I163" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J163" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>59</v>
       </c>
       <c r="AF163">
-        <v>21.5</v>
+        <v>14.0</v>
+      </c>
+      <c r="AG163">
+        <v>14.0</v>
       </c>
       <c r="AI163" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
       <c r="AJ163">
-        <v>108879</v>
+        <v>110343</v>
       </c>
       <c r="AK163">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="E164" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="F164" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>506</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H164" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I164" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>451</v>
       </c>
       <c r="AF164">
         <v>14.0</v>
       </c>
       <c r="AI164" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
       <c r="AJ164">
-        <v>109409</v>
+        <v>113525</v>
       </c>
       <c r="AK164">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="165" spans="1:37">
+      <c r="A165">
+        <v>4</v>
+      </c>
       <c r="D165" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="E165" t="s">
-        <v>117</v>
+        <v>508</v>
       </c>
       <c r="F165" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>509</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I165" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J165" t="s">
-        <v>44</v>
+        <v>510</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>21.5</v>
       </c>
       <c r="AI165" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
       <c r="AJ165">
-        <v>110453</v>
+        <v>113290</v>
       </c>
       <c r="AK165">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
+        <v>511</v>
+      </c>
+      <c r="E166" t="s">
+        <v>197</v>
+      </c>
+      <c r="F166" t="s">
+        <v>512</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I166" t="s">
+        <v>451</v>
+      </c>
+      <c r="AE166">
+        <v>1</v>
+      </c>
+      <c r="AF166">
+        <v>21.5</v>
+      </c>
+      <c r="AI166" t="s">
         <v>503</v>
       </c>
-      <c r="E166" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ166">
-        <v>110975</v>
+        <v>110560</v>
+      </c>
+      <c r="AK166">
+        <v>5</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="E167" t="s">
-        <v>228</v>
+        <v>341</v>
       </c>
       <c r="F167" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>514</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H167" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I167" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="J167" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>412</v>
       </c>
       <c r="AF167">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI167" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
       <c r="AJ167">
-        <v>108427</v>
+        <v>113381</v>
       </c>
       <c r="AK167">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="E168" t="s">
-        <v>508</v>
+        <v>259</v>
       </c>
       <c r="F168" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I168" t="s">
-        <v>441</v>
+        <v>451</v>
+      </c>
+      <c r="AE168">
+        <v>1</v>
       </c>
       <c r="AF168">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI168" t="s">
-        <v>492</v>
+        <v>517</v>
       </c>
       <c r="AJ168">
-        <v>109726</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>110093</v>
       </c>
     </row>
     <row r="169" spans="1:37">
+      <c r="A169">
+        <v>34</v>
+      </c>
       <c r="D169" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="E169" t="s">
-        <v>124</v>
+        <v>519</v>
       </c>
       <c r="F169" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I169" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>451</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>21.5</v>
       </c>
       <c r="AI169" t="s">
-        <v>492</v>
+        <v>517</v>
       </c>
       <c r="AJ169">
-        <v>106916</v>
+        <v>112192</v>
       </c>
       <c r="AK169">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="E170" t="s">
-        <v>512</v>
+        <v>408</v>
       </c>
       <c r="F170" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H170" s="2" t="s">
-        <v>27</v>
+      <c r="H170" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I170" t="s">
-        <v>514</v>
+        <v>451</v>
       </c>
       <c r="J170" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>286</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
-        <v>14.5</v>
+        <v>21.5</v>
       </c>
       <c r="AI170" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="AJ170">
-        <v>110674</v>
+        <v>108879</v>
       </c>
       <c r="AK170">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
+        <v>522</v>
+      </c>
+      <c r="E171" t="s">
+        <v>523</v>
+      </c>
+      <c r="F171" t="s">
+        <v>524</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H171" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I171" t="s">
+        <v>451</v>
+      </c>
+      <c r="J171" t="s">
+        <v>234</v>
+      </c>
+      <c r="AF171">
+        <v>14.0</v>
+      </c>
+      <c r="AI171" t="s">
         <v>517</v>
       </c>
-      <c r="E171" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ171">
-        <v>112217</v>
+        <v>109409</v>
+      </c>
+      <c r="AK171">
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="E172" t="s">
-        <v>521</v>
+        <v>126</v>
       </c>
       <c r="F172" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H172" s="2" t="s">
-        <v>27</v>
+      <c r="H172" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I172" t="s">
-        <v>514</v>
+        <v>451</v>
       </c>
       <c r="J172" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>44</v>
+      </c>
+      <c r="AE172">
+        <v>1</v>
       </c>
       <c r="AF172">
-        <v>7.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI172" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="AJ172">
-        <v>107897</v>
+        <v>110453</v>
       </c>
       <c r="AK172">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="E173" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>215</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H173" s="2" t="s">
-        <v>27</v>
+      <c r="H173" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I173" t="s">
-        <v>514</v>
+        <v>451</v>
       </c>
       <c r="J173" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="AF173">
-        <v>7.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI173" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="AJ173">
-        <v>112011</v>
+        <v>110975</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="E174" t="s">
-        <v>527</v>
+        <v>226</v>
       </c>
       <c r="F174" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H174" s="2" t="s">
-        <v>27</v>
+      <c r="H174" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I174" t="s">
-        <v>514</v>
+        <v>451</v>
       </c>
       <c r="J174" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>412</v>
+      </c>
+      <c r="AE174">
+        <v>1</v>
       </c>
       <c r="AF174">
-        <v>7.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI174" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="AJ174">
-        <v>112012</v>
+        <v>108427</v>
+      </c>
+      <c r="AK174">
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:37">
+      <c r="A175">
+        <v>34</v>
+      </c>
       <c r="D175" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E175" t="s">
-        <v>249</v>
+        <v>532</v>
       </c>
       <c r="F175" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>533</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H175" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I175" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>451</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
-        <v>14.5</v>
+        <v>21.5</v>
       </c>
       <c r="AI175" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="AJ175">
-        <v>107037</v>
+        <v>109726</v>
       </c>
       <c r="AK175">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E176" t="s">
-        <v>534</v>
+        <v>136</v>
       </c>
       <c r="F176" t="s">
         <v>535</v>
       </c>
-      <c r="G176" s="3" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="G176" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H176" s="6" t="s">
+        <v>212</v>
       </c>
       <c r="I176" t="s">
-        <v>514</v>
+        <v>451</v>
       </c>
       <c r="J176" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>44</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
-        <v>14.5</v>
+        <v>21.5</v>
       </c>
       <c r="AI176" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="AJ176">
-        <v>110957</v>
+        <v>106916</v>
       </c>
       <c r="AK176">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
-        <v>537</v>
+        <v>273</v>
       </c>
       <c r="E177" t="s">
-        <v>428</v>
+        <v>466</v>
       </c>
       <c r="F177" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>536</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H177" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I177" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J177" t="s">
-        <v>407</v>
+        <v>59</v>
       </c>
       <c r="AD177" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>14.5</v>
       </c>
+      <c r="AG177">
+        <v>14.5</v>
+      </c>
       <c r="AI177" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="AJ177">
-        <v>107389</v>
+        <v>110674</v>
       </c>
       <c r="AK177">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>540</v>
       </c>
       <c r="E178" t="s">
         <v>541</v>
       </c>
       <c r="F178" t="s">
         <v>542</v>
       </c>
-      <c r="G178" s="3" t="s">
-        <v>58</v>
+      <c r="G178" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H178" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I178" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>537</v>
       </c>
       <c r="AD178" t="s">
         <v>543</v>
       </c>
-      <c r="AE178">
-[...1 lines deleted...]
-      </c>
       <c r="AF178">
-        <v>14.5</v>
+        <v>7.0</v>
       </c>
       <c r="AI178" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="AJ178">
-        <v>112007</v>
+        <v>112217</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>544</v>
       </c>
       <c r="E179" t="s">
         <v>545</v>
       </c>
-      <c r="F179" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="G179" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H179" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I179" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>537</v>
       </c>
       <c r="AD179" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="AE179">
         <v>1</v>
       </c>
       <c r="AF179">
         <v>14.5</v>
       </c>
       <c r="AI179" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="AJ179">
-        <v>111568</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113014</v>
       </c>
     </row>
     <row r="180" spans="1:37">
+      <c r="A180">
+        <v>6</v>
+      </c>
       <c r="D180" t="s">
-        <v>108</v>
+        <v>547</v>
       </c>
       <c r="E180" t="s">
         <v>548</v>
       </c>
       <c r="F180" t="s">
         <v>549</v>
       </c>
-      <c r="G180" s="3" t="s">
-        <v>58</v>
+      <c r="G180" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H180" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I180" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J180" t="s">
-        <v>71</v>
+        <v>147</v>
       </c>
       <c r="AD180" t="s">
         <v>550</v>
       </c>
-      <c r="AE180">
-[...1 lines deleted...]
-      </c>
       <c r="AF180">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="AI180" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="AJ180">
-        <v>107769</v>
+        <v>107897</v>
       </c>
       <c r="AK180">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="181" spans="1:37">
+      <c r="A181">
+        <v>29</v>
+      </c>
       <c r="D181" t="s">
         <v>551</v>
       </c>
       <c r="E181" t="s">
-        <v>38</v>
+        <v>326</v>
       </c>
       <c r="F181" t="s">
         <v>552</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H181" s="4" t="s">
-        <v>76</v>
+      <c r="H181" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I181" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J181" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>29</v>
+      </c>
+      <c r="AD181" t="s">
+        <v>553</v>
       </c>
       <c r="AF181">
-        <v>14.5</v>
+        <v>7.0</v>
       </c>
       <c r="AI181" t="s">
+        <v>539</v>
+      </c>
+      <c r="AJ181">
+        <v>112011</v>
+      </c>
+    </row>
+    <row r="182" spans="1:37">
+      <c r="A182">
+        <v>29</v>
+      </c>
+      <c r="D182" t="s">
+        <v>551</v>
+      </c>
+      <c r="E182" t="s">
+        <v>291</v>
+      </c>
+      <c r="F182" t="s">
+        <v>554</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H182" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I182" t="s">
+        <v>537</v>
+      </c>
+      <c r="J182" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD182" t="s">
         <v>553</v>
       </c>
-      <c r="AJ181">
-[...30 lines deleted...]
-      </c>
       <c r="AF182">
-        <v>14.5</v>
+        <v>7.0</v>
       </c>
       <c r="AI182" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
       <c r="AJ182">
-        <v>107795</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>112012</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
-        <v>116</v>
+        <v>555</v>
       </c>
       <c r="E183" t="s">
-        <v>400</v>
+        <v>556</v>
       </c>
       <c r="F183" t="s">
         <v>557</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H183" s="4" t="s">
-        <v>76</v>
+      <c r="H183" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I183" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J183" t="s">
-        <v>44</v>
+        <v>59</v>
+      </c>
+      <c r="AD183" t="s">
+        <v>558</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AF183">
         <v>14.5</v>
       </c>
+      <c r="AG183">
+        <v>14.5</v>
+      </c>
       <c r="AI183" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
       <c r="AJ183">
-        <v>107303</v>
+        <v>113100</v>
       </c>
       <c r="AK183">
         <v>5</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
-        <v>558</v>
+        <v>115</v>
       </c>
       <c r="E184" t="s">
-        <v>439</v>
+        <v>559</v>
       </c>
       <c r="F184" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H184" s="4" t="s">
-        <v>76</v>
+      <c r="H184" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I184" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J184" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>39</v>
+      </c>
+      <c r="AD184" t="s">
+        <v>561</v>
       </c>
       <c r="AF184">
+        <v>7.0</v>
+      </c>
+      <c r="AI184" t="s">
+        <v>539</v>
+      </c>
+      <c r="AJ184">
+        <v>113123</v>
+      </c>
+      <c r="AK184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:37">
+      <c r="A185">
+        <v>6</v>
+      </c>
+      <c r="D185" t="s">
+        <v>562</v>
+      </c>
+      <c r="E185" t="s">
+        <v>563</v>
+      </c>
+      <c r="F185" t="s">
+        <v>564</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H185" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I185" t="s">
+        <v>537</v>
+      </c>
+      <c r="J185" t="s">
+        <v>134</v>
+      </c>
+      <c r="AD185" t="s">
+        <v>565</v>
+      </c>
+      <c r="AE185">
+        <v>1</v>
+      </c>
+      <c r="AF185">
         <v>14.5</v>
       </c>
-      <c r="AI184" t="s">
-[...31 lines deleted...]
-      <c r="AE185">
+      <c r="AI185" t="s">
+        <v>566</v>
+      </c>
+      <c r="AJ185">
+        <v>107037</v>
+      </c>
+      <c r="AK185">
         <v>2</v>
-      </c>
-[...10 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="E186" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="F186" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>569</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H186" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I186" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J186" t="s">
-        <v>284</v>
+        <v>39</v>
+      </c>
+      <c r="AD186" t="s">
+        <v>570</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>14.5</v>
       </c>
       <c r="AI186" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="AJ186">
-        <v>108528</v>
+        <v>110957</v>
+      </c>
+      <c r="AK186">
+        <v>2</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
+        <v>571</v>
+      </c>
+      <c r="E187" t="s">
+        <v>439</v>
+      </c>
+      <c r="F187" t="s">
+        <v>572</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H187" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I187" t="s">
+        <v>537</v>
+      </c>
+      <c r="J187" t="s">
+        <v>412</v>
+      </c>
+      <c r="AD187" t="s">
+        <v>573</v>
+      </c>
+      <c r="AE187">
+        <v>1</v>
+      </c>
+      <c r="AF187">
+        <v>14.5</v>
+      </c>
+      <c r="AI187" t="s">
         <v>566</v>
       </c>
-      <c r="E187" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ187">
-        <v>109121</v>
+        <v>107389</v>
       </c>
       <c r="AK187">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:37">
+      <c r="A188">
+        <v>29</v>
+      </c>
       <c r="D188" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="E188" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F188" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>53</v>
+      </c>
+      <c r="H188" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I188" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J188" t="s">
-        <v>63</v>
+        <v>59</v>
+      </c>
+      <c r="AD188" t="s">
+        <v>577</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>14.5</v>
       </c>
+      <c r="AG188">
+        <v>14.5</v>
+      </c>
       <c r="AI188" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="AJ188">
-        <v>107977</v>
+        <v>112007</v>
       </c>
       <c r="AK188">
         <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="E189" t="s">
-        <v>445</v>
+        <v>579</v>
       </c>
       <c r="F189" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>53</v>
+      </c>
+      <c r="H189" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I189" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J189" t="s">
-        <v>63</v>
+        <v>39</v>
+      </c>
+      <c r="AD189" t="s">
+        <v>581</v>
       </c>
       <c r="AE189">
         <v>1</v>
       </c>
       <c r="AF189">
         <v>14.5</v>
       </c>
       <c r="AI189" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="AJ189">
-        <v>107978</v>
+        <v>111568</v>
       </c>
       <c r="AK189">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
-        <v>573</v>
+        <v>118</v>
       </c>
       <c r="E190" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="F190" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>53</v>
+      </c>
+      <c r="H190" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I190" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J190" t="s">
-        <v>44</v>
+        <v>67</v>
+      </c>
+      <c r="AD190" t="s">
+        <v>584</v>
+      </c>
+      <c r="AE190">
+        <v>2</v>
       </c>
       <c r="AF190">
-        <v>7.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI190" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="AJ190">
-        <v>110029</v>
+        <v>107769</v>
       </c>
       <c r="AK190">
         <v>5</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="E191" t="s">
-        <v>577</v>
+        <v>33</v>
       </c>
       <c r="F191" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>586</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H191" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I191" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J191" t="s">
-        <v>477</v>
+        <v>44</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>14.5</v>
       </c>
       <c r="AI191" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="AJ191">
-        <v>107240</v>
+        <v>108047</v>
       </c>
       <c r="AK191">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
-        <v>23</v>
+        <v>588</v>
       </c>
       <c r="E192" t="s">
-        <v>324</v>
+        <v>589</v>
       </c>
       <c r="F192" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H192" s="5" t="s">
-        <v>114</v>
+      <c r="H192" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I192" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J192" t="s">
-        <v>29</v>
+        <v>147</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
-        <v>21.5</v>
+        <v>14.5</v>
       </c>
       <c r="AI192" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="AJ192">
-        <v>107267</v>
+        <v>107795</v>
+      </c>
+      <c r="AK192">
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="E193" t="s">
-        <v>582</v>
+        <v>449</v>
+      </c>
+      <c r="F193" t="s">
+        <v>592</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H193" s="5" t="s">
-        <v>114</v>
+      <c r="H193" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I193" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J193" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AF193">
-        <v>21.5</v>
+        <v>14.5</v>
+      </c>
+      <c r="AG193">
+        <v>14.5</v>
       </c>
       <c r="AI193" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="AJ193">
-        <v>109318</v>
+        <v>108357</v>
+      </c>
+      <c r="AK193">
+        <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
-        <v>280</v>
+        <v>593</v>
       </c>
       <c r="E194" t="s">
-        <v>148</v>
+        <v>594</v>
       </c>
       <c r="F194" t="s">
-        <v>583</v>
+        <v>595</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H194" s="5" t="s">
-        <v>114</v>
+      <c r="H194" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I194" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J194" t="s">
-        <v>284</v>
+        <v>29</v>
       </c>
       <c r="AE194">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF194">
-        <v>21.5</v>
+        <v>22.0</v>
       </c>
       <c r="AI194" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="AJ194">
-        <v>107792</v>
+        <v>108874</v>
       </c>
       <c r="AK194">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="E195" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="F195" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>597</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H195" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I195" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J195" t="s">
-        <v>44</v>
+        <v>355</v>
       </c>
       <c r="AE195">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF195">
-        <v>21.5</v>
+        <v>22.0</v>
       </c>
       <c r="AI195" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="AJ195">
-        <v>108048</v>
+        <v>109121</v>
       </c>
       <c r="AK195">
         <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="E196" t="s">
-        <v>136</v>
+        <v>600</v>
       </c>
       <c r="F196" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>601</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H196" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I196" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J196" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
-        <v>21.5</v>
+        <v>14.5</v>
+      </c>
+      <c r="AG196">
+        <v>14.5</v>
       </c>
       <c r="AI196" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="AJ196">
-        <v>108309</v>
+        <v>107977</v>
       </c>
       <c r="AK196">
         <v>4</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
-        <v>588</v>
+        <v>599</v>
       </c>
       <c r="E197" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>455</v>
+      </c>
+      <c r="F197" t="s">
+        <v>602</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H197" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I197" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J197" t="s">
-        <v>589</v>
+        <v>59</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AF197">
-        <v>21.5</v>
+        <v>14.5</v>
+      </c>
+      <c r="AG197">
+        <v>14.5</v>
       </c>
       <c r="AI197" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="AJ197">
-        <v>108824</v>
+        <v>107978</v>
+      </c>
+      <c r="AK197">
+        <v>4</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="E198" t="s">
-        <v>112</v>
+        <v>604</v>
       </c>
       <c r="F198" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>605</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H198" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I198" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J198" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="AF198">
-        <v>21.5</v>
+        <v>7.0</v>
       </c>
       <c r="AI198" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="AJ198">
-        <v>110364</v>
+        <v>110029</v>
       </c>
       <c r="AK198">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
-        <v>592</v>
+        <v>606</v>
       </c>
       <c r="E199" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>607</v>
+      </c>
+      <c r="F199" t="s">
+        <v>608</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H199" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="I199" t="s">
-        <v>514</v>
+        <v>537</v>
+      </c>
+      <c r="J199" t="s">
+        <v>609</v>
+      </c>
+      <c r="AE199">
+        <v>1</v>
       </c>
       <c r="AF199">
-        <v>14.0</v>
+        <v>14.5</v>
       </c>
       <c r="AI199" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="AJ199">
-        <v>107863</v>
+        <v>107240</v>
+      </c>
+      <c r="AK199">
+        <v>5</v>
       </c>
     </row>
     <row r="200" spans="1:37">
+      <c r="A200">
+        <v>28</v>
+      </c>
       <c r="D200" t="s">
-        <v>37</v>
+        <v>359</v>
       </c>
       <c r="E200" t="s">
-        <v>38</v>
+        <v>326</v>
       </c>
       <c r="F200" t="s">
-        <v>593</v>
+        <v>610</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I200" t="s">
-        <v>514</v>
+        <v>537</v>
+      </c>
+      <c r="J200" t="s">
+        <v>29</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
         <v>21.5</v>
       </c>
       <c r="AI200" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ200">
-        <v>107357</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>107267</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
-        <v>224</v>
+        <v>280</v>
       </c>
       <c r="E201" t="s">
-        <v>274</v>
+        <v>129</v>
       </c>
       <c r="F201" t="s">
-        <v>594</v>
+        <v>612</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I201" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J201" t="s">
-        <v>53</v>
+        <v>283</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AF201">
         <v>21.5</v>
       </c>
       <c r="AI201" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ201">
-        <v>110956</v>
+        <v>107792</v>
       </c>
       <c r="AK201">
         <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
-        <v>520</v>
+        <v>613</v>
       </c>
       <c r="E202" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
       <c r="F202" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I202" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J202" t="s">
-        <v>35</v>
+        <v>44</v>
+      </c>
+      <c r="AE202">
+        <v>1</v>
       </c>
       <c r="AF202">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI202" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ202">
-        <v>107899</v>
+        <v>108048</v>
       </c>
       <c r="AK202">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="E203" t="s">
-        <v>131</v>
+        <v>215</v>
       </c>
       <c r="F203" t="s">
-        <v>597</v>
+        <v>616</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I203" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J203" t="s">
-        <v>598</v>
+        <v>59</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AF203">
         <v>21.5</v>
       </c>
+      <c r="AG203">
+        <v>21.5</v>
+      </c>
       <c r="AI203" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ203">
-        <v>108416</v>
+        <v>108309</v>
       </c>
       <c r="AK203">
         <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
-        <v>41</v>
+        <v>617</v>
       </c>
       <c r="E204" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>218</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I204" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J204" t="s">
-        <v>44</v>
+        <v>618</v>
       </c>
       <c r="AE204">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF204">
-        <v>29.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI204" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ204">
-        <v>107401</v>
+        <v>108824</v>
       </c>
     </row>
     <row r="205" spans="1:37">
+      <c r="A205">
+        <v>7</v>
+      </c>
       <c r="D205" t="s">
-        <v>601</v>
+        <v>619</v>
       </c>
       <c r="E205" t="s">
-        <v>124</v>
+        <v>33</v>
       </c>
       <c r="F205" t="s">
-        <v>602</v>
+        <v>620</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I205" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J205" t="s">
-        <v>603</v>
+        <v>39</v>
       </c>
       <c r="AF205">
         <v>14.0</v>
       </c>
-      <c r="AG205">
-[...1 lines deleted...]
-      </c>
       <c r="AI205" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ205">
-        <v>107657</v>
+        <v>113202</v>
       </c>
       <c r="AK205">
         <v>5</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
-        <v>604</v>
+        <v>621</v>
       </c>
       <c r="E206" t="s">
-        <v>605</v>
+        <v>622</v>
       </c>
       <c r="F206" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I206" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J206" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="AF206">
         <v>14.0</v>
       </c>
       <c r="AI206" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ206">
-        <v>110515</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>113222</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
-        <v>192</v>
+        <v>624</v>
       </c>
       <c r="E207" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>33</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I207" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>537</v>
       </c>
       <c r="AF207">
         <v>14.0</v>
       </c>
       <c r="AI207" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ207">
-        <v>109239</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>107863</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
-        <v>245</v>
+        <v>32</v>
       </c>
       <c r="E208" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="F208" t="s">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I208" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>537</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>21.5</v>
       </c>
       <c r="AI208" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ208">
-        <v>107192</v>
+        <v>107357</v>
       </c>
       <c r="AK208">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
-        <v>609</v>
+        <v>626</v>
       </c>
       <c r="E209" t="s">
-        <v>610</v>
+        <v>158</v>
       </c>
       <c r="F209" t="s">
+        <v>627</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H209" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I209" t="s">
+        <v>537</v>
+      </c>
+      <c r="J209" t="s">
+        <v>199</v>
+      </c>
+      <c r="AE209">
+        <v>1</v>
+      </c>
+      <c r="AF209">
+        <v>21.5</v>
+      </c>
+      <c r="AI209" t="s">
         <v>611</v>
       </c>
-      <c r="G209" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AJ209">
-        <v>107210</v>
+        <v>112745</v>
       </c>
       <c r="AK209">
         <v>5</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
-        <v>613</v>
+        <v>223</v>
       </c>
       <c r="E210" t="s">
-        <v>124</v>
+        <v>274</v>
       </c>
       <c r="F210" t="s">
-        <v>614</v>
+        <v>628</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I210" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J210" t="s">
-        <v>407</v>
+        <v>39</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AF210">
         <v>21.5</v>
       </c>
       <c r="AI210" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ210">
-        <v>110794</v>
+        <v>110956</v>
       </c>
       <c r="AK210">
         <v>2</v>
       </c>
     </row>
     <row r="211" spans="1:37">
+      <c r="A211">
+        <v>11</v>
+      </c>
       <c r="D211" t="s">
-        <v>615</v>
+        <v>465</v>
       </c>
       <c r="E211" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F211" t="s">
-        <v>616</v>
+        <v>629</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I211" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J211" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>199</v>
       </c>
       <c r="AF211">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI211" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ211">
-        <v>108236</v>
+        <v>113006</v>
       </c>
       <c r="AK211">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
-        <v>615</v>
+        <v>630</v>
       </c>
       <c r="E212" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="F212" t="s">
-        <v>617</v>
+        <v>631</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I212" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J212" t="s">
-        <v>63</v>
+        <v>319</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AF212">
         <v>21.5</v>
       </c>
       <c r="AI212" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ212">
-        <v>108238</v>
+        <v>113013</v>
       </c>
       <c r="AK212">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="213" spans="1:37">
+      <c r="A213">
+        <v>6</v>
+      </c>
       <c r="D213" t="s">
-        <v>618</v>
+        <v>547</v>
       </c>
       <c r="E213" t="s">
-        <v>619</v>
+        <v>490</v>
       </c>
       <c r="F213" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I213" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J213" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>147</v>
       </c>
       <c r="AF213">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI213" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ213">
-        <v>110546</v>
+        <v>107899</v>
       </c>
       <c r="AK213">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="E214" t="s">
-        <v>360</v>
+        <v>142</v>
       </c>
       <c r="F214" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I214" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J214" t="s">
-        <v>407</v>
+        <v>635</v>
       </c>
       <c r="AE214">
         <v>1</v>
       </c>
       <c r="AF214">
         <v>21.5</v>
       </c>
       <c r="AI214" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ214">
-        <v>107476</v>
+        <v>108416</v>
       </c>
       <c r="AK214">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
-        <v>623</v>
+        <v>36</v>
       </c>
       <c r="E215" t="s">
-        <v>624</v>
+        <v>636</v>
       </c>
       <c r="F215" t="s">
-        <v>625</v>
+        <v>637</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I215" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J215" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="AE215">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF215">
-        <v>21.5</v>
+        <v>29.0</v>
       </c>
       <c r="AI215" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ215">
-        <v>107996</v>
+        <v>107401</v>
       </c>
     </row>
     <row r="216" spans="1:37">
+      <c r="A216">
+        <v>30</v>
+      </c>
       <c r="D216" t="s">
-        <v>626</v>
+        <v>638</v>
       </c>
       <c r="E216" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="F216" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I216" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J216" t="s">
-        <v>350</v>
+        <v>640</v>
       </c>
       <c r="AF216">
         <v>14.0</v>
       </c>
+      <c r="AG216">
+        <v>14.0</v>
+      </c>
       <c r="AI216" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ216">
-        <v>110819</v>
+        <v>107657</v>
       </c>
       <c r="AK216">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="D217" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="E217" t="s">
-        <v>403</v>
+        <v>642</v>
       </c>
       <c r="F217" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I217" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J217" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="AF217">
         <v>14.0</v>
       </c>
       <c r="AI217" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ217">
-        <v>112100</v>
+        <v>110515</v>
       </c>
       <c r="AK217">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
-        <v>630</v>
+        <v>644</v>
       </c>
       <c r="E218" t="s">
-        <v>170</v>
+        <v>645</v>
       </c>
       <c r="F218" t="s">
-        <v>631</v>
+        <v>646</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I218" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J218" t="s">
-        <v>477</v>
+        <v>647</v>
       </c>
       <c r="AE218">
         <v>1</v>
       </c>
       <c r="AF218">
         <v>21.5</v>
       </c>
       <c r="AI218" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ218">
-        <v>107239</v>
+        <v>107210</v>
+      </c>
+      <c r="AK218">
+        <v>5</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="E219" t="s">
-        <v>633</v>
+        <v>136</v>
       </c>
       <c r="F219" t="s">
-        <v>634</v>
+        <v>649</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I219" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J219" t="s">
-        <v>635</v>
+        <v>412</v>
+      </c>
+      <c r="AE219">
+        <v>1</v>
       </c>
       <c r="AF219">
+        <v>21.5</v>
+      </c>
+      <c r="AI219" t="s">
+        <v>611</v>
+      </c>
+      <c r="AJ219">
+        <v>110794</v>
+      </c>
+      <c r="AK219">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:37">
+      <c r="A220">
+        <v>5</v>
+      </c>
+      <c r="D220" t="s">
+        <v>650</v>
+      </c>
+      <c r="E220" t="s">
+        <v>142</v>
+      </c>
+      <c r="F220" t="s">
+        <v>651</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H220" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I220" t="s">
+        <v>537</v>
+      </c>
+      <c r="AF220">
         <v>14.0</v>
       </c>
-      <c r="AI219" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="AI220" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ220">
-        <v>112364</v>
+        <v>108236</v>
       </c>
       <c r="AK220">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="221" spans="1:37">
+      <c r="A221">
+        <v>5</v>
+      </c>
       <c r="D221" t="s">
-        <v>638</v>
+        <v>650</v>
       </c>
       <c r="E221" t="s">
-        <v>639</v>
+        <v>152</v>
       </c>
       <c r="F221" t="s">
-        <v>640</v>
+        <v>652</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I221" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>537</v>
       </c>
       <c r="AF221">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI221" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ221">
-        <v>107001</v>
+        <v>108238</v>
       </c>
       <c r="AK221">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="222" spans="1:37">
+      <c r="A222">
+        <v>29</v>
+      </c>
       <c r="D222" t="s">
-        <v>641</v>
+        <v>653</v>
       </c>
       <c r="E222" t="s">
-        <v>148</v>
+        <v>654</v>
       </c>
       <c r="F222" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I222" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J222" t="s">
-        <v>126</v>
+        <v>59</v>
       </c>
       <c r="AE222">
         <v>1</v>
       </c>
       <c r="AF222">
         <v>21.5</v>
       </c>
+      <c r="AG222">
+        <v>21.5</v>
+      </c>
       <c r="AI222" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="AJ222">
-        <v>111613</v>
+        <v>110546</v>
+      </c>
+      <c r="AK222">
+        <v>4</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="E223" t="s">
-        <v>56</v>
+        <v>657</v>
       </c>
       <c r="F223" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>658</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I223" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J223" t="s">
-        <v>645</v>
+        <v>412</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AF223">
         <v>21.5</v>
       </c>
       <c r="AI223" t="s">
-        <v>646</v>
+        <v>611</v>
       </c>
       <c r="AJ223">
-        <v>110615</v>
+        <v>107476</v>
+      </c>
+      <c r="AK223">
+        <v>5</v>
       </c>
     </row>
     <row r="224" spans="1:37">
+      <c r="A224">
+        <v>13</v>
+      </c>
       <c r="D224" t="s">
-        <v>529</v>
+        <v>659</v>
       </c>
       <c r="E224" t="s">
-        <v>647</v>
+        <v>660</v>
       </c>
       <c r="F224" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>661</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I224" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J224" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
       <c r="AE224">
         <v>1</v>
       </c>
       <c r="AF224">
         <v>21.5</v>
       </c>
       <c r="AI224" t="s">
-        <v>646</v>
+        <v>611</v>
       </c>
       <c r="AJ224">
-        <v>107036</v>
+        <v>107996</v>
       </c>
       <c r="AK224">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="E225" t="s">
-        <v>650</v>
+        <v>158</v>
       </c>
       <c r="F225" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>663</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I225" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>537</v>
+      </c>
+      <c r="J225" t="s">
+        <v>355</v>
       </c>
       <c r="AF225">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI225" t="s">
-        <v>646</v>
+        <v>611</v>
       </c>
       <c r="AJ225">
-        <v>107043</v>
+        <v>110819</v>
       </c>
       <c r="AK225">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="226" spans="1:37">
+      <c r="A226">
+        <v>11</v>
+      </c>
       <c r="D226" t="s">
-        <v>652</v>
+        <v>664</v>
       </c>
       <c r="E226" t="s">
-        <v>90</v>
+        <v>408</v>
       </c>
       <c r="F226" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>665</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I226" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J226" t="s">
-        <v>44</v>
+        <v>199</v>
       </c>
       <c r="AF226">
         <v>14.0</v>
       </c>
       <c r="AI226" t="s">
-        <v>646</v>
+        <v>611</v>
       </c>
       <c r="AJ226">
-        <v>107302</v>
+        <v>112100</v>
       </c>
       <c r="AK226">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="E227" t="s">
-        <v>655</v>
+        <v>177</v>
       </c>
       <c r="F227" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>667</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I227" t="s">
-        <v>514</v>
+        <v>537</v>
+      </c>
+      <c r="J227" t="s">
+        <v>609</v>
       </c>
       <c r="AE227">
         <v>1</v>
       </c>
       <c r="AF227">
         <v>21.5</v>
       </c>
       <c r="AI227" t="s">
-        <v>646</v>
+        <v>611</v>
       </c>
       <c r="AJ227">
-        <v>108584</v>
+        <v>107239</v>
       </c>
       <c r="AK227">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
-        <v>65</v>
+        <v>668</v>
       </c>
       <c r="E228" t="s">
-        <v>56</v>
+        <v>669</v>
       </c>
       <c r="F228" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>670</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I228" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J228" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>671</v>
       </c>
       <c r="AF228">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI228" t="s">
-        <v>646</v>
+        <v>611</v>
       </c>
       <c r="AJ228">
-        <v>109887</v>
+        <v>109545</v>
       </c>
       <c r="AK228">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
-        <v>658</v>
+        <v>672</v>
       </c>
       <c r="E229" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="F229" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>673</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I229" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J229" t="s">
-        <v>477</v>
+        <v>199</v>
+      </c>
+      <c r="AE229">
+        <v>1</v>
       </c>
       <c r="AF229">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI229" t="s">
-        <v>646</v>
+        <v>611</v>
       </c>
       <c r="AJ229">
-        <v>107349</v>
+        <v>112364</v>
       </c>
       <c r="AK229">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
-        <v>661</v>
+        <v>674</v>
       </c>
       <c r="E230" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="F230" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>676</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I230" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>537</v>
       </c>
       <c r="AF230">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI230" t="s">
-        <v>646</v>
+        <v>611</v>
       </c>
       <c r="AJ230">
-        <v>107124</v>
+        <v>107001</v>
       </c>
       <c r="AK230">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="231" spans="1:37">
+      <c r="A231">
+        <v>4</v>
+      </c>
       <c r="D231" t="s">
-        <v>663</v>
+        <v>677</v>
       </c>
       <c r="E231" t="s">
-        <v>445</v>
+        <v>129</v>
       </c>
       <c r="F231" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>678</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I231" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J231" t="s">
-        <v>35</v>
+        <v>81</v>
+      </c>
+      <c r="AE231">
+        <v>1</v>
       </c>
       <c r="AF231">
+        <v>21.5</v>
+      </c>
+      <c r="AI231" t="s">
+        <v>611</v>
+      </c>
+      <c r="AJ231">
+        <v>111613</v>
+      </c>
+    </row>
+    <row r="232" spans="1:37">
+      <c r="A232">
+        <v>33</v>
+      </c>
+      <c r="D232" t="s">
+        <v>679</v>
+      </c>
+      <c r="E232" t="s">
+        <v>51</v>
+      </c>
+      <c r="F232" t="s">
+        <v>680</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H232" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I232" t="s">
+        <v>537</v>
+      </c>
+      <c r="J232" t="s">
+        <v>681</v>
+      </c>
+      <c r="AF232">
         <v>14.0</v>
       </c>
-      <c r="AI231" t="s">
-[...5 lines deleted...]
-      <c r="AK231">
+      <c r="AI232" t="s">
+        <v>682</v>
+      </c>
+      <c r="AJ232">
+        <v>110615</v>
+      </c>
+    </row>
+    <row r="233" spans="1:37">
+      <c r="A233">
+        <v>6</v>
+      </c>
+      <c r="D233" t="s">
+        <v>562</v>
+      </c>
+      <c r="E233" t="s">
+        <v>683</v>
+      </c>
+      <c r="F233" t="s">
+        <v>684</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H233" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I233" t="s">
+        <v>537</v>
+      </c>
+      <c r="J233" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE233">
+        <v>1</v>
+      </c>
+      <c r="AF233">
+        <v>21.5</v>
+      </c>
+      <c r="AI233" t="s">
+        <v>682</v>
+      </c>
+      <c r="AJ233">
+        <v>107036</v>
+      </c>
+      <c r="AK233">
         <v>4</v>
       </c>
     </row>
-    <row r="232" spans="1:37">
-[...74 lines deleted...]
-    </row>
     <row r="234" spans="1:37">
+      <c r="A234">
+        <v>30</v>
+      </c>
       <c r="D234" t="s">
-        <v>669</v>
+        <v>685</v>
       </c>
       <c r="E234" t="s">
-        <v>541</v>
+        <v>686</v>
       </c>
       <c r="F234" t="s">
-        <v>670</v>
+        <v>687</v>
       </c>
       <c r="G234" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I234" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>537</v>
+      </c>
+      <c r="AE234">
+        <v>1</v>
       </c>
       <c r="AF234">
+        <v>21.5</v>
+      </c>
+      <c r="AI234" t="s">
+        <v>682</v>
+      </c>
+      <c r="AJ234">
+        <v>107043</v>
+      </c>
+      <c r="AK234">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="235" spans="1:37">
+      <c r="A235">
+        <v>25</v>
+      </c>
+      <c r="D235" t="s">
+        <v>688</v>
+      </c>
+      <c r="E235" t="s">
+        <v>96</v>
+      </c>
+      <c r="F235" t="s">
+        <v>689</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H235" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I235" t="s">
+        <v>537</v>
+      </c>
+      <c r="AF235">
         <v>14.0</v>
       </c>
-      <c r="AI234" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="AI235" t="s">
-        <v>646</v>
+        <v>682</v>
       </c>
       <c r="AJ235">
-        <v>107976</v>
+        <v>107302</v>
       </c>
       <c r="AK235">
         <v>3</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
-        <v>674</v>
+        <v>690</v>
       </c>
       <c r="E236" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
       <c r="F236" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="G236" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I236" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>537</v>
       </c>
       <c r="AE236">
         <v>1</v>
       </c>
       <c r="AF236">
         <v>21.5</v>
       </c>
       <c r="AI236" t="s">
-        <v>646</v>
+        <v>682</v>
       </c>
       <c r="AJ236">
-        <v>109015</v>
+        <v>108584</v>
       </c>
       <c r="AK236">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="237" spans="1:37">
       <c r="D237" t="s">
-        <v>677</v>
+        <v>61</v>
       </c>
       <c r="E237" t="s">
-        <v>675</v>
+        <v>51</v>
       </c>
       <c r="F237" t="s">
-        <v>678</v>
+        <v>693</v>
       </c>
       <c r="G237" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I237" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J237" t="s">
-        <v>350</v>
+        <v>103</v>
       </c>
       <c r="AF237">
         <v>14.0</v>
       </c>
       <c r="AI237" t="s">
-        <v>646</v>
+        <v>682</v>
       </c>
       <c r="AJ237">
-        <v>110818</v>
+        <v>109887</v>
       </c>
       <c r="AK237">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
-        <v>679</v>
+        <v>694</v>
       </c>
       <c r="E238" t="s">
-        <v>680</v>
+        <v>695</v>
+      </c>
+      <c r="F238" t="s">
+        <v>696</v>
       </c>
       <c r="G238" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="I238" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>537</v>
+      </c>
+      <c r="J238" t="s">
+        <v>59</v>
       </c>
       <c r="AF238">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI238" t="s">
-        <v>646</v>
+        <v>682</v>
       </c>
       <c r="AJ238">
-        <v>109044</v>
+        <v>113216</v>
+      </c>
+      <c r="AK238">
+        <v>5</v>
       </c>
     </row>
     <row r="239" spans="1:37">
       <c r="D239" t="s">
-        <v>681</v>
+        <v>697</v>
       </c>
       <c r="E239" t="s">
-        <v>193</v>
+        <v>505</v>
       </c>
       <c r="F239" t="s">
+        <v>698</v>
+      </c>
+      <c r="G239" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I239" t="s">
+        <v>537</v>
+      </c>
+      <c r="J239" t="s">
+        <v>609</v>
+      </c>
+      <c r="AF239">
+        <v>14.0</v>
+      </c>
+      <c r="AI239" t="s">
         <v>682</v>
       </c>
-      <c r="G239" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ239">
-        <v>110844</v>
+        <v>107349</v>
       </c>
       <c r="AK239">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" t="s">
+        <v>701</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H240" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I240" t="s">
+        <v>537</v>
+      </c>
+      <c r="J240" t="s">
+        <v>199</v>
+      </c>
+      <c r="AE240">
+        <v>1</v>
+      </c>
+      <c r="AF240">
+        <v>21.5</v>
+      </c>
+      <c r="AI240" t="s">
+        <v>682</v>
+      </c>
+      <c r="AJ240">
+        <v>112746</v>
+      </c>
+      <c r="AK240">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="241" spans="1:37">
+      <c r="A241">
+        <v>6</v>
+      </c>
+      <c r="D241" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" t="s">
+        <v>455</v>
+      </c>
+      <c r="F241" t="s">
+        <v>703</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H241" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I241" t="s">
+        <v>537</v>
+      </c>
+      <c r="J241" t="s">
+        <v>147</v>
+      </c>
+      <c r="AF241">
+        <v>14.0</v>
+      </c>
+      <c r="AI241" t="s">
+        <v>682</v>
+      </c>
+      <c r="AJ241">
+        <v>107898</v>
+      </c>
+      <c r="AK241">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="242" spans="1:37">
+      <c r="A242">
+        <v>26</v>
+      </c>
+      <c r="D242" t="s">
+        <v>704</v>
+      </c>
+      <c r="E242" t="s">
         <v>683</v>
       </c>
-      <c r="E240" t="s">
-[...37 lines deleted...]
-      <c r="E241" t="s">
+      <c r="F242" t="s">
+        <v>705</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H242" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="I242" t="s">
+        <v>537</v>
+      </c>
+      <c r="J242" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE242">
+        <v>1</v>
+      </c>
+      <c r="AF242">
+        <v>21.5</v>
+      </c>
+      <c r="AI242" t="s">
+        <v>682</v>
+      </c>
+      <c r="AJ242">
+        <v>111259</v>
+      </c>
+      <c r="AK242">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="243" spans="1:37">
+      <c r="A243">
+        <v>5</v>
+      </c>
+      <c r="D243" t="s">
+        <v>706</v>
+      </c>
+      <c r="E243" t="s">
         <v>686</v>
       </c>
-      <c r="F241" t="s">
-[...74 lines deleted...]
-      </c>
       <c r="F243" t="s">
-        <v>692</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>707</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H243" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I243" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J243" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>609</v>
       </c>
       <c r="AF243">
-        <v>21.5</v>
+        <v>14.0</v>
       </c>
       <c r="AI243" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="AJ243">
-        <v>106893</v>
+        <v>108451</v>
+      </c>
+      <c r="AK243">
+        <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
-        <v>693</v>
+        <v>708</v>
       </c>
       <c r="E244" t="s">
-        <v>136</v>
+        <v>709</v>
       </c>
       <c r="F244" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>710</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H244" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I244" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J244" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="AE244">
         <v>1</v>
       </c>
       <c r="AF244">
         <v>21.5</v>
       </c>
+      <c r="AG244">
+        <v>21.5</v>
+      </c>
       <c r="AI244" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="AJ244">
-        <v>107421</v>
+        <v>107976</v>
       </c>
       <c r="AK244">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
-        <v>695</v>
+        <v>711</v>
       </c>
       <c r="E245" t="s">
-        <v>254</v>
-[...8 lines deleted...]
-        <v>211</v>
+        <v>712</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H245" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I245" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>537</v>
       </c>
       <c r="AE245">
         <v>1</v>
       </c>
       <c r="AF245">
         <v>21.5</v>
       </c>
       <c r="AI245" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="AJ245">
-        <v>107422</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>113873</v>
       </c>
     </row>
     <row r="246" spans="1:37">
       <c r="D246" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
       <c r="E246" t="s">
-        <v>136</v>
+        <v>714</v>
       </c>
       <c r="F246" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>715</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H246" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I246" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J246" t="s">
-        <v>477</v>
+        <v>419</v>
       </c>
       <c r="AE246">
         <v>1</v>
       </c>
       <c r="AF246">
         <v>21.5</v>
       </c>
       <c r="AI246" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="AJ246">
-        <v>108458</v>
+        <v>109015</v>
       </c>
       <c r="AK246">
         <v>5</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="E247" t="s">
-        <v>136</v>
+        <v>714</v>
       </c>
       <c r="F247" t="s">
-        <v>700</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>717</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H247" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I247" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J247" t="s">
-        <v>477</v>
+        <v>355</v>
       </c>
       <c r="AF247">
         <v>14.0</v>
       </c>
       <c r="AI247" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="AJ247">
-        <v>106928</v>
+        <v>110818</v>
       </c>
       <c r="AK247">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
-        <v>701</v>
+        <v>718</v>
       </c>
       <c r="E248" t="s">
-        <v>228</v>
-[...8 lines deleted...]
-        <v>211</v>
+        <v>719</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H248" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I248" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>537</v>
       </c>
       <c r="AE248">
         <v>1</v>
       </c>
       <c r="AF248">
         <v>21.5</v>
       </c>
       <c r="AI248" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="AJ248">
-        <v>106932</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>109044</v>
       </c>
     </row>
     <row r="249" spans="1:37">
+      <c r="A249">
+        <v>30</v>
+      </c>
       <c r="D249" t="s">
-        <v>704</v>
+        <v>720</v>
       </c>
       <c r="E249" t="s">
-        <v>705</v>
+        <v>197</v>
       </c>
       <c r="F249" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>721</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H249" s="5" t="s">
+        <v>124</v>
       </c>
       <c r="I249" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J249" t="s">
-        <v>195</v>
+        <v>147</v>
+      </c>
+      <c r="AE249">
+        <v>1</v>
       </c>
       <c r="AF249">
-        <v>14.0</v>
+        <v>21.5</v>
       </c>
       <c r="AI249" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="AJ249">
-        <v>108731</v>
+        <v>110844</v>
+      </c>
+      <c r="AK249">
+        <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:37">
+      <c r="A250">
+        <v>4</v>
+      </c>
       <c r="D250" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="E250" t="s">
-        <v>708</v>
+        <v>391</v>
       </c>
       <c r="F250" t="s">
-        <v>709</v>
+        <v>723</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H250" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I250" t="s">
-        <v>514</v>
+        <v>537</v>
+      </c>
+      <c r="J250" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE250">
+        <v>1</v>
       </c>
       <c r="AF250">
-        <v>14.0</v>
+        <v>21.5</v>
+      </c>
+      <c r="AG250">
+        <v>21.5</v>
       </c>
       <c r="AI250" t="s">
-        <v>685</v>
+        <v>724</v>
       </c>
       <c r="AJ250">
-        <v>108737</v>
+        <v>112649</v>
       </c>
       <c r="AK250">
         <v>4</v>
       </c>
     </row>
     <row r="251" spans="1:37">
+      <c r="A251">
+        <v>2</v>
+      </c>
       <c r="D251" t="s">
-        <v>563</v>
+        <v>725</v>
       </c>
       <c r="E251" t="s">
-        <v>689</v>
+        <v>726</v>
       </c>
       <c r="F251" t="s">
-        <v>710</v>
+        <v>727</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H251" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I251" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="J251" t="s">
-        <v>284</v>
+        <v>59</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>21.5</v>
       </c>
       <c r="AI251" t="s">
-        <v>685</v>
+        <v>724</v>
       </c>
       <c r="AJ251">
-        <v>108527</v>
+        <v>113421</v>
       </c>
       <c r="AK251">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="252" spans="1:37">
+      <c r="A252">
+        <v>6</v>
+      </c>
+      <c r="D252" t="s">
+        <v>728</v>
+      </c>
+      <c r="E252" t="s">
+        <v>136</v>
+      </c>
+      <c r="F252" t="s">
+        <v>729</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H252" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I252" t="s">
+        <v>537</v>
+      </c>
+      <c r="J252" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE252">
+        <v>1</v>
+      </c>
+      <c r="AF252">
+        <v>21.5</v>
+      </c>
+      <c r="AI252" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ252">
+        <v>107035</v>
+      </c>
+      <c r="AK252">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="253" spans="1:37">
+      <c r="A253">
+        <v>6</v>
+      </c>
+      <c r="D253" t="s">
+        <v>547</v>
+      </c>
+      <c r="E253" t="s">
+        <v>730</v>
+      </c>
+      <c r="F253" t="s">
+        <v>731</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H253" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I253" t="s">
+        <v>537</v>
+      </c>
+      <c r="J253" t="s">
+        <v>147</v>
+      </c>
+      <c r="AE253">
+        <v>1</v>
+      </c>
+      <c r="AF253">
+        <v>21.5</v>
+      </c>
+      <c r="AI253" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ253">
+        <v>107832</v>
+      </c>
+      <c r="AK253">
         <v>4</v>
       </c>
     </row>
-    <row r="252" spans="1:37">
-[...33 lines deleted...]
-      <c r="AK252">
+    <row r="254" spans="1:37">
+      <c r="A254">
+        <v>33</v>
+      </c>
+      <c r="D254" t="s">
+        <v>732</v>
+      </c>
+      <c r="E254" t="s">
+        <v>733</v>
+      </c>
+      <c r="F254" t="s">
+        <v>734</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H254" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I254" t="s">
+        <v>537</v>
+      </c>
+      <c r="J254" t="s">
+        <v>681</v>
+      </c>
+      <c r="AE254">
+        <v>1</v>
+      </c>
+      <c r="AF254">
+        <v>21.5</v>
+      </c>
+      <c r="AI254" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ254">
+        <v>112450</v>
+      </c>
+      <c r="AK254">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="255" spans="1:37">
+      <c r="A255">
+        <v>7</v>
+      </c>
+      <c r="D255" t="s">
+        <v>735</v>
+      </c>
+      <c r="E255" t="s">
+        <v>158</v>
+      </c>
+      <c r="F255" t="s">
+        <v>736</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H255" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I255" t="s">
+        <v>537</v>
+      </c>
+      <c r="J255" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE255">
+        <v>1</v>
+      </c>
+      <c r="AF255">
+        <v>21.5</v>
+      </c>
+      <c r="AI255" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ255">
+        <v>113018</v>
+      </c>
+      <c r="AK255">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="256" spans="1:37">
+      <c r="A256">
+        <v>30</v>
+      </c>
+      <c r="D256" t="s">
+        <v>737</v>
+      </c>
+      <c r="E256" t="s">
+        <v>259</v>
+      </c>
+      <c r="F256" t="s">
+        <v>738</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H256" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I256" t="s">
+        <v>537</v>
+      </c>
+      <c r="J256" t="s">
+        <v>44</v>
+      </c>
+      <c r="AE256">
+        <v>1</v>
+      </c>
+      <c r="AF256">
+        <v>21.5</v>
+      </c>
+      <c r="AI256" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ256">
+        <v>106893</v>
+      </c>
+      <c r="AK256">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="257" spans="1:37">
+      <c r="A257">
+        <v>33</v>
+      </c>
+      <c r="D257" t="s">
+        <v>739</v>
+      </c>
+      <c r="E257" t="s">
+        <v>215</v>
+      </c>
+      <c r="F257" t="s">
+        <v>740</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H257" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I257" t="s">
+        <v>537</v>
+      </c>
+      <c r="J257" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE257">
+        <v>1</v>
+      </c>
+      <c r="AF257">
+        <v>21.5</v>
+      </c>
+      <c r="AG257">
+        <v>21.5</v>
+      </c>
+      <c r="AI257" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ257">
+        <v>107421</v>
+      </c>
+      <c r="AK257">
         <v>4</v>
       </c>
     </row>
-    <row r="253" spans="1:37">
-[...27 lines deleted...]
-      <c r="AJ253">
+    <row r="258" spans="1:37">
+      <c r="A258">
+        <v>2</v>
+      </c>
+      <c r="D258" t="s">
+        <v>741</v>
+      </c>
+      <c r="E258" t="s">
+        <v>259</v>
+      </c>
+      <c r="F258" t="s">
+        <v>742</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H258" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I258" t="s">
+        <v>537</v>
+      </c>
+      <c r="J258" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE258">
+        <v>1</v>
+      </c>
+      <c r="AF258">
+        <v>21.5</v>
+      </c>
+      <c r="AG258">
+        <v>21.5</v>
+      </c>
+      <c r="AI258" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ258">
+        <v>107422</v>
+      </c>
+      <c r="AK258">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="259" spans="1:37">
+      <c r="A259">
+        <v>5</v>
+      </c>
+      <c r="D259" t="s">
+        <v>743</v>
+      </c>
+      <c r="E259" t="s">
+        <v>215</v>
+      </c>
+      <c r="F259" t="s">
+        <v>744</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H259" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I259" t="s">
+        <v>537</v>
+      </c>
+      <c r="J259" t="s">
+        <v>609</v>
+      </c>
+      <c r="AE259">
+        <v>1</v>
+      </c>
+      <c r="AF259">
+        <v>21.5</v>
+      </c>
+      <c r="AI259" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ259">
+        <v>108458</v>
+      </c>
+      <c r="AK259">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="260" spans="1:37">
+      <c r="A260">
+        <v>33</v>
+      </c>
+      <c r="D260" t="s">
+        <v>745</v>
+      </c>
+      <c r="E260" t="s">
+        <v>215</v>
+      </c>
+      <c r="F260" t="s">
+        <v>746</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H260" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I260" t="s">
+        <v>537</v>
+      </c>
+      <c r="J260" t="s">
+        <v>609</v>
+      </c>
+      <c r="AF260">
+        <v>14.0</v>
+      </c>
+      <c r="AI260" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ260">
+        <v>106928</v>
+      </c>
+      <c r="AK260">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="261" spans="1:37">
+      <c r="D261" t="s">
+        <v>747</v>
+      </c>
+      <c r="E261" t="s">
+        <v>226</v>
+      </c>
+      <c r="F261" t="s">
+        <v>748</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H261" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I261" t="s">
+        <v>537</v>
+      </c>
+      <c r="J261" t="s">
+        <v>749</v>
+      </c>
+      <c r="AE261">
+        <v>1</v>
+      </c>
+      <c r="AF261">
+        <v>21.5</v>
+      </c>
+      <c r="AI261" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ261">
+        <v>106932</v>
+      </c>
+      <c r="AK261">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="262" spans="1:37">
+      <c r="D262" t="s">
+        <v>750</v>
+      </c>
+      <c r="E262" t="s">
+        <v>751</v>
+      </c>
+      <c r="F262" t="s">
+        <v>752</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H262" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I262" t="s">
+        <v>537</v>
+      </c>
+      <c r="J262" t="s">
+        <v>199</v>
+      </c>
+      <c r="AF262">
+        <v>14.0</v>
+      </c>
+      <c r="AI262" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ262">
+        <v>108731</v>
+      </c>
+    </row>
+    <row r="263" spans="1:37">
+      <c r="D263" t="s">
+        <v>753</v>
+      </c>
+      <c r="E263" t="s">
+        <v>754</v>
+      </c>
+      <c r="F263" t="s">
+        <v>755</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H263" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I263" t="s">
+        <v>537</v>
+      </c>
+      <c r="AF263">
+        <v>14.0</v>
+      </c>
+      <c r="AI263" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ263">
+        <v>108737</v>
+      </c>
+      <c r="AK263">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="264" spans="1:37">
+      <c r="D264" t="s">
+        <v>756</v>
+      </c>
+      <c r="E264" t="s">
+        <v>622</v>
+      </c>
+      <c r="F264" t="s">
+        <v>757</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H264" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I264" t="s">
+        <v>537</v>
+      </c>
+      <c r="AE264">
+        <v>1</v>
+      </c>
+      <c r="AF264">
+        <v>21.5</v>
+      </c>
+      <c r="AI264" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ264">
         <v>107260</v>
       </c>
-      <c r="AK253">
+      <c r="AK264">
         <v>3</v>
       </c>
     </row>
-    <row r="254" spans="1:37">
-[...30 lines deleted...]
-      <c r="AJ254">
+    <row r="265" spans="1:37">
+      <c r="D265" t="s">
+        <v>758</v>
+      </c>
+      <c r="E265" t="s">
+        <v>759</v>
+      </c>
+      <c r="F265" t="s">
+        <v>760</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H265" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I265" t="s">
+        <v>537</v>
+      </c>
+      <c r="J265" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE265">
+        <v>1</v>
+      </c>
+      <c r="AF265">
+        <v>21.5</v>
+      </c>
+      <c r="AI265" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ265">
         <v>109054</v>
       </c>
-      <c r="AK254">
+      <c r="AK265">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="266" spans="1:37">
+      <c r="D266" t="s">
+        <v>761</v>
+      </c>
+      <c r="E266" t="s">
+        <v>249</v>
+      </c>
+      <c r="F266" t="s">
+        <v>762</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H266" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I266" t="s">
+        <v>537</v>
+      </c>
+      <c r="J266" t="s">
+        <v>412</v>
+      </c>
+      <c r="AF266">
+        <v>14.0</v>
+      </c>
+      <c r="AI266" t="s">
+        <v>724</v>
+      </c>
+      <c r="AJ266">
+        <v>110847</v>
+      </c>
+      <c r="AK266">
         <v>4</v>
       </c>
     </row>
-    <row r="255" spans="1:37">
-[...21 lines deleted...]
-      <c r="AF255">
+    <row r="267" spans="1:37">
+      <c r="A267">
+        <v>5</v>
+      </c>
+      <c r="D267" t="s">
+        <v>763</v>
+      </c>
+      <c r="E267" t="s">
+        <v>101</v>
+      </c>
+      <c r="F267" t="s">
+        <v>764</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H267" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I267" t="s">
+        <v>537</v>
+      </c>
+      <c r="J267" t="s">
+        <v>609</v>
+      </c>
+      <c r="AE267">
+        <v>1</v>
+      </c>
+      <c r="AF267">
+        <v>21.5</v>
+      </c>
+      <c r="AI267" t="s">
+        <v>765</v>
+      </c>
+      <c r="AJ267">
+        <v>113773</v>
+      </c>
+      <c r="AK267">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="268" spans="1:37">
+      <c r="A268">
+        <v>8</v>
+      </c>
+      <c r="D268" t="s">
+        <v>766</v>
+      </c>
+      <c r="E268" t="s">
+        <v>767</v>
+      </c>
+      <c r="F268" t="s">
+        <v>768</v>
+      </c>
+      <c r="G268" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H268" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I268" t="s">
+        <v>537</v>
+      </c>
+      <c r="J268" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE268">
+        <v>1</v>
+      </c>
+      <c r="AF268">
+        <v>21.5</v>
+      </c>
+      <c r="AI268" t="s">
+        <v>765</v>
+      </c>
+      <c r="AJ268">
+        <v>108192</v>
+      </c>
+      <c r="AK268">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="269" spans="1:37">
+      <c r="A269">
+        <v>5</v>
+      </c>
+      <c r="D269" t="s">
+        <v>706</v>
+      </c>
+      <c r="E269" t="s">
+        <v>769</v>
+      </c>
+      <c r="F269" t="s">
+        <v>770</v>
+      </c>
+      <c r="G269" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H269" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="I269" t="s">
+        <v>537</v>
+      </c>
+      <c r="J269" t="s">
+        <v>609</v>
+      </c>
+      <c r="AF269">
         <v>14.0</v>
       </c>
-      <c r="AI255" t="s">
-[...78 lines deleted...]
-      <c r="AJ257">
+      <c r="AI269" t="s">
+        <v>765</v>
+      </c>
+      <c r="AJ269">
         <v>108457</v>
       </c>
-      <c r="AK257">
-        <v>2</v>
+      <c r="AK269">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>