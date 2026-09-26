--- v3 (2026-09-06)
+++ v4 (2026-09-26)
@@ -2679,51 +2679,51 @@
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>39</v>
       </c>
       <c r="AD6" t="s">
         <v>40</v>
       </c>
       <c r="AE6">
         <v>2</v>
       </c>
       <c r="AF6">
         <v>7.0</v>
       </c>
       <c r="AI6" t="s">
         <v>31</v>
       </c>
       <c r="AJ6">
         <v>106978</v>
       </c>
       <c r="AK6">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="D7" t="s">
         <v>41</v>
       </c>
       <c r="E7" t="s">
         <v>42</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
@@ -2764,51 +2764,51 @@
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>49</v>
       </c>
       <c r="AD8" t="s">
         <v>50</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>7.0</v>
       </c>
       <c r="AI8" t="s">
         <v>51</v>
       </c>
       <c r="AJ8">
         <v>108546</v>
       </c>
       <c r="AK8">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>52</v>
       </c>
       <c r="E9" t="s">
         <v>53</v>
       </c>
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
@@ -2845,50 +2845,53 @@
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>60</v>
       </c>
       <c r="AD10" t="s">
         <v>61</v>
       </c>
       <c r="AE10">
         <v>2</v>
       </c>
       <c r="AF10">
         <v>7.0</v>
       </c>
       <c r="AI10" t="s">
         <v>51</v>
       </c>
       <c r="AJ10">
         <v>110289</v>
       </c>
+      <c r="AK10">
+        <v>5</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11">
         <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>62</v>
       </c>
       <c r="E11" t="s">
         <v>63</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>55</v>
@@ -3159,51 +3162,51 @@
       <c r="F18" t="s">
         <v>88</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>29</v>
       </c>
       <c r="AF18">
         <v>7.0</v>
       </c>
       <c r="AI18" t="s">
         <v>83</v>
       </c>
       <c r="AJ18">
         <v>113119</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19">
         <v>29</v>
       </c>
       <c r="D19" t="s">
         <v>89</v>
       </c>
       <c r="E19" t="s">
         <v>90</v>
       </c>
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
@@ -3355,51 +3358,51 @@
       <c r="F23" t="s">
         <v>103</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>14.0</v>
       </c>
       <c r="AI23" t="s">
         <v>93</v>
       </c>
       <c r="AJ23">
         <v>112184</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24">
         <v>9</v>
       </c>
       <c r="D24" t="s">
         <v>104</v>
       </c>
       <c r="E24" t="s">
         <v>105</v>
       </c>
       <c r="F24" t="s">
         <v>106</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
@@ -3803,51 +3806,51 @@
       <c r="F34" t="s">
         <v>135</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>29</v>
       </c>
       <c r="AF34">
         <v>14.0</v>
       </c>
       <c r="AI34" t="s">
         <v>93</v>
       </c>
       <c r="AJ34">
         <v>113121</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>136</v>
       </c>
       <c r="E35" t="s">
         <v>137</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>14.0</v>
       </c>
       <c r="AI35" t="s">
@@ -4081,51 +4084,51 @@
       <c r="H41" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>125</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>14.0</v>
       </c>
       <c r="AG41">
         <v>14.0</v>
       </c>
       <c r="AI41" t="s">
         <v>138</v>
       </c>
       <c r="AJ41">
         <v>110994</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42">
         <v>12</v>
       </c>
       <c r="D42" t="s">
         <v>155</v>
       </c>
       <c r="E42" t="s">
         <v>156</v>
       </c>
       <c r="F42" t="s">
         <v>157</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
@@ -4241,50 +4244,53 @@
       </c>
       <c r="F45" t="s">
         <v>167</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>14.0</v>
       </c>
       <c r="AI45" t="s">
         <v>138</v>
       </c>
       <c r="AJ45">
         <v>107737</v>
       </c>
+      <c r="AK45">
+        <v>5</v>
+      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="A46">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>168</v>
       </c>
       <c r="E46" t="s">
         <v>132</v>
       </c>
       <c r="F46" t="s">
         <v>169</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>29</v>
@@ -4646,51 +4652,51 @@
       <c r="F55" t="s">
         <v>199</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="J55" t="s">
         <v>55</v>
       </c>
       <c r="AF55">
         <v>14.0</v>
       </c>
       <c r="AI55" t="s">
         <v>171</v>
       </c>
       <c r="AJ55">
         <v>111862</v>
       </c>
       <c r="AK55">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="A56">
         <v>2</v>
       </c>
       <c r="D56" t="s">
         <v>200</v>
       </c>
       <c r="E56" t="s">
         <v>201</v>
       </c>
       <c r="F56" t="s">
         <v>202</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
@@ -5002,50 +5008,53 @@
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I64" t="s">
         <v>221</v>
       </c>
       <c r="J64" t="s">
         <v>49</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>14.0</v>
       </c>
       <c r="AI64" t="s">
         <v>222</v>
       </c>
       <c r="AJ64">
         <v>113502</v>
       </c>
+      <c r="AK64">
+        <v>3</v>
+      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="A65">
         <v>1</v>
       </c>
       <c r="D65" t="s">
         <v>232</v>
       </c>
       <c r="E65" t="s">
         <v>210</v>
       </c>
       <c r="F65" t="s">
         <v>233</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I65" t="s">
         <v>221</v>
       </c>
       <c r="J65" t="s">
         <v>77</v>
@@ -5082,51 +5091,51 @@
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I66" t="s">
         <v>221</v>
       </c>
       <c r="J66" t="s">
         <v>77</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>14.0</v>
       </c>
       <c r="AI66" t="s">
         <v>222</v>
       </c>
       <c r="AJ66">
         <v>107738</v>
       </c>
       <c r="AK66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="A67">
         <v>10</v>
       </c>
       <c r="D67" t="s">
         <v>145</v>
       </c>
       <c r="E67" t="s">
         <v>236</v>
       </c>
       <c r="F67" t="s">
         <v>237</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I67" t="s">
         <v>221</v>
       </c>
       <c r="J67" t="s">
@@ -5676,51 +5685,51 @@
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I81" t="s">
         <v>241</v>
       </c>
       <c r="J81" t="s">
         <v>257</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>14.0</v>
       </c>
       <c r="AI81" t="s">
         <v>280</v>
       </c>
       <c r="AJ81">
         <v>107284</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="A82">
         <v>29</v>
       </c>
       <c r="D82" t="s">
         <v>281</v>
       </c>
       <c r="E82" t="s">
         <v>282</v>
       </c>
       <c r="F82" t="s">
         <v>283</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I82" t="s">
         <v>241</v>
       </c>
       <c r="J82" t="s">
@@ -6184,51 +6193,51 @@
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I95" t="s">
         <v>301</v>
       </c>
       <c r="J95" t="s">
         <v>158</v>
       </c>
       <c r="AF95">
         <v>14.0</v>
       </c>
       <c r="AG95">
         <v>14.0</v>
       </c>
       <c r="AI95" t="s">
         <v>315</v>
       </c>
       <c r="AJ95">
         <v>107173</v>
       </c>
       <c r="AK95">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="A96">
         <v>22</v>
       </c>
       <c r="D96" t="s">
         <v>331</v>
       </c>
       <c r="E96" t="s">
         <v>186</v>
       </c>
       <c r="F96" t="s">
         <v>332</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I96" t="s">
         <v>301</v>
       </c>
       <c r="AE96">
@@ -6586,50 +6595,53 @@
       </c>
       <c r="F106" t="s">
         <v>357</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I106" t="s">
         <v>301</v>
       </c>
       <c r="J106" t="s">
         <v>311</v>
       </c>
       <c r="AF106">
         <v>14.0</v>
       </c>
       <c r="AI106" t="s">
         <v>350</v>
       </c>
       <c r="AJ106">
         <v>113629</v>
       </c>
+      <c r="AK106">
+        <v>5</v>
+      </c>
     </row>
     <row r="107" spans="1:37">
       <c r="A107">
         <v>15</v>
       </c>
       <c r="D107" t="s">
         <v>358</v>
       </c>
       <c r="E107" t="s">
         <v>359</v>
       </c>
       <c r="F107" t="s">
         <v>360</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I107" t="s">
         <v>301</v>
       </c>
       <c r="J107" t="s">
         <v>311</v>
@@ -7373,51 +7385,51 @@
       <c r="E127" t="s">
         <v>156</v>
       </c>
       <c r="F127" t="s">
         <v>414</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I127" t="s">
         <v>372</v>
       </c>
       <c r="AF127">
         <v>14.0</v>
       </c>
       <c r="AI127" t="s">
         <v>406</v>
       </c>
       <c r="AJ127">
         <v>110558</v>
       </c>
       <c r="AK127">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="A128">
         <v>26</v>
       </c>
       <c r="D128" t="s">
         <v>415</v>
       </c>
       <c r="E128" t="s">
         <v>416</v>
       </c>
       <c r="F128" t="s">
         <v>417</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I128" t="s">
         <v>372</v>
       </c>
       <c r="J128" t="s">
@@ -7455,51 +7467,51 @@
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I129" t="s">
         <v>372</v>
       </c>
       <c r="J129" t="s">
         <v>228</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AF129">
         <v>14.0</v>
       </c>
       <c r="AI129" t="s">
         <v>418</v>
       </c>
       <c r="AJ129">
         <v>108110</v>
       </c>
       <c r="AK129">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="A130">
         <v>26</v>
       </c>
       <c r="D130" t="s">
         <v>420</v>
       </c>
       <c r="E130" t="s">
         <v>186</v>
       </c>
       <c r="F130" t="s">
         <v>421</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I130" t="s">
         <v>372</v>
       </c>
       <c r="J130" t="s">
@@ -7534,51 +7546,51 @@
       <c r="F131" t="s">
         <v>423</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I131" t="s">
         <v>372</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>14.0</v>
       </c>
       <c r="AI131" t="s">
         <v>418</v>
       </c>
       <c r="AJ131">
         <v>109485</v>
       </c>
       <c r="AK131">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="A132">
         <v>3</v>
       </c>
       <c r="D132" t="s">
         <v>424</v>
       </c>
       <c r="E132" t="s">
         <v>425</v>
       </c>
       <c r="F132" t="s">
         <v>426</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I132" t="s">
         <v>372</v>
       </c>
       <c r="AF132">
@@ -7653,50 +7665,53 @@
       </c>
       <c r="F134" t="s">
         <v>434</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I134" t="s">
         <v>429</v>
       </c>
       <c r="AD134" t="s">
         <v>435</v>
       </c>
       <c r="AF134">
         <v>7.0</v>
       </c>
       <c r="AI134" t="s">
         <v>431</v>
       </c>
       <c r="AJ134">
         <v>112214</v>
       </c>
+      <c r="AK134">
+        <v>5</v>
+      </c>
     </row>
     <row r="135" spans="1:37">
       <c r="A135">
         <v>33</v>
       </c>
       <c r="D135" t="s">
         <v>436</v>
       </c>
       <c r="E135" t="s">
         <v>437</v>
       </c>
       <c r="F135" t="s">
         <v>438</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I135" t="s">
         <v>429</v>
       </c>
       <c r="J135" t="s">
         <v>77</v>
@@ -7870,51 +7885,51 @@
       <c r="H140" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I140" t="s">
         <v>429</v>
       </c>
       <c r="J140" t="s">
         <v>49</v>
       </c>
       <c r="AD140" t="s">
         <v>453</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>7.0</v>
       </c>
       <c r="AI140" t="s">
         <v>431</v>
       </c>
       <c r="AJ140">
         <v>113384</v>
       </c>
       <c r="AK140">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="A141">
         <v>30</v>
       </c>
       <c r="D141" t="s">
         <v>454</v>
       </c>
       <c r="E141" t="s">
         <v>201</v>
       </c>
       <c r="F141" t="s">
         <v>455</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H141" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I141" t="s">
         <v>429</v>
       </c>
       <c r="J141" t="s">
@@ -8046,51 +8061,51 @@
       <c r="I144" t="s">
         <v>429</v>
       </c>
       <c r="J144" t="s">
         <v>29</v>
       </c>
       <c r="AD144" t="s">
         <v>469</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>7.0</v>
       </c>
       <c r="AG144">
         <v>7.0</v>
       </c>
       <c r="AI144" t="s">
         <v>457</v>
       </c>
       <c r="AJ144">
         <v>106954</v>
       </c>
       <c r="AK144">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="A145">
         <v>32</v>
       </c>
       <c r="D145" t="s">
         <v>470</v>
       </c>
       <c r="E145" t="s">
         <v>471</v>
       </c>
       <c r="F145" t="s">
         <v>472</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I145" t="s">
         <v>429</v>
       </c>
       <c r="J145" t="s">
@@ -8514,51 +8529,51 @@
       <c r="F156" t="s">
         <v>507</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H156" s="4" t="s">
         <v>69</v>
       </c>
       <c r="I156" t="s">
         <v>429</v>
       </c>
       <c r="J156" t="s">
         <v>49</v>
       </c>
       <c r="AF156">
         <v>7.0</v>
       </c>
       <c r="AI156" t="s">
         <v>498</v>
       </c>
       <c r="AJ156">
         <v>107975</v>
       </c>
       <c r="AK156">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>508</v>
       </c>
       <c r="E157" t="s">
         <v>33</v>
       </c>
       <c r="F157" t="s">
         <v>509</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I157" t="s">
         <v>429</v>
       </c>
       <c r="AI157" t="s">
         <v>510</v>
       </c>
       <c r="AJ157">
@@ -8648,51 +8663,51 @@
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I160" t="s">
         <v>429</v>
       </c>
       <c r="J160" t="s">
         <v>77</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>14.0</v>
       </c>
       <c r="AI160" t="s">
         <v>510</v>
       </c>
       <c r="AJ160">
         <v>108839</v>
       </c>
       <c r="AK160">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="A161">
         <v>30</v>
       </c>
       <c r="D161" t="s">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>518</v>
       </c>
       <c r="F161" t="s">
         <v>519</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I161" t="s">
         <v>429</v>
       </c>
       <c r="J161" t="s">
@@ -9063,51 +9078,51 @@
       <c r="F171" t="s">
         <v>537</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I171" t="s">
         <v>429</v>
       </c>
       <c r="J171" t="s">
         <v>158</v>
       </c>
       <c r="AF171">
         <v>14.0</v>
       </c>
       <c r="AI171" t="s">
         <v>510</v>
       </c>
       <c r="AJ171">
         <v>111790</v>
       </c>
       <c r="AK171">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="A172">
         <v>13</v>
       </c>
       <c r="D172" t="s">
         <v>538</v>
       </c>
       <c r="E172" t="s">
         <v>539</v>
       </c>
       <c r="F172" t="s">
         <v>540</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I172" t="s">
         <v>429</v>
       </c>
       <c r="J172" t="s">
@@ -9338,51 +9353,51 @@
       <c r="H178" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I178" t="s">
         <v>429</v>
       </c>
       <c r="J178" t="s">
         <v>49</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
         <v>14.0</v>
       </c>
       <c r="AG178">
         <v>14.0</v>
       </c>
       <c r="AI178" t="s">
         <v>510</v>
       </c>
       <c r="AJ178">
         <v>108237</v>
       </c>
       <c r="AK178">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>551</v>
       </c>
       <c r="E179" t="s">
         <v>552</v>
       </c>
       <c r="F179" t="s">
         <v>553</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I179" t="s">
         <v>429</v>
       </c>
       <c r="J179" t="s">
         <v>49</v>
       </c>
       <c r="AF179">
@@ -10227,51 +10242,51 @@
       <c r="F201" t="s">
         <v>602</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I201" t="s">
         <v>429</v>
       </c>
       <c r="J201" t="s">
         <v>590</v>
       </c>
       <c r="AF201">
         <v>14.0</v>
       </c>
       <c r="AI201" t="s">
         <v>575</v>
       </c>
       <c r="AJ201">
         <v>108450</v>
       </c>
       <c r="AK201">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="A202">
         <v>31</v>
       </c>
       <c r="D202" t="s">
         <v>603</v>
       </c>
       <c r="E202" t="s">
         <v>156</v>
       </c>
       <c r="F202" t="s">
         <v>604</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I202" t="s">
         <v>429</v>
       </c>
       <c r="J202" t="s">