--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
   <si>
     <t>3D West Cup 2026 - 2.kolo</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -589,51 +589,51 @@
   <si>
     <t>Ondrej</t>
   </si>
   <si>
     <t>SVK0972</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Výboštek</t>
   </si>
   <si>
     <t>SVK2919</t>
   </si>
   <si>
     <t>Ehrenreiter</t>
   </si>
   <si>
     <t>Josef</t>
   </si>
   <si>
-    <t>ATU0689</t>
+    <t>AUT0689</t>
   </si>
   <si>
     <t>Čulák</t>
   </si>
   <si>
     <t>SVK0584</t>
   </si>
   <si>
     <t>Július</t>
   </si>
   <si>
     <t>SVK2588</t>
   </si>
   <si>
     <t>Poláčik</t>
   </si>
   <si>
     <t>SVK2599</t>
   </si>
   <si>
     <t>Krajčík</t>
   </si>
   <si>
     <t>Eduard</t>
   </si>
@@ -757,51 +757,51 @@
   <si>
     <t>SVK2381</t>
   </si>
   <si>
     <t>Nela</t>
   </si>
   <si>
     <t>SVK1449</t>
   </si>
   <si>
     <t>CU50z</t>
   </si>
   <si>
     <t>Barla</t>
   </si>
   <si>
     <t>SVK1897</t>
   </si>
   <si>
     <t>CU999m</t>
   </si>
   <si>
     <t>Švancar</t>
   </si>
   <si>
-    <t>Jan</t>
+    <t>Ján</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>HU12m</t>
   </si>
   <si>
     <t>Rákoš</t>
   </si>
   <si>
     <t>SVK2991</t>
   </si>
   <si>
     <t>Novotná</t>
   </si>
   <si>
     <t>SVK2243</t>
   </si>
   <si>
     <t>HU17z</t>
   </si>
   <si>
     <t>Szabó</t>
   </si>
@@ -1022,53 +1022,50 @@
     <t>Cabaň</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>SVK2251</t>
   </si>
   <si>
     <t>SVK2590</t>
   </si>
   <si>
     <t>Lépeš</t>
   </si>
   <si>
     <t>Bystričan</t>
   </si>
   <si>
     <t>Matúš</t>
   </si>
   <si>
     <t>SVK2267</t>
   </si>
   <si>
     <t>Rys</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ján</t>
   </si>
   <si>
     <t>SVK0349</t>
   </si>
   <si>
     <t>Šuňal</t>
   </si>
   <si>
     <t>SVK2958</t>
   </si>
   <si>
     <t>Pokus</t>
   </si>
   <si>
     <t>SVK1614</t>
   </si>
   <si>
     <t>Svetlošák</t>
   </si>
   <si>
     <t>SVK1613</t>
   </si>
   <si>
     <t>Tisoň</t>
   </si>
@@ -2792,101 +2789,104 @@
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AI12" t="s">
         <v>49</v>
       </c>
       <c r="AJ12">
         <v>111315</v>
       </c>
+      <c r="AK12">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>56</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AI13" t="s">
         <v>49</v>
       </c>
       <c r="AJ13">
         <v>111316</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>59</v>
       </c>
       <c r="F14" t="s">
         <v>60</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AI14" t="s">
         <v>49</v>
       </c>
       <c r="AJ14">
         <v>111317</v>
       </c>
       <c r="AK14">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>61</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AI15" t="s">
         <v>49</v>
       </c>
       <c r="AJ15">
@@ -3033,51 +3033,51 @@
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>79</v>
       </c>
       <c r="F21" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AI21" t="s">
         <v>81</v>
       </c>
       <c r="AJ21">
         <v>111326</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>61</v>
       </c>
       <c r="E22" t="s">
         <v>82</v>
       </c>
       <c r="F22" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AI22" t="s">
         <v>81</v>
       </c>
       <c r="AJ22">
@@ -3091,51 +3091,51 @@
       <c r="D23" t="s">
         <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>85</v>
       </c>
       <c r="F23" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AI23" t="s">
         <v>81</v>
       </c>
       <c r="AJ23">
         <v>111328</v>
       </c>
       <c r="AK23">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>59</v>
       </c>
       <c r="F24" t="s">
         <v>88</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AI24" t="s">
         <v>81</v>
       </c>
       <c r="AJ24">
@@ -3281,50 +3281,53 @@
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>101</v>
       </c>
       <c r="E30" t="s">
         <v>102</v>
       </c>
       <c r="F30" t="s">
         <v>103</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="AI30" t="s">
         <v>81</v>
       </c>
       <c r="AJ30">
         <v>111335</v>
       </c>
+      <c r="AK30">
+        <v>4</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>104</v>
       </c>
       <c r="E31" t="s">
         <v>105</v>
       </c>
       <c r="F31" t="s">
         <v>106</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="AI31" t="s">
         <v>81</v>
       </c>
       <c r="AJ31">
         <v>111336</v>
@@ -3505,51 +3508,51 @@
       <c r="D38" t="s">
         <v>124</v>
       </c>
       <c r="E38" t="s">
         <v>125</v>
       </c>
       <c r="F38" t="s">
         <v>126</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AI38" t="s">
         <v>112</v>
       </c>
       <c r="AJ38">
         <v>111346</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>127</v>
       </c>
       <c r="E39" t="s">
         <v>128</v>
       </c>
       <c r="F39" t="s">
         <v>129</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AI39" t="s">
         <v>112</v>
       </c>
       <c r="AJ39">
@@ -3905,51 +3908,51 @@
       <c r="D52" t="s">
         <v>159</v>
       </c>
       <c r="E52" t="s">
         <v>160</v>
       </c>
       <c r="F52" t="s">
         <v>161</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="AI52" t="s">
         <v>162</v>
       </c>
       <c r="AJ52">
         <v>111362</v>
       </c>
       <c r="AK52">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>163</v>
       </c>
       <c r="E53" t="s">
         <v>164</v>
       </c>
       <c r="F53" t="s">
         <v>165</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="AI53" t="s">
         <v>162</v>
       </c>
       <c r="AJ53">
@@ -3992,51 +3995,51 @@
       <c r="D55" t="s">
         <v>169</v>
       </c>
       <c r="E55" t="s">
         <v>167</v>
       </c>
       <c r="F55" t="s">
         <v>170</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="AI55" t="s">
         <v>162</v>
       </c>
       <c r="AJ55">
         <v>111365</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>171</v>
       </c>
       <c r="E56" t="s">
         <v>172</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="AI56" t="s">
         <v>162</v>
       </c>
       <c r="AJ56">
         <v>111366</v>
       </c>
     </row>
@@ -4073,78 +4076,81 @@
       <c r="D58" t="s">
         <v>176</v>
       </c>
       <c r="E58" t="s">
         <v>177</v>
       </c>
       <c r="F58" t="s">
         <v>178</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="AI58" t="s">
         <v>162</v>
       </c>
       <c r="AJ58">
         <v>111368</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>179</v>
       </c>
       <c r="E59" t="s">
         <v>180</v>
       </c>
       <c r="F59" t="s">
         <v>181</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="AI59" t="s">
         <v>162</v>
       </c>
       <c r="AJ59">
         <v>111369</v>
       </c>
+      <c r="AK59">
+        <v>5</v>
+      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>182</v>
       </c>
       <c r="E60" t="s">
         <v>183</v>
       </c>
       <c r="F60" t="s">
         <v>184</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="AI60" t="s">
         <v>186</v>
       </c>
       <c r="AJ60">
         <v>111370</v>
@@ -4157,51 +4163,51 @@
       <c r="D61" t="s">
         <v>187</v>
       </c>
       <c r="E61" t="s">
         <v>131</v>
       </c>
       <c r="F61" t="s">
         <v>188</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="AI61" t="s">
         <v>186</v>
       </c>
       <c r="AJ61">
         <v>111371</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>189</v>
       </c>
       <c r="E62" t="s">
         <v>190</v>
       </c>
       <c r="F62" t="s">
         <v>191</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="AI62" t="s">
         <v>186</v>
       </c>
       <c r="AJ62">
@@ -4457,50 +4463,53 @@
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>215</v>
       </c>
       <c r="E72" t="s">
         <v>216</v>
       </c>
       <c r="F72" t="s">
         <v>217</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I72" t="s">
         <v>208</v>
       </c>
       <c r="AI72" t="s">
         <v>209</v>
       </c>
       <c r="AJ72">
         <v>111382</v>
       </c>
+      <c r="AK72">
+        <v>5</v>
+      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>218</v>
       </c>
       <c r="E73" t="s">
         <v>219</v>
       </c>
       <c r="F73" t="s">
         <v>220</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I73" t="s">
         <v>208</v>
       </c>
       <c r="AI73" t="s">
         <v>209</v>
       </c>
       <c r="AJ73">
         <v>111383</v>
@@ -4930,51 +4939,51 @@
       <c r="D89" t="s">
         <v>264</v>
       </c>
       <c r="E89" t="s">
         <v>265</v>
       </c>
       <c r="F89" t="s">
         <v>266</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I89" t="s">
         <v>248</v>
       </c>
       <c r="AI89" t="s">
         <v>258</v>
       </c>
       <c r="AJ89">
         <v>111399</v>
       </c>
       <c r="AK89">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>267</v>
       </c>
       <c r="E90" t="s">
         <v>268</v>
       </c>
       <c r="F90" t="s">
         <v>269</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I90" t="s">
         <v>248</v>
       </c>
       <c r="AI90" t="s">
         <v>258</v>
       </c>
       <c r="AJ90">
@@ -5246,51 +5255,51 @@
       <c r="D100" t="s">
         <v>293</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
         <v>294</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I100" t="s">
         <v>248</v>
       </c>
       <c r="AI100" t="s">
         <v>295</v>
       </c>
       <c r="AJ100">
         <v>111410</v>
       </c>
       <c r="AK100">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>296</v>
       </c>
       <c r="E101" t="s">
         <v>213</v>
       </c>
       <c r="F101" t="s">
         <v>297</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I101" t="s">
         <v>248</v>
       </c>
       <c r="AI101" t="s">
         <v>295</v>
       </c>
       <c r="AJ101">
@@ -5417,51 +5426,51 @@
       <c r="D106" t="s">
         <v>311</v>
       </c>
       <c r="E106" t="s">
         <v>216</v>
       </c>
       <c r="F106" t="s">
         <v>312</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I106" t="s">
         <v>313</v>
       </c>
       <c r="AI106" t="s">
         <v>314</v>
       </c>
       <c r="AJ106">
         <v>111416</v>
       </c>
       <c r="AK106">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>171</v>
       </c>
       <c r="E107" t="s">
         <v>46</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I107" t="s">
         <v>313</v>
       </c>
       <c r="AI107" t="s">
         <v>315</v>
       </c>
       <c r="AJ107">
         <v>111417</v>
       </c>
     </row>
@@ -5674,3848 +5683,3863 @@
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I115" t="s">
         <v>313</v>
       </c>
       <c r="AI115" t="s">
         <v>318</v>
       </c>
       <c r="AJ115">
         <v>111425</v>
       </c>
       <c r="AK115">
         <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>335</v>
       </c>
       <c r="E116" t="s">
+        <v>247</v>
+      </c>
+      <c r="F116" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I116" t="s">
         <v>313</v>
       </c>
       <c r="AI116" t="s">
         <v>318</v>
       </c>
       <c r="AJ116">
         <v>111426</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="E117" t="s">
         <v>128</v>
       </c>
       <c r="F117" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I117" t="s">
         <v>313</v>
       </c>
       <c r="AI117" t="s">
         <v>318</v>
       </c>
       <c r="AJ117">
         <v>111427</v>
       </c>
+      <c r="AK117">
+        <v>5</v>
+      </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E118" t="s">
         <v>117</v>
       </c>
       <c r="F118" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I118" t="s">
         <v>313</v>
       </c>
       <c r="AI118" t="s">
         <v>318</v>
       </c>
       <c r="AJ118">
         <v>111428</v>
       </c>
       <c r="AK118">
         <v>5</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E119" t="s">
         <v>213</v>
       </c>
       <c r="F119" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I119" t="s">
         <v>313</v>
       </c>
       <c r="AI119" t="s">
         <v>318</v>
       </c>
       <c r="AJ119">
         <v>111429</v>
       </c>
       <c r="AK119">
         <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" t="s">
         <v>344</v>
       </c>
-      <c r="E120" t="s">
+      <c r="F120" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I120" t="s">
         <v>313</v>
       </c>
       <c r="AI120" t="s">
         <v>318</v>
       </c>
       <c r="AJ120">
         <v>111430</v>
       </c>
       <c r="AK120">
         <v>4</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" t="s">
         <v>201</v>
       </c>
       <c r="F121" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I121" t="s">
         <v>313</v>
       </c>
       <c r="AI121" t="s">
         <v>318</v>
       </c>
       <c r="AJ121">
         <v>111431</v>
       </c>
       <c r="AK121">
         <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="E122" t="s">
         <v>142</v>
       </c>
       <c r="F122" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I122" t="s">
         <v>313</v>
       </c>
       <c r="AI122" t="s">
         <v>318</v>
       </c>
       <c r="AJ122">
         <v>111432</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
+        <v>349</v>
+      </c>
+      <c r="E123" t="s">
         <v>350</v>
       </c>
-      <c r="E123" t="s">
+      <c r="F123" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I123" t="s">
         <v>313</v>
       </c>
       <c r="AI123" t="s">
         <v>318</v>
       </c>
       <c r="AJ123">
         <v>111433</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>311</v>
       </c>
       <c r="E124" t="s">
         <v>43</v>
       </c>
       <c r="F124" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I124" t="s">
         <v>313</v>
       </c>
       <c r="AI124" t="s">
         <v>318</v>
       </c>
       <c r="AJ124">
         <v>111434</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="E125" t="s">
         <v>51</v>
       </c>
       <c r="F125" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I125" t="s">
         <v>313</v>
       </c>
       <c r="AI125" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="AJ125">
         <v>111435</v>
       </c>
       <c r="AK125">
         <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
+        <v>356</v>
+      </c>
+      <c r="E126" t="s">
         <v>357</v>
       </c>
-      <c r="E126" t="s">
+      <c r="F126" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I126" t="s">
         <v>313</v>
       </c>
       <c r="AI126" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="AJ126">
         <v>111436</v>
       </c>
       <c r="AK126">
         <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="E127" t="s">
         <v>177</v>
       </c>
       <c r="F127" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I127" t="s">
         <v>313</v>
       </c>
       <c r="AI127" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="AJ127">
         <v>111437</v>
       </c>
       <c r="AK127">
         <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="E128" t="s">
         <v>51</v>
       </c>
       <c r="F128" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I128" t="s">
         <v>313</v>
       </c>
       <c r="AI128" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="AJ128">
         <v>111438</v>
       </c>
       <c r="AK128">
         <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="E129" t="s">
         <v>114</v>
       </c>
       <c r="F129" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I129" t="s">
         <v>313</v>
       </c>
       <c r="AI129" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="AJ129">
         <v>111439</v>
+      </c>
+      <c r="AK129">
+        <v>5</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>71</v>
       </c>
       <c r="E130" t="s">
         <v>41</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I130" t="s">
+        <v>366</v>
+      </c>
+      <c r="AI130" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="AJ130">
         <v>111441</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
+        <v>368</v>
+      </c>
+      <c r="E131" t="s">
         <v>369</v>
       </c>
-      <c r="E131" t="s">
+      <c r="F131" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I131" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI131" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="AJ131">
         <v>111440</v>
       </c>
       <c r="AK131">
         <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
+        <v>372</v>
+      </c>
+      <c r="E132" t="s">
         <v>373</v>
       </c>
-      <c r="E132" t="s">
+      <c r="F132" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I132" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI132" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="AJ132">
         <v>111445</v>
       </c>
       <c r="AK132">
         <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="E133" t="s">
         <v>128</v>
       </c>
       <c r="F133" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I133" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI133" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="AJ133">
         <v>111446</v>
       </c>
       <c r="AK133">
         <v>5</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="E134" t="s">
         <v>240</v>
       </c>
       <c r="F134" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H134" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I134" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI134" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="AJ134">
         <v>111442</v>
       </c>
       <c r="AK134">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>327</v>
       </c>
       <c r="E135" t="s">
+        <v>381</v>
+      </c>
+      <c r="F135" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I135" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI135" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="AJ135">
         <v>111443</v>
       </c>
       <c r="AK135">
         <v>5</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
+        <v>383</v>
+      </c>
+      <c r="E136" t="s">
         <v>384</v>
       </c>
-      <c r="E136" t="s">
+      <c r="F136" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I136" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI136" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="AJ136">
         <v>111444</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" t="s">
         <v>387</v>
       </c>
-      <c r="E137" t="s">
+      <c r="F137" t="s">
         <v>388</v>
       </c>
-      <c r="F137" t="s">
+      <c r="G137" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="I137" t="s">
+        <v>366</v>
+      </c>
+      <c r="AI137" t="s">
         <v>389</v>
-      </c>
-[...10 lines deleted...]
-        <v>390</v>
       </c>
       <c r="AJ137">
         <v>111447</v>
       </c>
       <c r="AK137">
         <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
+        <v>390</v>
+      </c>
+      <c r="E138" t="s">
         <v>391</v>
       </c>
-      <c r="E138" t="s">
+      <c r="F138" t="s">
         <v>392</v>
       </c>
-      <c r="F138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I138" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI138" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="AJ138">
         <v>111448</v>
       </c>
       <c r="AK138">
         <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="E139" t="s">
         <v>207</v>
       </c>
       <c r="F139" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I139" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI139" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="AJ139">
         <v>111449</v>
       </c>
       <c r="AK139">
         <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="E140" t="s">
         <v>128</v>
       </c>
       <c r="F140" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I140" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI140" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="AJ140">
         <v>111450</v>
       </c>
       <c r="AK140">
         <v>4</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
+        <v>397</v>
+      </c>
+      <c r="E141" t="s">
         <v>398</v>
       </c>
-      <c r="E141" t="s">
+      <c r="F141" t="s">
         <v>399</v>
       </c>
-      <c r="F141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I141" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI141" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="AJ141">
         <v>111451</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>259</v>
       </c>
       <c r="E142" t="s">
         <v>142</v>
       </c>
       <c r="F142" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I142" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI142" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="AJ142">
         <v>111452</v>
       </c>
       <c r="AK142">
         <v>5</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="E143" t="s">
         <v>122</v>
       </c>
       <c r="F143" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I143" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI143" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="AJ143">
         <v>111453</v>
       </c>
       <c r="AK143">
         <v>5</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="E144" t="s">
         <v>306</v>
       </c>
       <c r="F144" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I144" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI144" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="AJ144">
         <v>111454</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
+        <v>405</v>
+      </c>
+      <c r="E145" t="s">
         <v>406</v>
       </c>
-      <c r="E145" t="s">
+      <c r="F145" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I145" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI145" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="AJ145">
         <v>111455</v>
       </c>
       <c r="AK145">
         <v>5</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
+        <v>409</v>
+      </c>
+      <c r="E146" t="s">
+        <v>384</v>
+      </c>
+      <c r="F146" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I146" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI146" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="AJ146">
         <v>111456</v>
       </c>
       <c r="AK146">
         <v>5</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="E147" t="s">
         <v>180</v>
       </c>
       <c r="F147" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I147" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI147" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="AJ147">
         <v>111457</v>
       </c>
       <c r="AK147">
         <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="E148" t="s">
         <v>299</v>
       </c>
       <c r="F148" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I148" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI148" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="AJ148">
         <v>111458</v>
       </c>
       <c r="AK148">
         <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>228</v>
       </c>
       <c r="E149" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="F149" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I149" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI149" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="AJ149">
         <v>111459</v>
       </c>
       <c r="AK149">
         <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
+        <v>417</v>
+      </c>
+      <c r="E150" t="s">
+        <v>247</v>
+      </c>
+      <c r="F150" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I150" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI150" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="AJ150">
         <v>111460</v>
       </c>
       <c r="AK150">
         <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
+        <v>419</v>
+      </c>
+      <c r="E151" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I151" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI151" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="AJ151">
         <v>111461</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="E152" t="s">
         <v>213</v>
       </c>
       <c r="F152" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I152" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI152" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="AJ152">
         <v>111462</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
+        <v>423</v>
+      </c>
+      <c r="E153" t="s">
         <v>424</v>
       </c>
-      <c r="E153" t="s">
+      <c r="F153" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I153" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI153" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="AJ153">
         <v>111463</v>
       </c>
       <c r="AK153">
         <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
+        <v>426</v>
+      </c>
+      <c r="E154" t="s">
         <v>427</v>
       </c>
-      <c r="E154" t="s">
+      <c r="F154" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I154" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI154" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="AJ154">
         <v>111464</v>
       </c>
       <c r="AK154">
         <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="E155" t="s">
         <v>122</v>
       </c>
       <c r="F155" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I155" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="AI155" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="AJ155">
         <v>111465</v>
       </c>
       <c r="AK155">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>84</v>
       </c>
       <c r="E156" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I156" t="s">
+        <v>433</v>
+      </c>
+      <c r="AI156" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="AJ156">
         <v>111466</v>
       </c>
       <c r="AK156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="E157" t="s">
         <v>72</v>
       </c>
       <c r="F157" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I157" t="s">
+        <v>433</v>
+      </c>
+      <c r="AI157" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="AJ157">
         <v>111467</v>
       </c>
       <c r="AK157">
         <v>4</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
+        <v>437</v>
+      </c>
+      <c r="E158" t="s">
         <v>438</v>
       </c>
-      <c r="E158" t="s">
+      <c r="F158" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I158" t="s">
+        <v>433</v>
+      </c>
+      <c r="AI158" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="AJ158">
         <v>111468</v>
       </c>
+      <c r="AK158">
+        <v>5</v>
+      </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
+        <v>440</v>
+      </c>
+      <c r="E159" t="s">
         <v>441</v>
       </c>
-      <c r="E159" t="s">
+      <c r="F159" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I159" t="s">
+        <v>433</v>
+      </c>
+      <c r="AI159" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="AJ159">
         <v>111469</v>
       </c>
       <c r="AK159">
         <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
+        <v>443</v>
+      </c>
+      <c r="E160" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I160" t="s">
+        <v>433</v>
+      </c>
+      <c r="AI160" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="AJ160">
         <v>111470</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>215</v>
       </c>
       <c r="E161" t="s">
+        <v>445</v>
+      </c>
+      <c r="F161" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I161" t="s">
+        <v>433</v>
+      </c>
+      <c r="AI161" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="AJ161">
         <v>111471</v>
       </c>
       <c r="AK161">
         <v>5</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" t="s">
         <v>448</v>
       </c>
-      <c r="E162" t="s">
+      <c r="F162" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I162" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI162" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="AJ162">
         <v>111472</v>
       </c>
       <c r="AK162">
         <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
+        <v>451</v>
+      </c>
+      <c r="E163" t="s">
         <v>452</v>
       </c>
-      <c r="E163" t="s">
+      <c r="F163" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I163" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI163" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="AJ163">
         <v>111473</v>
       </c>
       <c r="AK163">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
+        <v>454</v>
+      </c>
+      <c r="E164" t="s">
         <v>455</v>
       </c>
-      <c r="E164" t="s">
+      <c r="F164" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H164" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I164" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI164" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="AJ164">
         <v>111474</v>
       </c>
       <c r="AK164">
         <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
+        <v>457</v>
+      </c>
+      <c r="E165" t="s">
         <v>458</v>
       </c>
-      <c r="E165" t="s">
+      <c r="F165" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I165" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI165" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="AJ165">
         <v>111475</v>
       </c>
       <c r="AK165">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
+        <v>460</v>
+      </c>
+      <c r="E166" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H166" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I166" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI166" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="AJ166">
         <v>111476</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
+        <v>462</v>
+      </c>
+      <c r="E167" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H167" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I167" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI167" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="AJ167">
         <v>111477</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
+        <v>464</v>
+      </c>
+      <c r="E168" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H168" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I168" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI168" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="AJ168">
         <v>111478</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
+        <v>466</v>
+      </c>
+      <c r="E169" t="s">
+        <v>455</v>
+      </c>
+      <c r="F169" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H169" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I169" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI169" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="AJ169">
         <v>111479</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
+        <v>468</v>
+      </c>
+      <c r="E170" t="s">
         <v>469</v>
       </c>
-      <c r="E170" t="s">
+      <c r="F170" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I170" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI170" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="AJ170">
         <v>111480</v>
       </c>
       <c r="AK170">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
+        <v>472</v>
+      </c>
+      <c r="E171" t="s">
         <v>473</v>
       </c>
-      <c r="E171" t="s">
+      <c r="F171" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I171" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI171" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="AJ171">
         <v>111481</v>
       </c>
       <c r="AK171">
         <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="E172" t="s">
         <v>41</v>
       </c>
       <c r="F172" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I172" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI172" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="AJ172">
         <v>111482</v>
       </c>
       <c r="AK172">
         <v>3</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
+        <v>477</v>
+      </c>
+      <c r="E173" t="s">
         <v>478</v>
       </c>
-      <c r="E173" t="s">
+      <c r="F173" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I173" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI173" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="AJ173">
         <v>111483</v>
       </c>
       <c r="AK173">
         <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="E174" t="s">
         <v>152</v>
       </c>
       <c r="F174" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I174" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI174" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="AJ174">
         <v>111484</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="E175" t="s">
         <v>183</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I175" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI175" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="AJ175">
         <v>111485</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="E176" t="s">
         <v>333</v>
       </c>
       <c r="F176" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I176" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI176" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="AJ176">
         <v>111486</v>
       </c>
       <c r="AK176">
         <v>5</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
+        <v>485</v>
+      </c>
+      <c r="E177" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I177" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI177" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="AJ177">
         <v>111487</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="E178" t="s">
         <v>117</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I178" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI178" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="AJ178">
         <v>111488</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
+        <v>488</v>
+      </c>
+      <c r="E179" t="s">
         <v>489</v>
       </c>
-      <c r="E179" t="s">
+      <c r="F179" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I179" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI179" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="AJ179">
         <v>111489</v>
       </c>
       <c r="AK179">
         <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="E180" t="s">
         <v>102</v>
       </c>
       <c r="F180" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H180" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I180" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI180" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="AJ180">
         <v>111490</v>
       </c>
       <c r="AK180">
         <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
+        <v>494</v>
+      </c>
+      <c r="E181" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I181" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI181" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="AJ181">
         <v>111491</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
+        <v>496</v>
+      </c>
+      <c r="E182" t="s">
+        <v>369</v>
+      </c>
+      <c r="F182" t="s">
         <v>497</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H182" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I182" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI182" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="AJ182">
         <v>111492</v>
       </c>
       <c r="AK182">
         <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
+        <v>498</v>
+      </c>
+      <c r="E183" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H183" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I183" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI183" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="AJ183">
         <v>111493</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E184" t="s">
+        <v>500</v>
+      </c>
+      <c r="F184" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H184" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I184" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI184" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="AJ184">
         <v>111494</v>
       </c>
       <c r="AK184">
         <v>4</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
+        <v>502</v>
+      </c>
+      <c r="E185" t="s">
         <v>503</v>
       </c>
-      <c r="E185" t="s">
+      <c r="F185" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H185" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I185" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI185" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="AJ185">
         <v>111495</v>
       </c>
       <c r="AK185">
         <v>5</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
+        <v>505</v>
+      </c>
+      <c r="E186" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H186" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I186" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI186" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="AJ186">
         <v>111496</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="E187" t="s">
         <v>41</v>
       </c>
       <c r="F187" t="s">
+        <v>508</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="I187" t="s">
+        <v>433</v>
+      </c>
+      <c r="AI187" t="s">
         <v>509</v>
-      </c>
-[...10 lines deleted...]
-        <v>510</v>
       </c>
       <c r="AJ187">
         <v>111497</v>
       </c>
       <c r="AK187">
         <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="E188" t="s">
         <v>320</v>
       </c>
       <c r="F188" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I188" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI188" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ188">
         <v>111498</v>
       </c>
       <c r="AK188">
         <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="E189" t="s">
         <v>142</v>
       </c>
       <c r="F189" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I189" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI189" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ189">
         <v>111499</v>
       </c>
       <c r="AK189">
         <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="E190" t="s">
         <v>128</v>
       </c>
       <c r="F190" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I190" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI190" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ190">
         <v>111500</v>
       </c>
       <c r="AK190">
         <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>196</v>
       </c>
       <c r="E191" t="s">
         <v>216</v>
       </c>
       <c r="F191" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I191" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI191" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ191">
         <v>111501</v>
       </c>
       <c r="AK191">
         <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="E192" t="s">
         <v>142</v>
       </c>
       <c r="F192" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I192" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI192" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ192">
         <v>111502</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>39</v>
       </c>
       <c r="E193" t="s">
         <v>41</v>
       </c>
       <c r="F193" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I193" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI193" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ193">
         <v>111503</v>
       </c>
       <c r="AK193">
         <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E194" t="s">
+        <v>519</v>
+      </c>
+      <c r="F194" t="s">
         <v>520</v>
       </c>
-      <c r="F194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I194" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI194" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ194">
         <v>111504</v>
+      </c>
+      <c r="AK194">
+        <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>163</v>
       </c>
       <c r="E195" t="s">
         <v>122</v>
       </c>
       <c r="F195" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I195" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI195" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ195">
         <v>111505</v>
       </c>
       <c r="AK195">
         <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
+        <v>522</v>
+      </c>
+      <c r="E196" t="s">
         <v>523</v>
       </c>
-      <c r="E196" t="s">
+      <c r="F196" t="s">
         <v>524</v>
       </c>
-      <c r="F196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I196" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI196" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ196">
         <v>111506</v>
       </c>
       <c r="AK196">
         <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
+        <v>525</v>
+      </c>
+      <c r="E197" t="s">
+        <v>424</v>
+      </c>
+      <c r="F197" t="s">
         <v>526</v>
       </c>
-      <c r="E197" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I197" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI197" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ197">
         <v>111507</v>
       </c>
       <c r="AK197">
         <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
+        <v>527</v>
+      </c>
+      <c r="E198" t="s">
         <v>528</v>
       </c>
-      <c r="E198" t="s">
+      <c r="F198" t="s">
         <v>529</v>
       </c>
-      <c r="F198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I198" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI198" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ198">
         <v>111508</v>
       </c>
       <c r="AK198">
         <v>2</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
+        <v>530</v>
+      </c>
+      <c r="E199" t="s">
         <v>531</v>
       </c>
-      <c r="E199" t="s">
+      <c r="F199" t="s">
         <v>532</v>
       </c>
-      <c r="F199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I199" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI199" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ199">
         <v>111509</v>
       </c>
       <c r="AK199">
         <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="E200" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F200" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I200" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI200" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ200">
         <v>111510</v>
       </c>
       <c r="AK200">
         <v>4</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="E201" t="s">
         <v>41</v>
       </c>
       <c r="F201" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I201" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI201" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ201">
         <v>111511</v>
       </c>
       <c r="AK201">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="E202" t="s">
         <v>122</v>
       </c>
       <c r="F202" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I202" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI202" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ202">
         <v>111512</v>
       </c>
       <c r="AK202">
         <v>4</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
+        <v>538</v>
+      </c>
+      <c r="E203" t="s">
+        <v>424</v>
+      </c>
+      <c r="F203" t="s">
         <v>539</v>
       </c>
-      <c r="E203" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I203" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI203" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ203">
         <v>111513</v>
       </c>
       <c r="AK203">
         <v>5</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="E204" t="s">
         <v>128</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I204" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI204" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ204">
         <v>111514</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
+        <v>541</v>
+      </c>
+      <c r="E205" t="s">
         <v>542</v>
       </c>
-      <c r="E205" t="s">
+      <c r="F205" t="s">
         <v>543</v>
       </c>
-      <c r="F205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I205" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI205" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ205">
         <v>111515</v>
       </c>
       <c r="AK205">
         <v>4</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>198</v>
       </c>
       <c r="E206" t="s">
         <v>122</v>
       </c>
       <c r="F206" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I206" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI206" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ206">
         <v>111516</v>
       </c>
       <c r="AK206">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E207" t="s">
         <v>128</v>
       </c>
       <c r="F207" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I207" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI207" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ207">
         <v>111517</v>
       </c>
       <c r="AK207">
         <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="E208" t="s">
         <v>41</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I208" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI208" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ208">
         <v>111518</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
+        <v>548</v>
+      </c>
+      <c r="E209" t="s">
         <v>549</v>
       </c>
-      <c r="E209" t="s">
+      <c r="F209" t="s">
         <v>550</v>
       </c>
-      <c r="F209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G209" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I209" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI209" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ209">
         <v>111519</v>
       </c>
       <c r="AK209">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="E210" t="s">
         <v>306</v>
       </c>
       <c r="F210" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I210" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI210" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ210">
         <v>111520</v>
       </c>
       <c r="AK210">
         <v>5</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="E211" t="s">
         <v>145</v>
       </c>
       <c r="F211" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I211" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI211" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ211">
         <v>111521</v>
       </c>
       <c r="AK211">
         <v>5</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="E212" t="s">
         <v>136</v>
       </c>
       <c r="F212" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I212" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI212" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ212">
         <v>111522</v>
       </c>
       <c r="AK212">
         <v>5</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="E213" t="s">
         <v>117</v>
       </c>
       <c r="F213" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I213" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI213" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ213">
         <v>111523</v>
       </c>
+      <c r="AK213">
+        <v>5</v>
+      </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="E214" t="s">
         <v>142</v>
       </c>
       <c r="F214" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I214" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI214" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ214">
         <v>111524</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="E215" t="s">
         <v>114</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I215" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI215" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ215">
         <v>111525</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>75</v>
       </c>
       <c r="E216" t="s">
         <v>128</v>
       </c>
       <c r="F216" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I216" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI216" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ216">
         <v>111526</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="D217" t="s">
         <v>42</v>
       </c>
       <c r="E217" t="s">
         <v>260</v>
       </c>
       <c r="F217" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I217" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI217" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ217">
         <v>111527</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="E218" t="s">
         <v>142</v>
       </c>
       <c r="F218" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I218" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI218" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="AJ218">
         <v>111528</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
+        <v>563</v>
+      </c>
+      <c r="E219" t="s">
         <v>564</v>
       </c>
-      <c r="E219" t="s">
+      <c r="F219" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H219" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I219" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI219" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ219">
         <v>111529</v>
       </c>
       <c r="AK219">
         <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
+        <v>567</v>
+      </c>
+      <c r="E220" t="s">
+        <v>463</v>
+      </c>
+      <c r="F220" t="s">
         <v>568</v>
-      </c>
-[...4 lines deleted...]
-        <v>569</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I220" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI220" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ220">
         <v>111530</v>
       </c>
       <c r="AK220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
+        <v>569</v>
+      </c>
+      <c r="E221" t="s">
+        <v>369</v>
+      </c>
+      <c r="F221" t="s">
         <v>570</v>
-      </c>
-[...4 lines deleted...]
-        <v>571</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I221" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI221" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ221">
         <v>111531</v>
       </c>
       <c r="AK221">
         <v>4</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="E222" t="s">
         <v>164</v>
       </c>
       <c r="F222" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I222" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI222" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ222">
         <v>111532</v>
       </c>
       <c r="AK222">
         <v>2</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
+        <v>573</v>
+      </c>
+      <c r="E223" t="s">
         <v>574</v>
       </c>
-      <c r="E223" t="s">
+      <c r="F223" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I223" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI223" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ223">
         <v>111533</v>
       </c>
       <c r="AK223">
         <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
+        <v>576</v>
+      </c>
+      <c r="E224" t="s">
+        <v>406</v>
+      </c>
+      <c r="F224" t="s">
         <v>577</v>
-      </c>
-[...4 lines deleted...]
-        <v>578</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I224" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI224" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ224">
         <v>111534</v>
       </c>
       <c r="AK224">
         <v>4</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
+        <v>578</v>
+      </c>
+      <c r="E225" t="s">
         <v>579</v>
       </c>
-      <c r="E225" t="s">
+      <c r="F225" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I225" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI225" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ225">
         <v>111535</v>
       </c>
       <c r="AK225">
         <v>4</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>61</v>
       </c>
       <c r="E226" t="s">
         <v>51</v>
       </c>
       <c r="F226" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I226" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI226" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ226">
         <v>111536</v>
       </c>
       <c r="AK226">
         <v>4</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="E227" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="F227" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I227" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI227" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ227">
         <v>111537</v>
       </c>
       <c r="AK227">
         <v>4</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="E228" t="s">
         <v>96</v>
       </c>
       <c r="F228" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I228" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI228" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ228">
         <v>111538</v>
       </c>
       <c r="AK228">
         <v>3</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
+        <v>585</v>
+      </c>
+      <c r="E229" t="s">
+        <v>564</v>
+      </c>
+      <c r="F229" t="s">
         <v>586</v>
-      </c>
-[...4 lines deleted...]
-        <v>587</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I229" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI229" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ229">
         <v>111539</v>
       </c>
       <c r="AK229">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="E230" t="s">
         <v>96</v>
       </c>
       <c r="F230" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I230" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI230" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ230">
         <v>111540</v>
       </c>
       <c r="AK230">
         <v>5</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
+        <v>589</v>
+      </c>
+      <c r="E231" t="s">
         <v>590</v>
       </c>
-      <c r="E231" t="s">
+      <c r="F231" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I231" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI231" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ231">
         <v>111541</v>
       </c>
       <c r="AK231">
         <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:37">
       <c r="D232" t="s">
+        <v>592</v>
+      </c>
+      <c r="E232" t="s">
+        <v>499</v>
+      </c>
+      <c r="F232" t="s">
         <v>593</v>
-      </c>
-[...4 lines deleted...]
-        <v>594</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I232" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI232" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ232">
         <v>111542</v>
       </c>
       <c r="AK232">
         <v>5</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
+        <v>594</v>
+      </c>
+      <c r="E233" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I233" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI233" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ233">
         <v>111543</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="E234" t="s">
         <v>51</v>
       </c>
       <c r="F234" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I234" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI234" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="AJ234">
         <v>111544</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
+        <v>598</v>
+      </c>
+      <c r="E235" t="s">
         <v>599</v>
       </c>
-      <c r="E235" t="s">
+      <c r="F235" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H235" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I235" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI235" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ235">
         <v>111545</v>
       </c>
       <c r="AK235">
         <v>3</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
+        <v>602</v>
+      </c>
+      <c r="E236" t="s">
         <v>603</v>
       </c>
-      <c r="E236" t="s">
+      <c r="F236" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H236" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I236" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI236" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ236">
         <v>111546</v>
       </c>
       <c r="AK236">
         <v>3</v>
       </c>
     </row>
     <row r="237" spans="1:37">
       <c r="D237" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="E237" t="s">
         <v>213</v>
       </c>
       <c r="F237" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H237" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I237" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI237" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ237">
         <v>111547</v>
       </c>
       <c r="AK237">
         <v>3</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
+        <v>607</v>
+      </c>
+      <c r="E238" t="s">
         <v>608</v>
       </c>
-      <c r="E238" t="s">
+      <c r="F238" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H238" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I238" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI238" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ238">
         <v>111548</v>
       </c>
       <c r="AK238">
         <v>4</v>
       </c>
     </row>
     <row r="239" spans="1:37">
       <c r="D239" t="s">
+        <v>610</v>
+      </c>
+      <c r="E239" t="s">
+        <v>247</v>
+      </c>
+      <c r="F239" t="s">
         <v>611</v>
-      </c>
-[...4 lines deleted...]
-        <v>612</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H239" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I239" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI239" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ239">
         <v>111549</v>
       </c>
       <c r="AK239">
         <v>3</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="E240" t="s">
         <v>122</v>
       </c>
       <c r="F240" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I240" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI240" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ240">
         <v>111550</v>
       </c>
       <c r="AK240">
         <v>4</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
+        <v>614</v>
+      </c>
+      <c r="E241" t="s">
         <v>615</v>
       </c>
-      <c r="E241" t="s">
+      <c r="F241" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I241" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI241" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ241">
         <v>111551</v>
       </c>
       <c r="AK241">
         <v>4</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="E242" t="s">
+        <v>617</v>
+      </c>
+      <c r="F242" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H242" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I242" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI242" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ242">
         <v>111552</v>
       </c>
       <c r="AK242">
         <v>4</v>
       </c>
     </row>
     <row r="243" spans="1:37">
       <c r="D243" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="E243" t="s">
         <v>316</v>
       </c>
       <c r="F243" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H243" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I243" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI243" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ243">
         <v>111553</v>
       </c>
       <c r="AK243">
         <v>4</v>
       </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
         <v>235</v>
       </c>
       <c r="E244" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="F244" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H244" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I244" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI244" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ244">
         <v>111554</v>
       </c>
       <c r="AK244">
         <v>4</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="E245" t="s">
         <v>199</v>
       </c>
       <c r="F245" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H245" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I245" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI245" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ245">
         <v>111555</v>
       </c>
       <c r="AK245">
         <v>4</v>
       </c>
     </row>
     <row r="246" spans="1:37">
       <c r="D246" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="E246" t="s">
         <v>122</v>
       </c>
       <c r="F246" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H246" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I246" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI246" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ246">
         <v>111556</v>
       </c>
       <c r="AK246">
         <v>5</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
+        <v>626</v>
+      </c>
+      <c r="E247" t="s">
         <v>627</v>
       </c>
-      <c r="E247" t="s">
+      <c r="F247" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H247" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I247" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI247" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ247">
         <v>111557</v>
       </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E248" t="s">
         <v>213</v>
       </c>
       <c r="F248" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I248" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI248" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ248">
         <v>111558</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
+        <v>631</v>
+      </c>
+      <c r="E249" t="s">
         <v>632</v>
       </c>
-      <c r="E249" t="s">
+      <c r="F249" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H249" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I249" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI249" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="AJ249">
         <v>111559</v>
       </c>
     </row>
     <row r="250" spans="1:37">
       <c r="D250" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="E250" t="s">
+        <v>634</v>
+      </c>
+      <c r="F250" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I250" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI250" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="AJ250">
         <v>111560</v>
       </c>
       <c r="AK250">
         <v>2</v>
       </c>
     </row>
     <row r="251" spans="1:37">
       <c r="D251" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="E251" t="s">
         <v>174</v>
       </c>
       <c r="F251" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I251" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI251" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="AJ251">
         <v>111561</v>
       </c>
       <c r="AK251">
         <v>3</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="E252" t="s">
         <v>82</v>
       </c>
       <c r="F252" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I252" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="AI252" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="AJ252">
         <v>111562</v>
       </c>
       <c r="AK252">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>