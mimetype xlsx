--- v1 (2026-05-15)
+++ v2 (2026-09-08)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642">
   <si>
     <t>3D West Cup 2026 - 2.kolo</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -758,50 +758,53 @@
     <t>SVK2381</t>
   </si>
   <si>
     <t>Nela</t>
   </si>
   <si>
     <t>SVK1449</t>
   </si>
   <si>
     <t>CU50z</t>
   </si>
   <si>
     <t>Barla</t>
   </si>
   <si>
     <t>SVK1897</t>
   </si>
   <si>
     <t>CU999m</t>
   </si>
   <si>
     <t>Švancar</t>
   </si>
   <si>
     <t>Ján</t>
+  </si>
+  <si>
+    <t>SVK3062</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>HU12m</t>
   </si>
   <si>
     <t>Rákoš</t>
   </si>
   <si>
     <t>SVK2991</t>
   </si>
   <si>
     <t>Novotná</t>
   </si>
   <si>
     <t>SVK2243</t>
   </si>
   <si>
     <t>HU17z</t>
   </si>
   <si>
     <t>Szabó</t>
   </si>
@@ -2573,51 +2576,51 @@
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="AI4" t="s">
         <v>29</v>
       </c>
       <c r="AJ4">
         <v>111320</v>
       </c>
       <c r="AK4">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AI5" t="s">
         <v>29</v>
       </c>
       <c r="AJ5">
@@ -2731,53 +2734,50 @@
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>47</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AI10" t="s">
         <v>49</v>
       </c>
       <c r="AJ10">
         <v>111313</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>50</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AI11" t="s">
         <v>49</v>
       </c>
       <c r="AJ11">
         <v>111314</v>
@@ -2789,53 +2789,50 @@
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AI12" t="s">
         <v>49</v>
       </c>
       <c r="AJ12">
         <v>111315</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>56</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AI13" t="s">
         <v>49</v>
       </c>
       <c r="AJ13">
         <v>111316</v>
       </c>
     </row>
     <row r="14" spans="1:37">
@@ -2925,53 +2922,50 @@
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>69</v>
       </c>
       <c r="F17" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AI17" t="s">
         <v>67</v>
       </c>
       <c r="AJ17">
         <v>111339</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" t="s">
         <v>67</v>
       </c>
       <c r="AJ18">
         <v>111340</v>
       </c>
     </row>
     <row r="19" spans="1:37">
@@ -3061,53 +3055,50 @@
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>61</v>
       </c>
       <c r="E22" t="s">
         <v>82</v>
       </c>
       <c r="F22" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AI22" t="s">
         <v>81</v>
       </c>
       <c r="AJ22">
         <v>111327</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>85</v>
       </c>
       <c r="F23" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AI23" t="s">
         <v>81</v>
       </c>
       <c r="AJ23">
         <v>111328</v>
@@ -3479,51 +3470,51 @@
       <c r="D37" t="s">
         <v>121</v>
       </c>
       <c r="E37" t="s">
         <v>122</v>
       </c>
       <c r="F37" t="s">
         <v>123</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AI37" t="s">
         <v>112</v>
       </c>
       <c r="AJ37">
         <v>111345</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>124</v>
       </c>
       <c r="E38" t="s">
         <v>125</v>
       </c>
       <c r="F38" t="s">
         <v>126</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AI38" t="s">
         <v>112</v>
       </c>
       <c r="AJ38">
@@ -3537,51 +3528,51 @@
       <c r="D39" t="s">
         <v>127</v>
       </c>
       <c r="E39" t="s">
         <v>128</v>
       </c>
       <c r="F39" t="s">
         <v>129</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="AI39" t="s">
         <v>112</v>
       </c>
       <c r="AJ39">
         <v>111347</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>130</v>
       </c>
       <c r="E40" t="s">
         <v>131</v>
       </c>
       <c r="F40" t="s">
         <v>132</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="AI40" t="s">
         <v>112</v>
       </c>
       <c r="AJ40">
@@ -3682,80 +3673,80 @@
       <c r="D44" t="s">
         <v>141</v>
       </c>
       <c r="E44" t="s">
         <v>142</v>
       </c>
       <c r="F44" t="s">
         <v>143</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="AI44" t="s">
         <v>112</v>
       </c>
       <c r="AJ44">
         <v>111352</v>
       </c>
       <c r="AK44">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>144</v>
       </c>
       <c r="E45" t="s">
         <v>145</v>
       </c>
       <c r="F45" t="s">
         <v>146</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="AI45" t="s">
         <v>112</v>
       </c>
       <c r="AJ45">
         <v>111353</v>
       </c>
       <c r="AK45">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>147</v>
       </c>
       <c r="E46" t="s">
         <v>142</v>
       </c>
       <c r="F46" t="s">
         <v>148</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="AI46" t="s">
         <v>112</v>
       </c>
       <c r="AJ46">
@@ -3937,80 +3928,80 @@
       <c r="D53" t="s">
         <v>163</v>
       </c>
       <c r="E53" t="s">
         <v>164</v>
       </c>
       <c r="F53" t="s">
         <v>165</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="AI53" t="s">
         <v>162</v>
       </c>
       <c r="AJ53">
         <v>111363</v>
       </c>
       <c r="AK53">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>166</v>
       </c>
       <c r="E54" t="s">
         <v>167</v>
       </c>
       <c r="F54" t="s">
         <v>168</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="AI54" t="s">
         <v>162</v>
       </c>
       <c r="AJ54">
         <v>111364</v>
       </c>
       <c r="AK54">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>169</v>
       </c>
       <c r="E55" t="s">
         <v>167</v>
       </c>
       <c r="F55" t="s">
         <v>170</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="AI55" t="s">
         <v>162</v>
       </c>
       <c r="AJ55">
@@ -4047,51 +4038,51 @@
       <c r="D57" t="s">
         <v>173</v>
       </c>
       <c r="E57" t="s">
         <v>174</v>
       </c>
       <c r="F57" t="s">
         <v>175</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="AI57" t="s">
         <v>162</v>
       </c>
       <c r="AJ57">
         <v>111367</v>
       </c>
       <c r="AK57">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>176</v>
       </c>
       <c r="E58" t="s">
         <v>177</v>
       </c>
       <c r="F58" t="s">
         <v>178</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="AI58" t="s">
         <v>162</v>
       </c>
       <c r="AJ58">
@@ -4435,80 +4426,80 @@
       <c r="D71" t="s">
         <v>212</v>
       </c>
       <c r="E71" t="s">
         <v>213</v>
       </c>
       <c r="F71" t="s">
         <v>214</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I71" t="s">
         <v>208</v>
       </c>
       <c r="AI71" t="s">
         <v>209</v>
       </c>
       <c r="AJ71">
         <v>111381</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>215</v>
       </c>
       <c r="E72" t="s">
         <v>216</v>
       </c>
       <c r="F72" t="s">
         <v>217</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I72" t="s">
         <v>208</v>
       </c>
       <c r="AI72" t="s">
         <v>209</v>
       </c>
       <c r="AJ72">
         <v>111382</v>
       </c>
       <c r="AK72">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>218</v>
       </c>
       <c r="E73" t="s">
         <v>219</v>
       </c>
       <c r="F73" t="s">
         <v>220</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I73" t="s">
         <v>208</v>
       </c>
       <c r="AI73" t="s">
         <v>209</v>
       </c>
       <c r="AJ73">
@@ -4638,51 +4629,51 @@
       <c r="D78" t="s">
         <v>233</v>
       </c>
       <c r="E78" t="s">
         <v>122</v>
       </c>
       <c r="F78" t="s">
         <v>234</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I78" t="s">
         <v>223</v>
       </c>
       <c r="AI78" t="s">
         <v>224</v>
       </c>
       <c r="AJ78">
         <v>111388</v>
       </c>
       <c r="AK78">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>235</v>
       </c>
       <c r="E79" t="s">
         <v>142</v>
       </c>
       <c r="F79" t="s">
         <v>236</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I79" t="s">
         <v>223</v>
       </c>
       <c r="AI79" t="s">
         <v>224</v>
       </c>
       <c r="AJ79">
@@ -4692,50 +4683,53 @@
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>237</v>
       </c>
       <c r="E80" t="s">
         <v>238</v>
       </c>
       <c r="F80" t="s">
         <v>239</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I80" t="s">
         <v>223</v>
       </c>
       <c r="AI80" t="s">
         <v>224</v>
       </c>
       <c r="AJ80">
         <v>111390</v>
       </c>
+      <c r="AK80">
+        <v>4</v>
+      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>169</v>
       </c>
       <c r="E81" t="s">
         <v>240</v>
       </c>
       <c r="F81" t="s">
         <v>241</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I81" t="s">
         <v>223</v>
       </c>
       <c r="AI81" t="s">
         <v>242</v>
       </c>
       <c r="AJ81">
         <v>111391</v>
@@ -4758,4782 +4752,4806 @@
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I82" t="s">
         <v>223</v>
       </c>
       <c r="AI82" t="s">
         <v>245</v>
       </c>
       <c r="AJ82">
         <v>111392</v>
       </c>
       <c r="AK82">
         <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>246</v>
       </c>
       <c r="E83" t="s">
         <v>247</v>
       </c>
+      <c r="F83" t="s">
+        <v>248</v>
+      </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I83" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI83" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AJ83">
         <v>111393</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E84" t="s">
         <v>40</v>
       </c>
       <c r="F84" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I84" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI84" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AJ84">
         <v>111394</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E85" t="s">
         <v>59</v>
       </c>
       <c r="F85" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I85" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI85" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="AJ85">
         <v>111395</v>
       </c>
+      <c r="AK85">
+        <v>4</v>
+      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E86" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F86" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I86" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI86" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ86">
         <v>111396</v>
       </c>
       <c r="AK86">
         <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
+        <v>260</v>
+      </c>
+      <c r="E87" t="s">
+        <v>261</v>
+      </c>
+      <c r="F87" t="s">
+        <v>262</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="I87" t="s">
+        <v>249</v>
+      </c>
+      <c r="AI87" t="s">
         <v>259</v>
-      </c>
-[...16 lines deleted...]
-        <v>258</v>
       </c>
       <c r="AJ87">
         <v>111397</v>
       </c>
       <c r="AK87">
         <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E88" t="s">
         <v>117</v>
       </c>
       <c r="F88" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I88" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI88" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ88">
         <v>111398</v>
       </c>
       <c r="AK88">
         <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I89" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI89" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ89">
         <v>111399</v>
       </c>
       <c r="AK89">
         <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E90" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F90" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I90" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI90" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ90">
         <v>111400</v>
       </c>
       <c r="AK90">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E91" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F91" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I91" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI91" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ91">
         <v>111401</v>
       </c>
       <c r="AK91">
         <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I92" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI92" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ92">
         <v>111402</v>
       </c>
       <c r="AK92">
         <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E93" t="s">
         <v>199</v>
       </c>
       <c r="F93" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I93" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI93" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ93">
         <v>111403</v>
       </c>
       <c r="AK93">
         <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" t="s">
         <v>43</v>
       </c>
       <c r="F94" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I94" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI94" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ94">
         <v>111404</v>
       </c>
       <c r="AK94">
         <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E95" t="s">
         <v>213</v>
       </c>
       <c r="F95" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I95" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI95" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ95">
         <v>111405</v>
       </c>
       <c r="AK95">
         <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E96" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F96" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I96" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI96" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AJ96">
         <v>111406</v>
       </c>
       <c r="AK96">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E97" t="s">
         <v>180</v>
       </c>
       <c r="F97" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I97" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI97" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="AJ97">
         <v>111407</v>
       </c>
+      <c r="AK97">
+        <v>5</v>
+      </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E98" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F98" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I98" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI98" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="AJ98">
         <v>111408</v>
       </c>
       <c r="AK98">
         <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E99" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F99" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I99" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI99" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="AJ99">
         <v>111409</v>
       </c>
       <c r="AK99">
         <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I100" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI100" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="AJ100">
         <v>111410</v>
       </c>
       <c r="AK100">
         <v>2</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E101" t="s">
         <v>213</v>
       </c>
       <c r="F101" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I101" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI101" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="AJ101">
         <v>111411</v>
       </c>
       <c r="AK101">
         <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E102" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F102" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I102" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AI102" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="AJ102">
         <v>111412</v>
       </c>
       <c r="AK102">
         <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E103" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F103" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I103" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="AI103" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="AJ103">
         <v>111413</v>
       </c>
+      <c r="AK103">
+        <v>5</v>
+      </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E104" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F104" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I104" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="AI104" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="AJ104">
         <v>111414</v>
       </c>
       <c r="AK104">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I105" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="AI105" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="AJ105">
         <v>111415</v>
       </c>
       <c r="AK105">
         <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E106" t="s">
         <v>216</v>
       </c>
       <c r="F106" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I106" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI106" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="AJ106">
         <v>111416</v>
       </c>
       <c r="AK106">
         <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>171</v>
       </c>
       <c r="E107" t="s">
         <v>46</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I107" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI107" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="AJ107">
         <v>111417</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>163</v>
       </c>
       <c r="E108" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F108" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I108" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI108" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ108">
         <v>111418</v>
       </c>
       <c r="AK108">
         <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
+        <v>320</v>
+      </c>
+      <c r="E109" t="s">
+        <v>321</v>
+      </c>
+      <c r="F109" t="s">
+        <v>322</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="I109" t="s">
+        <v>314</v>
+      </c>
+      <c r="AI109" t="s">
         <v>319</v>
-      </c>
-[...16 lines deleted...]
-        <v>318</v>
       </c>
       <c r="AJ109">
         <v>111419</v>
       </c>
       <c r="AK109">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E110" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F110" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I110" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI110" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ110">
         <v>111420</v>
       </c>
       <c r="AK110">
         <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E111" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F111" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I111" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI111" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ111">
         <v>111421</v>
       </c>
       <c r="AK111">
         <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E112" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F112" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I112" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI112" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ112">
         <v>111422</v>
       </c>
       <c r="AK112">
         <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>71</v>
       </c>
       <c r="E113" t="s">
         <v>41</v>
       </c>
       <c r="F113" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I113" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI113" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ113">
         <v>111423</v>
       </c>
       <c r="AK113">
         <v>3</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E114" t="s">
         <v>43</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I114" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI114" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ114">
         <v>111424</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E115" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F115" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I115" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI115" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ115">
         <v>111425</v>
       </c>
       <c r="AK115">
         <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E116" t="s">
         <v>247</v>
       </c>
       <c r="F116" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I116" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI116" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ116">
         <v>111426</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E117" t="s">
         <v>128</v>
       </c>
       <c r="F117" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I117" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI117" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ117">
         <v>111427</v>
       </c>
       <c r="AK117">
         <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E118" t="s">
         <v>117</v>
       </c>
       <c r="F118" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I118" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI118" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ118">
         <v>111428</v>
       </c>
       <c r="AK118">
         <v>5</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" t="s">
         <v>213</v>
       </c>
       <c r="F119" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I119" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI119" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ119">
         <v>111429</v>
       </c>
       <c r="AK119">
         <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E120" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F120" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I120" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI120" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ120">
         <v>111430</v>
       </c>
       <c r="AK120">
         <v>4</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E121" t="s">
         <v>201</v>
       </c>
       <c r="F121" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I121" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI121" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ121">
         <v>111431</v>
       </c>
       <c r="AK121">
         <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E122" t="s">
         <v>142</v>
       </c>
       <c r="F122" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I122" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI122" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ122">
         <v>111432</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E123" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F123" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I123" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI123" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ123">
         <v>111433</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E124" t="s">
         <v>43</v>
       </c>
       <c r="F124" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I124" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI124" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AJ124">
         <v>111434</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E125" t="s">
         <v>51</v>
       </c>
       <c r="F125" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I125" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI125" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AJ125">
         <v>111435</v>
       </c>
       <c r="AK125">
         <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E126" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F126" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I126" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI126" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AJ126">
         <v>111436</v>
       </c>
       <c r="AK126">
         <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E127" t="s">
         <v>177</v>
       </c>
       <c r="F127" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I127" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI127" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AJ127">
         <v>111437</v>
       </c>
       <c r="AK127">
         <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:37">
       <c r="D128" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E128" t="s">
         <v>51</v>
       </c>
       <c r="F128" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I128" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI128" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AJ128">
         <v>111438</v>
       </c>
       <c r="AK128">
         <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E129" t="s">
         <v>114</v>
       </c>
       <c r="F129" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I129" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AI129" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="AJ129">
         <v>111439</v>
       </c>
       <c r="AK129">
         <v>5</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>71</v>
       </c>
       <c r="E130" t="s">
         <v>41</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I130" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI130" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="AJ130">
         <v>111441</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E131" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F131" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I131" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI131" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="AJ131">
         <v>111440</v>
       </c>
-      <c r="AK131">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E132" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F132" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I132" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI132" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="AJ132">
         <v>111445</v>
       </c>
       <c r="AK132">
         <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E133" t="s">
         <v>128</v>
       </c>
       <c r="F133" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I133" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI133" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="AJ133">
         <v>111446</v>
       </c>
       <c r="AK133">
         <v>5</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E134" t="s">
         <v>240</v>
       </c>
       <c r="F134" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H134" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I134" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI134" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="AJ134">
         <v>111442</v>
       </c>
       <c r="AK134">
         <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E135" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F135" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I135" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI135" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="AJ135">
         <v>111443</v>
       </c>
       <c r="AK135">
         <v>5</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E136" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F136" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I136" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI136" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="AJ136">
         <v>111444</v>
       </c>
     </row>
     <row r="137" spans="1:37">
       <c r="D137" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E137" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F137" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I137" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI137" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="AJ137">
         <v>111447</v>
       </c>
       <c r="AK137">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
+        <v>391</v>
+      </c>
+      <c r="E138" t="s">
+        <v>392</v>
+      </c>
+      <c r="F138" t="s">
+        <v>393</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="I138" t="s">
+        <v>367</v>
+      </c>
+      <c r="AI138" t="s">
         <v>390</v>
-      </c>
-[...16 lines deleted...]
-        <v>389</v>
       </c>
       <c r="AJ138">
         <v>111448</v>
       </c>
       <c r="AK138">
         <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E139" t="s">
         <v>207</v>
       </c>
       <c r="F139" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I139" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI139" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="AJ139">
         <v>111449</v>
       </c>
       <c r="AK139">
         <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E140" t="s">
         <v>128</v>
       </c>
       <c r="F140" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I140" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI140" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="AJ140">
         <v>111450</v>
       </c>
       <c r="AK140">
         <v>4</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E141" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F141" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I141" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI141" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="AJ141">
         <v>111451</v>
       </c>
+      <c r="AK141">
+        <v>5</v>
+      </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E142" t="s">
         <v>142</v>
       </c>
       <c r="F142" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I142" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI142" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="AJ142">
         <v>111452</v>
       </c>
       <c r="AK142">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E143" t="s">
         <v>122</v>
       </c>
       <c r="F143" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I143" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI143" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="AJ143">
         <v>111453</v>
       </c>
       <c r="AK143">
         <v>5</v>
       </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E144" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F144" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I144" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI144" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="AJ144">
         <v>111454</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E145" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F145" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I145" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI145" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="AJ145">
         <v>111455</v>
       </c>
       <c r="AK145">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E146" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F146" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I146" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI146" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="AJ146">
         <v>111456</v>
       </c>
       <c r="AK146">
         <v>5</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E147" t="s">
         <v>180</v>
       </c>
       <c r="F147" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I147" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI147" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="AJ147">
         <v>111457</v>
       </c>
       <c r="AK147">
         <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E148" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F148" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I148" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI148" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AJ148">
         <v>111458</v>
       </c>
       <c r="AK148">
         <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>228</v>
       </c>
       <c r="E149" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F149" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I149" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI149" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AJ149">
         <v>111459</v>
       </c>
       <c r="AK149">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E150" t="s">
         <v>247</v>
       </c>
       <c r="F150" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I150" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI150" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AJ150">
         <v>111460</v>
       </c>
       <c r="AK150">
         <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E151" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I151" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI151" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AJ151">
         <v>111461</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E152" t="s">
         <v>213</v>
       </c>
       <c r="F152" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I152" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI152" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AJ152">
         <v>111462</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E153" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F153" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I153" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI153" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AJ153">
         <v>111463</v>
       </c>
       <c r="AK153">
         <v>4</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E154" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F154" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I154" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI154" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AJ154">
         <v>111464</v>
       </c>
       <c r="AK154">
         <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E155" t="s">
         <v>122</v>
       </c>
       <c r="F155" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I155" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AI155" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AJ155">
         <v>111465</v>
       </c>
       <c r="AK155">
         <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>84</v>
       </c>
       <c r="E156" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F156" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I156" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI156" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="AJ156">
         <v>111466</v>
       </c>
       <c r="AK156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E157" t="s">
         <v>72</v>
       </c>
       <c r="F157" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I157" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI157" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="AJ157">
         <v>111467</v>
       </c>
       <c r="AK157">
         <v>4</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E158" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F158" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I158" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI158" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="AJ158">
         <v>111468</v>
       </c>
       <c r="AK158">
         <v>5</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E159" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="F159" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I159" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI159" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="AJ159">
         <v>111469</v>
       </c>
       <c r="AK159">
         <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E160" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I160" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI160" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="AJ160">
         <v>111470</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>215</v>
       </c>
       <c r="E161" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F161" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I161" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI161" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="AJ161">
         <v>111471</v>
       </c>
       <c r="AK161">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E162" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F162" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I162" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI162" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="AJ162">
         <v>111472</v>
       </c>
       <c r="AK162">
         <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E163" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F163" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I163" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI163" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="AJ163">
         <v>111473</v>
       </c>
       <c r="AK163">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E164" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F164" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H164" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I164" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI164" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="AJ164">
         <v>111474</v>
       </c>
       <c r="AK164">
         <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E165" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F165" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I165" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI165" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="AJ165">
         <v>111475</v>
       </c>
       <c r="AK165">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E166" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H166" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I166" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI166" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="AJ166">
         <v>111476</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H167" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I167" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI167" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="AJ167">
         <v>111477</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E168" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H168" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I168" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI168" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="AJ168">
         <v>111478</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E169" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F169" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H169" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I169" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI169" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="AJ169">
         <v>111479</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E170" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F170" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I170" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI170" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="AJ170">
         <v>111480</v>
       </c>
       <c r="AK170">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E171" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F171" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I171" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI171" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="AJ171">
         <v>111481</v>
       </c>
       <c r="AK171">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E172" t="s">
         <v>41</v>
       </c>
       <c r="F172" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I172" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI172" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="AJ172">
         <v>111482</v>
       </c>
       <c r="AK172">
         <v>3</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E173" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F173" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I173" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI173" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="AJ173">
         <v>111483</v>
       </c>
       <c r="AK173">
         <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E174" t="s">
         <v>152</v>
       </c>
       <c r="F174" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I174" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI174" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="AJ174">
         <v>111484</v>
       </c>
+      <c r="AK174">
+        <v>5</v>
+      </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E175" t="s">
         <v>183</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I175" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI175" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="AJ175">
         <v>111485</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E176" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F176" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I176" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI176" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="AJ176">
         <v>111486</v>
       </c>
       <c r="AK176">
         <v>5</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E177" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I177" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI177" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="AJ177">
         <v>111487</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E178" t="s">
         <v>117</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I178" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI178" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="AJ178">
         <v>111488</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E179" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F179" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H179" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I179" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI179" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="AJ179">
         <v>111489</v>
       </c>
       <c r="AK179">
         <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E180" t="s">
         <v>102</v>
       </c>
       <c r="F180" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H180" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I180" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI180" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="AJ180">
         <v>111490</v>
       </c>
       <c r="AK180">
         <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E181" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I181" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI181" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="AJ181">
         <v>111491</v>
       </c>
     </row>
     <row r="182" spans="1:37">
       <c r="D182" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E182" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F182" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H182" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I182" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI182" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="AJ182">
         <v>111492</v>
       </c>
       <c r="AK182">
         <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E183" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H183" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I183" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI183" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="AJ183">
         <v>111493</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E184" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F184" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H184" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I184" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI184" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="AJ184">
         <v>111494</v>
       </c>
       <c r="AK184">
         <v>4</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E185" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F185" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H185" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I185" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI185" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="AJ185">
         <v>111495</v>
       </c>
       <c r="AK185">
         <v>5</v>
       </c>
     </row>
     <row r="186" spans="1:37">
       <c r="D186" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E186" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H186" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I186" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI186" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="AJ186">
         <v>111496</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E187" t="s">
         <v>41</v>
       </c>
       <c r="F187" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I187" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI187" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ187">
         <v>111497</v>
       </c>
       <c r="AK187">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E188" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F188" t="s">
+        <v>511</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="I188" t="s">
+        <v>434</v>
+      </c>
+      <c r="AI188" t="s">
         <v>510</v>
-      </c>
-[...10 lines deleted...]
-        <v>509</v>
       </c>
       <c r="AJ188">
         <v>111498</v>
       </c>
       <c r="AK188">
         <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E189" t="s">
         <v>142</v>
       </c>
       <c r="F189" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I189" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI189" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ189">
         <v>111499</v>
       </c>
       <c r="AK189">
         <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E190" t="s">
         <v>128</v>
       </c>
       <c r="F190" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I190" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI190" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ190">
         <v>111500</v>
       </c>
       <c r="AK190">
         <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>196</v>
       </c>
       <c r="E191" t="s">
         <v>216</v>
       </c>
       <c r="F191" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I191" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI191" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ191">
         <v>111501</v>
       </c>
       <c r="AK191">
         <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E192" t="s">
         <v>142</v>
       </c>
       <c r="F192" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I192" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI192" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ192">
         <v>111502</v>
+      </c>
+      <c r="AK192">
+        <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>39</v>
       </c>
       <c r="E193" t="s">
         <v>41</v>
       </c>
       <c r="F193" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I193" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI193" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ193">
         <v>111503</v>
       </c>
       <c r="AK193">
         <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E194" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F194" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I194" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI194" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ194">
         <v>111504</v>
       </c>
       <c r="AK194">
         <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>163</v>
       </c>
       <c r="E195" t="s">
         <v>122</v>
       </c>
       <c r="F195" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I195" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI195" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ195">
         <v>111505</v>
       </c>
       <c r="AK195">
         <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E196" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F196" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I196" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI196" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ196">
         <v>111506</v>
       </c>
       <c r="AK196">
         <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:37">
       <c r="D197" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E197" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F197" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I197" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI197" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ197">
         <v>111507</v>
       </c>
       <c r="AK197">
         <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E198" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F198" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I198" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI198" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ198">
         <v>111508</v>
       </c>
       <c r="AK198">
         <v>2</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E199" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="F199" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I199" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI199" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ199">
         <v>111509</v>
       </c>
       <c r="AK199">
         <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E200" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F200" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I200" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI200" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ200">
         <v>111510</v>
       </c>
       <c r="AK200">
         <v>4</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E201" t="s">
         <v>41</v>
       </c>
       <c r="F201" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I201" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI201" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ201">
         <v>111511</v>
       </c>
       <c r="AK201">
         <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E202" t="s">
         <v>122</v>
       </c>
       <c r="F202" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I202" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI202" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ202">
         <v>111512</v>
       </c>
       <c r="AK202">
         <v>4</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E203" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F203" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I203" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI203" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ203">
         <v>111513</v>
       </c>
       <c r="AK203">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E204" t="s">
         <v>128</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I204" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI204" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ204">
         <v>111514</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E205" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F205" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I205" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI205" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ205">
         <v>111515</v>
       </c>
       <c r="AK205">
         <v>4</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>198</v>
       </c>
       <c r="E206" t="s">
         <v>122</v>
       </c>
       <c r="F206" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I206" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI206" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ206">
         <v>111516</v>
       </c>
       <c r="AK206">
         <v>4</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E207" t="s">
         <v>128</v>
       </c>
       <c r="F207" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I207" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI207" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ207">
         <v>111517</v>
       </c>
       <c r="AK207">
         <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E208" t="s">
         <v>41</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I208" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI208" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ208">
         <v>111518</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="E209" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="F209" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I209" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI209" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ209">
         <v>111519</v>
       </c>
       <c r="AK209">
         <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E210" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F210" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I210" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI210" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ210">
         <v>111520</v>
       </c>
       <c r="AK210">
         <v>5</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E211" t="s">
         <v>145</v>
       </c>
       <c r="F211" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I211" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI211" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ211">
         <v>111521</v>
       </c>
       <c r="AK211">
         <v>5</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E212" t="s">
         <v>136</v>
       </c>
       <c r="F212" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I212" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI212" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ212">
         <v>111522</v>
       </c>
       <c r="AK212">
         <v>5</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E213" t="s">
         <v>117</v>
       </c>
       <c r="F213" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I213" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI213" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ213">
         <v>111523</v>
       </c>
       <c r="AK213">
         <v>5</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E214" t="s">
         <v>142</v>
       </c>
       <c r="F214" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I214" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI214" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ214">
         <v>111524</v>
       </c>
     </row>
     <row r="215" spans="1:37">
       <c r="D215" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E215" t="s">
         <v>114</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H215" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I215" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI215" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ215">
         <v>111525</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>75</v>
       </c>
       <c r="E216" t="s">
         <v>128</v>
       </c>
       <c r="F216" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I216" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI216" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ216">
         <v>111526</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="D217" t="s">
         <v>42</v>
       </c>
       <c r="E217" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F217" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I217" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI217" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ217">
         <v>111527</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E218" t="s">
         <v>142</v>
       </c>
       <c r="F218" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I218" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI218" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AJ218">
         <v>111528</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E219" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F219" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H219" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I219" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI219" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ219">
         <v>111529</v>
       </c>
       <c r="AK219">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E220" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F220" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I220" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI220" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ220">
         <v>111530</v>
       </c>
       <c r="AK220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E221" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F221" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I221" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI221" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ221">
         <v>111531</v>
       </c>
       <c r="AK221">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E222" t="s">
         <v>164</v>
       </c>
       <c r="F222" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I222" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI222" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ222">
         <v>111532</v>
       </c>
       <c r="AK222">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E223" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="F223" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H223" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I223" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI223" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ223">
         <v>111533</v>
       </c>
       <c r="AK223">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E224" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F224" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I224" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI224" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ224">
         <v>111534</v>
       </c>
       <c r="AK224">
         <v>4</v>
       </c>
     </row>
     <row r="225" spans="1:37">
       <c r="D225" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E225" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F225" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I225" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI225" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ225">
         <v>111535</v>
       </c>
       <c r="AK225">
         <v>4</v>
       </c>
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>61</v>
       </c>
       <c r="E226" t="s">
         <v>51</v>
       </c>
       <c r="F226" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I226" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI226" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ226">
         <v>111536</v>
       </c>
       <c r="AK226">
         <v>4</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E227" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F227" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I227" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI227" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ227">
         <v>111537</v>
       </c>
       <c r="AK227">
         <v>4</v>
       </c>
     </row>
     <row r="228" spans="1:37">
       <c r="D228" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E228" t="s">
         <v>96</v>
       </c>
       <c r="F228" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H228" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I228" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI228" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ228">
         <v>111538</v>
       </c>
       <c r="AK228">
         <v>3</v>
       </c>
     </row>
     <row r="229" spans="1:37">
       <c r="D229" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E229" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F229" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I229" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI229" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ229">
         <v>111539</v>
       </c>
       <c r="AK229">
         <v>3</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E230" t="s">
         <v>96</v>
       </c>
       <c r="F230" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I230" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI230" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ230">
         <v>111540</v>
       </c>
       <c r="AK230">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E231" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F231" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I231" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI231" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ231">
         <v>111541</v>
       </c>
       <c r="AK231">
         <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:37">
       <c r="D232" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E232" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F232" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I232" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI232" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ232">
         <v>111542</v>
       </c>
       <c r="AK232">
         <v>5</v>
       </c>
     </row>
     <row r="233" spans="1:37">
       <c r="D233" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E233" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I233" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI233" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ233">
         <v>111543</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E234" t="s">
         <v>51</v>
       </c>
       <c r="F234" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>111</v>
       </c>
       <c r="I234" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI234" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="AJ234">
         <v>111544</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E235" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F235" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H235" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I235" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI235" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ235">
         <v>111545</v>
       </c>
       <c r="AK235">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E236" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F236" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H236" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I236" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI236" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ236">
         <v>111546</v>
       </c>
       <c r="AK236">
         <v>3</v>
       </c>
     </row>
     <row r="237" spans="1:37">
       <c r="D237" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E237" t="s">
         <v>213</v>
       </c>
       <c r="F237" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H237" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I237" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI237" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ237">
         <v>111547</v>
       </c>
       <c r="AK237">
         <v>3</v>
       </c>
     </row>
     <row r="238" spans="1:37">
       <c r="D238" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E238" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="F238" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H238" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I238" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI238" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ238">
         <v>111548</v>
       </c>
       <c r="AK238">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="239" spans="1:37">
       <c r="D239" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E239" t="s">
         <v>247</v>
       </c>
       <c r="F239" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H239" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I239" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI239" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ239">
         <v>111549</v>
       </c>
       <c r="AK239">
         <v>3</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E240" t="s">
         <v>122</v>
       </c>
       <c r="F240" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H240" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I240" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI240" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ240">
         <v>111550</v>
       </c>
       <c r="AK240">
         <v>4</v>
       </c>
     </row>
     <row r="241" spans="1:37">
       <c r="D241" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E241" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F241" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I241" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI241" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ241">
         <v>111551</v>
       </c>
       <c r="AK241">
         <v>4</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E242" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F242" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H242" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I242" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI242" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ242">
         <v>111552</v>
       </c>
       <c r="AK242">
         <v>4</v>
       </c>
     </row>
     <row r="243" spans="1:37">
       <c r="D243" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E243" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F243" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H243" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I243" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI243" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ243">
         <v>111553</v>
       </c>
       <c r="AK243">
         <v>4</v>
       </c>
     </row>
     <row r="244" spans="1:37">
       <c r="D244" t="s">
         <v>235</v>
       </c>
       <c r="E244" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F244" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H244" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I244" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI244" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ244">
         <v>111554</v>
       </c>
       <c r="AK244">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E245" t="s">
         <v>199</v>
       </c>
       <c r="F245" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H245" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I245" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI245" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ245">
         <v>111555</v>
       </c>
       <c r="AK245">
         <v>4</v>
       </c>
     </row>
     <row r="246" spans="1:37">
       <c r="D246" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E246" t="s">
         <v>122</v>
       </c>
       <c r="F246" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H246" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I246" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI246" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ246">
         <v>111556</v>
       </c>
       <c r="AK246">
         <v>5</v>
       </c>
     </row>
     <row r="247" spans="1:37">
       <c r="D247" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E247" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F247" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H247" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I247" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI247" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ247">
         <v>111557</v>
       </c>
+      <c r="AK247">
+        <v>5</v>
+      </c>
     </row>
     <row r="248" spans="1:37">
       <c r="D248" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E248" t="s">
         <v>213</v>
       </c>
       <c r="F248" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I248" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI248" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ248">
         <v>111558</v>
       </c>
+      <c r="AK248">
+        <v>5</v>
+      </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E249" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F249" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H249" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I249" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI249" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AJ249">
         <v>111559</v>
       </c>
     </row>
     <row r="250" spans="1:37">
       <c r="D250" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E250" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F250" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I250" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI250" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="AJ250">
         <v>111560</v>
       </c>
       <c r="AK250">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:37">
       <c r="D251" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E251" t="s">
         <v>174</v>
       </c>
       <c r="F251" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I251" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI251" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="AJ251">
         <v>111561</v>
       </c>
       <c r="AK251">
         <v>3</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E252" t="s">
         <v>82</v>
       </c>
       <c r="F252" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I252" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="AI252" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="AJ252">
         <v>111562</v>
       </c>
       <c r="AK252">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>