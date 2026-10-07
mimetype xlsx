--- v4 (2026-09-09)
+++ v5 (2026-10-07)
@@ -3143,51 +3143,51 @@
       <c r="H25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>108</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>22.0</v>
       </c>
       <c r="AG25">
         <v>22.0</v>
       </c>
       <c r="AI25" t="s">
         <v>97</v>
       </c>
       <c r="AJ25">
         <v>89377</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>109</v>
       </c>
       <c r="E26" t="s">
         <v>110</v>
       </c>
       <c r="F26" t="s">
         <v>111</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>96</v>
       </c>
       <c r="AE26">
@@ -3216,51 +3216,51 @@
       <c r="F27" t="s">
         <v>114</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>22.0</v>
       </c>
       <c r="AI27" t="s">
         <v>97</v>
       </c>
       <c r="AJ27">
         <v>90946</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>115</v>
       </c>
       <c r="E28" t="s">
         <v>116</v>
       </c>
       <c r="F28" t="s">
         <v>117</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>118</v>
       </c>
       <c r="AF28">
@@ -3689,51 +3689,51 @@
       <c r="F40" t="s">
         <v>154</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>96</v>
       </c>
       <c r="AF40">
         <v>14.0</v>
       </c>
       <c r="AI40" t="s">
         <v>145</v>
       </c>
       <c r="AJ40">
         <v>92100</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>155</v>
       </c>
       <c r="E41" t="s">
         <v>156</v>
       </c>
       <c r="F41" t="s">
         <v>157</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>39</v>
       </c>
       <c r="AF41">
@@ -4211,53 +4211,50 @@
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I54" t="s">
         <v>196</v>
       </c>
       <c r="J54" t="s">
         <v>70</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>15.0</v>
       </c>
       <c r="AI54" t="s">
         <v>197</v>
       </c>
       <c r="AJ54">
         <v>88296</v>
       </c>
-      <c r="AK54">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>200</v>
       </c>
       <c r="E55" t="s">
         <v>201</v>
       </c>
       <c r="F55" t="s">
         <v>202</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I55" t="s">
         <v>196</v>
       </c>
       <c r="J55" t="s">
         <v>203</v>
       </c>
       <c r="AE55">
         <v>1</v>
@@ -4454,51 +4451,51 @@
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I61" t="s">
         <v>210</v>
       </c>
       <c r="J61" t="s">
         <v>135</v>
       </c>
       <c r="AF61">
         <v>14.0</v>
       </c>
       <c r="AG61">
         <v>14.0</v>
       </c>
       <c r="AI61" t="s">
         <v>218</v>
       </c>
       <c r="AJ61">
         <v>91916</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>221</v>
       </c>
       <c r="E62" t="s">
         <v>222</v>
       </c>
       <c r="F62" t="s">
         <v>223</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I62" t="s">
         <v>210</v>
       </c>
       <c r="J62" t="s">
         <v>224</v>
       </c>
       <c r="AE62">
@@ -5166,51 +5163,51 @@
       <c r="H81" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I81" t="s">
         <v>263</v>
       </c>
       <c r="J81" t="s">
         <v>135</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>22.0</v>
       </c>
       <c r="AG81">
         <v>22.0</v>
       </c>
       <c r="AI81" t="s">
         <v>271</v>
       </c>
       <c r="AJ81">
         <v>91577</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>269</v>
       </c>
       <c r="E82" t="s">
         <v>176</v>
       </c>
       <c r="F82" t="s">
         <v>285</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I82" t="s">
         <v>263</v>
       </c>
       <c r="J82" t="s">
         <v>43</v>
       </c>
       <c r="AE82">
@@ -5455,51 +5452,51 @@
       <c r="H89" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I89" t="s">
         <v>263</v>
       </c>
       <c r="J89" t="s">
         <v>74</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>22.0</v>
       </c>
       <c r="AG89">
         <v>22.0</v>
       </c>
       <c r="AI89" t="s">
         <v>298</v>
       </c>
       <c r="AJ89">
         <v>90555</v>
       </c>
       <c r="AK89">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>305</v>
       </c>
       <c r="E90" t="s">
         <v>306</v>
       </c>
       <c r="F90" t="s">
         <v>307</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I90" t="s">
         <v>263</v>
       </c>
       <c r="J90" t="s">
         <v>39</v>
       </c>
       <c r="AE90">
@@ -5753,51 +5750,51 @@
       <c r="H97" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I97" t="s">
         <v>310</v>
       </c>
       <c r="J97" t="s">
         <v>135</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>15.0</v>
       </c>
       <c r="AG97">
         <v>15.0</v>
       </c>
       <c r="AI97" t="s">
         <v>322</v>
       </c>
       <c r="AJ97">
         <v>91608</v>
       </c>
       <c r="AK97">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>279</v>
       </c>
       <c r="E98" t="s">
         <v>333</v>
       </c>
       <c r="F98" t="s">
         <v>334</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I98" t="s">
         <v>310</v>
       </c>
       <c r="J98" t="s">
         <v>282</v>
       </c>
       <c r="AE98">
@@ -6649,51 +6646,51 @@
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I122" t="s">
         <v>310</v>
       </c>
       <c r="J122" t="s">
         <v>203</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>22.0</v>
       </c>
       <c r="AI122" t="s">
         <v>387</v>
       </c>
       <c r="AJ122">
         <v>87435</v>
       </c>
       <c r="AK122">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>391</v>
       </c>
       <c r="E123" t="s">
         <v>124</v>
       </c>
       <c r="F123" t="s">
         <v>392</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I123" t="s">
         <v>310</v>
       </c>
       <c r="J123" t="s">
         <v>43</v>
       </c>
       <c r="AE123">
@@ -7186,51 +7183,51 @@
       <c r="H137" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I137" t="s">
         <v>403</v>
       </c>
       <c r="J137" t="s">
         <v>39</v>
       </c>
       <c r="AD137" t="s">
         <v>435</v>
       </c>
       <c r="AE137">
         <v>2</v>
       </c>
       <c r="AF137">
         <v>23.0</v>
       </c>
       <c r="AI137" t="s">
         <v>428</v>
       </c>
       <c r="AJ137">
         <v>88917</v>
       </c>
       <c r="AK137">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>436</v>
       </c>
       <c r="E138" t="s">
         <v>437</v>
       </c>
       <c r="F138" t="s">
         <v>438</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I138" t="s">
         <v>403</v>
       </c>
       <c r="J138" t="s">
         <v>70</v>
       </c>
       <c r="AD138" t="s">
@@ -7880,51 +7877,51 @@
       <c r="H157" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I157" t="s">
         <v>403</v>
       </c>
       <c r="J157" t="s">
         <v>96</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AF157">
         <v>22.0</v>
       </c>
       <c r="AG157">
         <v>22.0</v>
       </c>
       <c r="AI157" t="s">
         <v>479</v>
       </c>
       <c r="AJ157">
         <v>91733</v>
       </c>
       <c r="AK157">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>488</v>
       </c>
       <c r="E158" t="s">
         <v>489</v>
       </c>
       <c r="F158" t="s">
         <v>490</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I158" t="s">
         <v>403</v>
       </c>
       <c r="J158" t="s">
         <v>70</v>
       </c>
       <c r="AF158">
@@ -8137,51 +8134,51 @@
       <c r="F164" t="s">
         <v>500</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I164" t="s">
         <v>403</v>
       </c>
       <c r="J164" t="s">
         <v>135</v>
       </c>
       <c r="AF164">
         <v>14.0</v>
       </c>
       <c r="AI164" t="s">
         <v>479</v>
       </c>
       <c r="AJ164">
         <v>90799</v>
       </c>
       <c r="AK164">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>501</v>
       </c>
       <c r="E165" t="s">
         <v>106</v>
       </c>
       <c r="F165" t="s">
         <v>502</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I165" t="s">
         <v>403</v>
       </c>
       <c r="J165" t="s">
         <v>135</v>
       </c>
       <c r="AE165">
@@ -8683,51 +8680,51 @@
       <c r="F179" t="s">
         <v>534</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I179" t="s">
         <v>403</v>
       </c>
       <c r="J179" t="s">
         <v>364</v>
       </c>
       <c r="AF179">
         <v>14.0</v>
       </c>
       <c r="AI179" t="s">
         <v>527</v>
       </c>
       <c r="AJ179">
         <v>87113</v>
       </c>
       <c r="AK179">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>308</v>
       </c>
       <c r="E180" t="s">
         <v>535</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I180" t="s">
         <v>403</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>22.0</v>
       </c>
       <c r="AI180" t="s">
@@ -9004,51 +9001,51 @@
       <c r="H188" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I188" t="s">
         <v>403</v>
       </c>
       <c r="J188" t="s">
         <v>74</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>22.0</v>
       </c>
       <c r="AG188">
         <v>22.0</v>
       </c>
       <c r="AI188" t="s">
         <v>527</v>
       </c>
       <c r="AJ188">
         <v>87803</v>
       </c>
       <c r="AK188">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>473</v>
       </c>
       <c r="E189" t="s">
         <v>143</v>
       </c>
       <c r="F189" t="s">
         <v>552</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I189" t="s">
         <v>403</v>
       </c>
       <c r="J189" t="s">
         <v>476</v>
       </c>
       <c r="AF189">