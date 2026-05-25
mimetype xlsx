--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2512,53 +2512,50 @@
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>39</v>
       </c>
       <c r="AD7" t="s">
         <v>49</v>
       </c>
       <c r="AE7">
         <v>2</v>
       </c>
       <c r="AF7">
         <v>23.0</v>
       </c>
       <c r="AI7" t="s">
         <v>45</v>
       </c>
       <c r="AJ7">
         <v>90719</v>
       </c>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>39</v>
       </c>
       <c r="AD8" t="s">
         <v>52</v>
       </c>
       <c r="AF8">
         <v>7.0</v>
@@ -3193,51 +3190,51 @@
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>96</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>22.0</v>
       </c>
       <c r="AI26" t="s">
         <v>97</v>
       </c>
       <c r="AJ26">
         <v>91179</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>112</v>
       </c>
       <c r="E27" t="s">
         <v>113</v>
       </c>
       <c r="F27" t="s">
         <v>114</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
@@ -3552,51 +3549,51 @@
       <c r="H36" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>108</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>22.0</v>
       </c>
       <c r="AG36">
         <v>22.0</v>
       </c>
       <c r="AI36" t="s">
         <v>145</v>
       </c>
       <c r="AJ36">
         <v>89376</v>
       </c>
       <c r="AK36">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>142</v>
       </c>
       <c r="E37" t="s">
         <v>146</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>108</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
@@ -3625,51 +3622,51 @@
       <c r="G38" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>96</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>22.0</v>
       </c>
       <c r="AI38" t="s">
         <v>145</v>
       </c>
       <c r="AJ38">
         <v>91180</v>
       </c>
       <c r="AK38">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>132</v>
       </c>
       <c r="E39" t="s">
         <v>150</v>
       </c>
       <c r="F39" t="s">
         <v>151</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>135</v>
       </c>
       <c r="AE39">
@@ -3700,84 +3697,87 @@
       </c>
       <c r="F40" t="s">
         <v>154</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>96</v>
       </c>
       <c r="AF40">
         <v>14.0</v>
       </c>
       <c r="AI40" t="s">
         <v>145</v>
       </c>
       <c r="AJ40">
         <v>92100</v>
       </c>
+      <c r="AK40">
+        <v>5</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>155</v>
       </c>
       <c r="E41" t="s">
         <v>156</v>
       </c>
       <c r="F41" t="s">
         <v>157</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>39</v>
       </c>
       <c r="AF41">
         <v>14.0</v>
       </c>
       <c r="AI41" t="s">
         <v>145</v>
       </c>
       <c r="AJ41">
         <v>92367</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>158</v>
       </c>
       <c r="E42" t="s">
         <v>143</v>
       </c>
       <c r="F42" t="s">
         <v>159</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>139</v>
       </c>
       <c r="AE42">
@@ -4577,51 +4577,51 @@
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I64" t="s">
         <v>210</v>
       </c>
       <c r="J64" t="s">
         <v>70</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>22.0</v>
       </c>
       <c r="AI64" t="s">
         <v>218</v>
       </c>
       <c r="AJ64">
         <v>91801</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>230</v>
       </c>
       <c r="E65" t="s">
         <v>231</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I65" t="s">
         <v>210</v>
       </c>
       <c r="J65" t="s">
         <v>43</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
@@ -4752,51 +4752,51 @@
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I69" t="s">
         <v>210</v>
       </c>
       <c r="J69" t="s">
         <v>244</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>22.0</v>
       </c>
       <c r="AI69" t="s">
         <v>245</v>
       </c>
       <c r="AJ69">
         <v>87557</v>
       </c>
       <c r="AK69">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>246</v>
       </c>
       <c r="E70" t="s">
         <v>247</v>
       </c>
       <c r="F70" t="s">
         <v>248</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I70" t="s">
         <v>210</v>
       </c>
       <c r="J70" t="s">
         <v>249</v>
       </c>
       <c r="AE70">
@@ -5873,51 +5873,51 @@
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I100" t="s">
         <v>310</v>
       </c>
       <c r="J100" t="s">
         <v>329</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>22.0</v>
       </c>
       <c r="AI100" t="s">
         <v>341</v>
       </c>
       <c r="AJ100">
         <v>88612</v>
       </c>
       <c r="AK100">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>342</v>
       </c>
       <c r="E101" t="s">
         <v>240</v>
       </c>
       <c r="F101" t="s">
         <v>343</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I101" t="s">
         <v>310</v>
       </c>
       <c r="J101" t="s">
         <v>29</v>
       </c>
       <c r="AE101">
@@ -7930,51 +7930,51 @@
       <c r="F158" t="s">
         <v>490</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I158" t="s">
         <v>403</v>
       </c>
       <c r="J158" t="s">
         <v>70</v>
       </c>
       <c r="AF158">
         <v>14.0</v>
       </c>
       <c r="AI158" t="s">
         <v>479</v>
       </c>
       <c r="AJ158">
         <v>90971</v>
       </c>
       <c r="AK158">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>491</v>
       </c>
       <c r="E159" t="s">
         <v>492</v>
       </c>
       <c r="F159" t="s">
         <v>493</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I159" t="s">
         <v>403</v>
       </c>
       <c r="J159" t="s">
         <v>70</v>
       </c>
       <c r="AE159">
@@ -8009,51 +8009,51 @@
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I160" t="s">
         <v>403</v>
       </c>
       <c r="J160" t="s">
         <v>70</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>22.0</v>
       </c>
       <c r="AI160" t="s">
         <v>479</v>
       </c>
       <c r="AJ160">
         <v>92297</v>
       </c>
       <c r="AK160">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>470</v>
       </c>
       <c r="E161" t="s">
         <v>261</v>
       </c>
       <c r="F161" t="s">
         <v>495</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I161" t="s">
         <v>403</v>
       </c>
       <c r="J161" t="s">
         <v>282</v>
       </c>
       <c r="AF161">
@@ -8412,51 +8412,51 @@
       <c r="H171" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I171" t="s">
         <v>403</v>
       </c>
       <c r="J171" t="s">
         <v>43</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>22.0</v>
       </c>
       <c r="AG171">
         <v>22.0</v>
       </c>
       <c r="AI171" t="s">
         <v>479</v>
       </c>
       <c r="AJ171">
         <v>87264</v>
       </c>
       <c r="AK171">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>514</v>
       </c>
       <c r="E172" t="s">
         <v>515</v>
       </c>
       <c r="F172" t="s">
         <v>516</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I172" t="s">
         <v>403</v>
       </c>
       <c r="J172" t="s">
         <v>135</v>
       </c>
       <c r="AF172">
@@ -8628,51 +8628,51 @@
       <c r="F177" t="s">
         <v>530</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I177" t="s">
         <v>403</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>22.0</v>
       </c>
       <c r="AI177" t="s">
         <v>527</v>
       </c>
       <c r="AJ177">
         <v>90945</v>
       </c>
       <c r="AK177">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>531</v>
       </c>
       <c r="E178" t="s">
         <v>532</v>
       </c>
       <c r="F178" t="s">
         <v>533</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I178" t="s">
         <v>403</v>
       </c>
       <c r="J178" t="s">
         <v>364</v>
       </c>
       <c r="AF178">
@@ -8976,50 +8976,53 @@
         <v>548</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I187" t="s">
         <v>403</v>
       </c>
       <c r="J187" t="s">
         <v>135</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>22.0</v>
       </c>
       <c r="AI187" t="s">
         <v>527</v>
       </c>
       <c r="AJ187">
         <v>92402</v>
+      </c>
+      <c r="AK187">
+        <v>5</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>549</v>
       </c>
       <c r="E188" t="s">
         <v>550</v>
       </c>
       <c r="F188" t="s">
         <v>551</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I188" t="s">
         <v>403</v>
       </c>
       <c r="J188" t="s">
         <v>74</v>
       </c>
       <c r="AE188">