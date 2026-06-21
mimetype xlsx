--- v1 (2026-05-25)
+++ v2 (2026-06-21)
@@ -2740,53 +2740,50 @@
       </c>
       <c r="H13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>70</v>
       </c>
       <c r="AE13">
         <v>2</v>
       </c>
       <c r="AF13">
         <v>23.0</v>
       </c>
       <c r="AG13">
         <v>23.0</v>
       </c>
       <c r="AI13" t="s">
         <v>60</v>
       </c>
       <c r="AJ13">
         <v>87161</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>71</v>
       </c>
       <c r="E14" t="s">
         <v>72</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
       <c r="AE14">
         <v>1</v>