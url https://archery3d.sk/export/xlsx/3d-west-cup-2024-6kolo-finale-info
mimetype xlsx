--- v2 (2026-06-21)
+++ v3 (2026-08-17)
@@ -2871,91 +2871,85 @@
       </c>
       <c r="G17" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>70</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>15.0</v>
       </c>
       <c r="AI17" t="s">
         <v>78</v>
       </c>
       <c r="AJ17">
         <v>92198</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>84</v>
       </c>
       <c r="E18" t="s">
         <v>85</v>
       </c>
       <c r="F18" t="s">
         <v>86</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>39</v>
       </c>
       <c r="AE18">
         <v>2</v>
       </c>
       <c r="AF18">
         <v>23.0</v>
       </c>
       <c r="AI18" t="s">
         <v>78</v>
       </c>
       <c r="AJ18">
         <v>88916</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>87</v>
       </c>
       <c r="E19" t="s">
         <v>88</v>
       </c>
       <c r="F19" t="s">
         <v>89</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>74</v>
       </c>
       <c r="AE19">
         <v>1</v>
@@ -3660,51 +3654,51 @@
       <c r="H39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>135</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>22.0</v>
       </c>
       <c r="AG39">
         <v>22.0</v>
       </c>
       <c r="AI39" t="s">
         <v>145</v>
       </c>
       <c r="AJ39">
         <v>91578</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>152</v>
       </c>
       <c r="E40" t="s">
         <v>153</v>
       </c>
       <c r="F40" t="s">
         <v>154</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>96</v>
       </c>
       <c r="AF40">
@@ -6232,51 +6226,51 @@
       <c r="H110" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I110" t="s">
         <v>310</v>
       </c>
       <c r="J110" t="s">
         <v>360</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>22.0</v>
       </c>
       <c r="AG110">
         <v>22.0</v>
       </c>
       <c r="AI110" t="s">
         <v>341</v>
       </c>
       <c r="AJ110">
         <v>87772</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>361</v>
       </c>
       <c r="E111" t="s">
         <v>362</v>
       </c>
       <c r="F111" t="s">
         <v>363</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I111" t="s">
         <v>310</v>
       </c>
       <c r="J111" t="s">
         <v>364</v>
       </c>
       <c r="AE111">
@@ -6400,128 +6394,125 @@
       </c>
       <c r="F115" t="s">
         <v>374</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I115" t="s">
         <v>310</v>
       </c>
       <c r="J115" t="s">
         <v>282</v>
       </c>
       <c r="AF115">
         <v>14.0</v>
       </c>
       <c r="AI115" t="s">
         <v>369</v>
       </c>
       <c r="AJ115">
         <v>92018</v>
       </c>
-      <c r="AK115">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>375</v>
       </c>
       <c r="E116" t="s">
         <v>376</v>
       </c>
       <c r="F116" t="s">
         <v>377</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I116" t="s">
         <v>310</v>
       </c>
       <c r="J116" t="s">
         <v>249</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
         <v>22.0</v>
       </c>
       <c r="AI116" t="s">
         <v>369</v>
       </c>
       <c r="AJ116">
         <v>92030</v>
       </c>
       <c r="AK116">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>378</v>
       </c>
       <c r="E117" t="s">
         <v>379</v>
       </c>
       <c r="F117" t="s">
         <v>380</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I117" t="s">
         <v>310</v>
       </c>
       <c r="J117" t="s">
         <v>43</v>
       </c>
       <c r="AF117">
         <v>14.0</v>
       </c>
       <c r="AG117">
         <v>14.0</v>
       </c>
       <c r="AI117" t="s">
         <v>369</v>
       </c>
       <c r="AJ117">
         <v>91579</v>
       </c>
       <c r="AK117">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>381</v>
       </c>
       <c r="E118" t="s">
         <v>161</v>
       </c>
       <c r="F118" t="s">
         <v>382</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I118" t="s">
         <v>310</v>
       </c>
       <c r="J118" t="s">
         <v>360</v>
       </c>
       <c r="AF118">
@@ -6658,51 +6649,51 @@
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I122" t="s">
         <v>310</v>
       </c>
       <c r="J122" t="s">
         <v>203</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>22.0</v>
       </c>
       <c r="AI122" t="s">
         <v>387</v>
       </c>
       <c r="AJ122">
         <v>87435</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>391</v>
       </c>
       <c r="E123" t="s">
         <v>124</v>
       </c>
       <c r="F123" t="s">
         <v>392</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I123" t="s">
         <v>310</v>
       </c>
       <c r="J123" t="s">
         <v>43</v>
       </c>
       <c r="AE123">
@@ -7279,53 +7270,50 @@
       </c>
       <c r="I139" t="s">
         <v>403</v>
       </c>
       <c r="J139" t="s">
         <v>108</v>
       </c>
       <c r="AD139" t="s">
         <v>443</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>15.0</v>
       </c>
       <c r="AG139">
         <v>15.0</v>
       </c>
       <c r="AI139" t="s">
         <v>428</v>
       </c>
       <c r="AJ139">
         <v>92302</v>
       </c>
-      <c r="AK139">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>444</v>
       </c>
       <c r="E140" t="s">
         <v>384</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H140" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I140" t="s">
         <v>403</v>
       </c>
       <c r="AD140" t="s">
         <v>445</v>
       </c>
       <c r="AE140">
         <v>2</v>
       </c>
       <c r="AF140">
         <v>23.0</v>
@@ -8695,51 +8683,51 @@
       <c r="F179" t="s">
         <v>534</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I179" t="s">
         <v>403</v>
       </c>
       <c r="J179" t="s">
         <v>364</v>
       </c>
       <c r="AF179">
         <v>14.0</v>
       </c>
       <c r="AI179" t="s">
         <v>527</v>
       </c>
       <c r="AJ179">
         <v>87113</v>
       </c>
       <c r="AK179">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:37">
       <c r="D180" t="s">
         <v>308</v>
       </c>
       <c r="E180" t="s">
         <v>535</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I180" t="s">
         <v>403</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AF180">
         <v>22.0</v>
       </c>
       <c r="AI180" t="s">
@@ -8841,51 +8829,51 @@
       <c r="H183" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I183" t="s">
         <v>403</v>
       </c>
       <c r="J183" t="s">
         <v>108</v>
       </c>
       <c r="AE183">
         <v>1</v>
       </c>
       <c r="AF183">
         <v>22.0</v>
       </c>
       <c r="AG183">
         <v>22.0</v>
       </c>
       <c r="AI183" t="s">
         <v>527</v>
       </c>
       <c r="AJ183">
         <v>88987</v>
       </c>
       <c r="AK183">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>541</v>
       </c>
       <c r="E184" t="s">
         <v>379</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I184" t="s">
         <v>403</v>
       </c>
       <c r="AF184">
         <v>14.0</v>
       </c>
       <c r="AI184" t="s">
         <v>527</v>
       </c>
       <c r="AJ184">