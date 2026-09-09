--- v3 (2026-08-17)
+++ v4 (2026-09-09)
@@ -3765,51 +3765,51 @@
       <c r="H42" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>139</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>22.0</v>
       </c>
       <c r="AG42">
         <v>22.0</v>
       </c>
       <c r="AI42" t="s">
         <v>145</v>
       </c>
       <c r="AJ42">
         <v>88050</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>160</v>
       </c>
       <c r="E43" t="s">
         <v>161</v>
       </c>
       <c r="F43" t="s">
         <v>162</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>74</v>
       </c>
       <c r="AE43">
@@ -5090,51 +5090,51 @@
       <c r="H79" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I79" t="s">
         <v>263</v>
       </c>
       <c r="J79" t="s">
         <v>278</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>22.0</v>
       </c>
       <c r="AG79">
         <v>22.0</v>
       </c>
       <c r="AI79" t="s">
         <v>271</v>
       </c>
       <c r="AJ79">
         <v>89249</v>
       </c>
       <c r="AK79">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>279</v>
       </c>
       <c r="E80" t="s">
         <v>280</v>
       </c>
       <c r="F80" t="s">
         <v>281</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>95</v>
       </c>
       <c r="I80" t="s">
         <v>263</v>
       </c>
       <c r="J80" t="s">
         <v>282</v>
       </c>
       <c r="AF80">
@@ -6649,51 +6649,51 @@
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I122" t="s">
         <v>310</v>
       </c>
       <c r="J122" t="s">
         <v>203</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>22.0</v>
       </c>
       <c r="AI122" t="s">
         <v>387</v>
       </c>
       <c r="AJ122">
         <v>87435</v>
       </c>
       <c r="AK122">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>391</v>
       </c>
       <c r="E123" t="s">
         <v>124</v>
       </c>
       <c r="F123" t="s">
         <v>392</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>166</v>
       </c>
       <c r="I123" t="s">
         <v>310</v>
       </c>
       <c r="J123" t="s">
         <v>43</v>
       </c>
       <c r="AE123">