--- v2 (2026-09-07)
+++ v3 (2026-09-28)
@@ -2687,53 +2687,50 @@
       </c>
       <c r="H15" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>35</v>
       </c>
       <c r="AD15" t="s">
         <v>78</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>15.0</v>
       </c>
       <c r="AI15" t="s">
         <v>71</v>
       </c>
       <c r="AJ15">
         <v>90181</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>79</v>
       </c>
       <c r="E16" t="s">
         <v>80</v>
       </c>
       <c r="F16" t="s">
         <v>81</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>58</v>
       </c>
       <c r="AE16">
         <v>1</v>
@@ -2866,51 +2863,51 @@
       <c r="F20" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>22.0</v>
       </c>
       <c r="AI20" t="s">
         <v>95</v>
       </c>
       <c r="AJ20">
         <v>91145</v>
       </c>
       <c r="AK20">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>96</v>
       </c>
       <c r="E21" t="s">
         <v>97</v>
       </c>
       <c r="F21" t="s">
         <v>98</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>99</v>
       </c>
       <c r="AE21">
@@ -3129,51 +3126,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>22.0</v>
       </c>
       <c r="AG27">
         <v>22.0</v>
       </c>
       <c r="AI27" t="s">
         <v>95</v>
       </c>
       <c r="AJ27">
         <v>91018</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>116</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>117</v>
       </c>
       <c r="AF28">
         <v>14.0</v>
       </c>
       <c r="AI28" t="s">
@@ -3582,51 +3579,51 @@
       <c r="H39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>127</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>22.0</v>
       </c>
       <c r="AG39">
         <v>22.0</v>
       </c>
       <c r="AI39" t="s">
         <v>131</v>
       </c>
       <c r="AJ39">
         <v>90345</v>
       </c>
       <c r="AK39">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>153</v>
       </c>
       <c r="E40" t="s">
         <v>154</v>
       </c>
       <c r="F40" t="s">
         <v>155</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>35</v>
       </c>
       <c r="AE40">
@@ -3990,53 +3987,50 @@
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I50" t="s">
         <v>184</v>
       </c>
       <c r="J50" t="s">
         <v>67</v>
       </c>
       <c r="AE50">
         <v>2</v>
       </c>
       <c r="AF50">
         <v>23.0</v>
       </c>
       <c r="AI50" t="s">
         <v>185</v>
       </c>
       <c r="AJ50">
         <v>90072</v>
       </c>
-      <c r="AK50">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>186</v>
       </c>
       <c r="E51" t="s">
         <v>169</v>
       </c>
       <c r="F51" t="s">
         <v>187</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I51" t="s">
         <v>184</v>
       </c>
       <c r="J51" t="s">
         <v>67</v>
       </c>
       <c r="AE51">
         <v>1</v>
@@ -5012,51 +5006,51 @@
       <c r="H79" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I79" t="s">
         <v>245</v>
       </c>
       <c r="J79" t="s">
         <v>142</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>22.0</v>
       </c>
       <c r="AG79">
         <v>22.0</v>
       </c>
       <c r="AI79" t="s">
         <v>256</v>
       </c>
       <c r="AJ79">
         <v>91276</v>
       </c>
       <c r="AK79">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>269</v>
       </c>
       <c r="E80" t="s">
         <v>270</v>
       </c>
       <c r="F80" t="s">
         <v>271</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I80" t="s">
         <v>245</v>
       </c>
       <c r="J80" t="s">
         <v>272</v>
       </c>
       <c r="AF80">
@@ -5397,51 +5391,51 @@
       <c r="H90" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I90" t="s">
         <v>245</v>
       </c>
       <c r="J90" t="s">
         <v>58</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>22.0</v>
       </c>
       <c r="AG90">
         <v>22.0</v>
       </c>
       <c r="AI90" t="s">
         <v>297</v>
       </c>
       <c r="AJ90">
         <v>90554</v>
       </c>
       <c r="AK90">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>298</v>
       </c>
       <c r="E91" t="s">
         <v>92</v>
       </c>
       <c r="F91" t="s">
         <v>299</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I91" t="s">
         <v>245</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
@@ -5651,51 +5645,51 @@
       <c r="H97" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I97" t="s">
         <v>309</v>
       </c>
       <c r="J97" t="s">
         <v>142</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>15.0</v>
       </c>
       <c r="AG97">
         <v>15.0</v>
       </c>
       <c r="AI97" t="s">
         <v>319</v>
       </c>
       <c r="AJ97">
         <v>91119</v>
       </c>
       <c r="AK97">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>323</v>
       </c>
       <c r="E98" t="s">
         <v>38</v>
       </c>
       <c r="F98" t="s">
         <v>324</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I98" t="s">
         <v>309</v>
       </c>
       <c r="J98" t="s">
         <v>142</v>
       </c>
       <c r="AE98">
@@ -6267,51 +6261,51 @@
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I114" t="s">
         <v>309</v>
       </c>
       <c r="J114" t="s">
         <v>194</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>22.0</v>
       </c>
       <c r="AI114" t="s">
         <v>363</v>
       </c>
       <c r="AJ114">
         <v>91210</v>
       </c>
       <c r="AK114">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>365</v>
       </c>
       <c r="E115" t="s">
         <v>154</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I115" t="s">
         <v>309</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>22.0</v>
       </c>
       <c r="AI115" t="s">
@@ -7610,51 +7604,51 @@
       <c r="H151" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I151" t="s">
         <v>369</v>
       </c>
       <c r="J151" t="s">
         <v>99</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
         <v>22.0</v>
       </c>
       <c r="AG151">
         <v>22.0</v>
       </c>
       <c r="AI151" t="s">
         <v>442</v>
       </c>
       <c r="AJ151">
         <v>90409</v>
       </c>
       <c r="AK151">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>465</v>
       </c>
       <c r="E152" t="s">
         <v>274</v>
       </c>
       <c r="F152" t="s">
         <v>466</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I152" t="s">
         <v>369</v>
       </c>
       <c r="J152" t="s">
         <v>67</v>
       </c>
       <c r="AF152">
@@ -8161,51 +8155,51 @@
       <c r="G167" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I167" t="s">
         <v>369</v>
       </c>
       <c r="J167" t="s">
         <v>489</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AF167">
         <v>22.0</v>
       </c>
       <c r="AI167" t="s">
         <v>490</v>
       </c>
       <c r="AJ167">
         <v>90120</v>
       </c>
       <c r="AK167">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>486</v>
       </c>
       <c r="E168" t="s">
         <v>491</v>
       </c>
       <c r="F168" t="s">
         <v>492</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I168" t="s">
         <v>369</v>
       </c>
       <c r="J168" t="s">
         <v>489</v>
       </c>
       <c r="AE168">
@@ -8275,51 +8269,51 @@
       <c r="H170" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I170" t="s">
         <v>369</v>
       </c>
       <c r="J170" t="s">
         <v>58</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>22.0</v>
       </c>
       <c r="AG170">
         <v>22.0</v>
       </c>
       <c r="AI170" t="s">
         <v>490</v>
       </c>
       <c r="AJ170">
         <v>90194</v>
       </c>
       <c r="AK170">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>497</v>
       </c>
       <c r="E171" t="s">
         <v>498</v>
       </c>
       <c r="F171" t="s">
         <v>499</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I171" t="s">
         <v>369</v>
       </c>
       <c r="J171" t="s">
         <v>108</v>
       </c>
       <c r="AF171">