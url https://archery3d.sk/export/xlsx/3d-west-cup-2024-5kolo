--- v3 (2026-09-28)
+++ v4 (2026-10-20)
@@ -3225,51 +3225,51 @@
       <c r="F30" t="s">
         <v>123</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>124</v>
       </c>
       <c r="AF30">
         <v>14.0</v>
       </c>
       <c r="AI30" t="s">
         <v>95</v>
       </c>
       <c r="AJ30">
         <v>90070</v>
       </c>
       <c r="AK30">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>125</v>
       </c>
       <c r="E31" t="s">
         <v>63</v>
       </c>
       <c r="F31" t="s">
         <v>126</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>127</v>
       </c>
       <c r="AE31">
@@ -3690,51 +3690,51 @@
       <c r="F42" t="s">
         <v>161</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="AF42">
         <v>14.0</v>
       </c>
       <c r="AG42">
         <v>14.0</v>
       </c>
       <c r="AI42" t="s">
         <v>157</v>
       </c>
       <c r="AJ42">
         <v>90150</v>
       </c>
       <c r="AK42">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>162</v>
       </c>
       <c r="E43" t="s">
         <v>163</v>
       </c>
       <c r="F43" t="s">
         <v>164</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>165</v>
       </c>
       <c r="AE43">
@@ -4965,51 +4965,51 @@
       <c r="H78" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I78" t="s">
         <v>245</v>
       </c>
       <c r="J78" t="s">
         <v>108</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>22.0</v>
       </c>
       <c r="AG78">
         <v>22.0</v>
       </c>
       <c r="AI78" t="s">
         <v>256</v>
       </c>
       <c r="AJ78">
         <v>90503</v>
       </c>
       <c r="AK78">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>139</v>
       </c>
       <c r="E79" t="s">
         <v>267</v>
       </c>
       <c r="F79" t="s">
         <v>268</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I79" t="s">
         <v>245</v>
       </c>
       <c r="J79" t="s">
         <v>142</v>
       </c>
       <c r="AE79">
@@ -8841,51 +8841,51 @@
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I186" t="s">
         <v>369</v>
       </c>
       <c r="J186" t="s">
         <v>35</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>22.0</v>
       </c>
       <c r="AI186" t="s">
         <v>508</v>
       </c>
       <c r="AJ186">
         <v>90309</v>
       </c>
       <c r="AK186">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>528</v>
       </c>
       <c r="E187" t="s">
         <v>172</v>
       </c>
       <c r="F187" t="s">
         <v>529</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I187" t="s">
         <v>369</v>
       </c>
       <c r="J187" t="s">
         <v>347</v>
       </c>
       <c r="AF187">
@@ -8914,51 +8914,51 @@
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I188" t="s">
         <v>369</v>
       </c>
       <c r="J188" t="s">
         <v>532</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AF188">
         <v>22.0</v>
       </c>
       <c r="AI188" t="s">
         <v>508</v>
       </c>
       <c r="AJ188">
         <v>90103</v>
       </c>
       <c r="AK188">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>533</v>
       </c>
       <c r="E189" t="s">
         <v>534</v>
       </c>
       <c r="F189" t="s">
         <v>535</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I189" t="s">
         <v>369</v>
       </c>
       <c r="J189" t="s">
         <v>536</v>
       </c>
       <c r="AF189">