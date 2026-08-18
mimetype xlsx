--- v0 (2026-05-01)
+++ v1 (2026-08-18)
@@ -2328,53 +2328,50 @@
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>35</v>
       </c>
       <c r="AD5" t="s">
         <v>41</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>15.0</v>
       </c>
       <c r="AI5" t="s">
         <v>42</v>
       </c>
       <c r="AJ5">
         <v>90124</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="AD6" t="s">
         <v>46</v>
@@ -2585,53 +2582,50 @@
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>67</v>
       </c>
       <c r="AE12">
         <v>2</v>
       </c>
       <c r="AF12">
         <v>23.0</v>
       </c>
       <c r="AI12" t="s">
         <v>51</v>
       </c>
       <c r="AJ12">
         <v>90101</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>68</v>
       </c>
       <c r="E13" t="s">
         <v>69</v>
       </c>
       <c r="F13" t="s">
         <v>70</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="AE13">
         <v>1</v>
@@ -2655,53 +2649,50 @@
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>15.0</v>
       </c>
       <c r="AI14" t="s">
         <v>71</v>
       </c>
       <c r="AJ14">
         <v>91424</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>75</v>
       </c>
       <c r="E15" t="s">
         <v>76</v>
       </c>
       <c r="F15" t="s">
         <v>77</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>35</v>
       </c>
       <c r="AD15" t="s">
         <v>78</v>
@@ -2805,90 +2796,87 @@
       <c r="H18" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>35</v>
       </c>
       <c r="AD18" t="s">
         <v>87</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>15.0</v>
       </c>
       <c r="AI18" t="s">
         <v>71</v>
       </c>
       <c r="AJ18">
         <v>90084</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>88</v>
       </c>
       <c r="E19" t="s">
         <v>89</v>
       </c>
       <c r="F19" t="s">
         <v>90</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>35</v>
       </c>
       <c r="AE19">
         <v>2</v>
       </c>
       <c r="AF19">
         <v>23.0</v>
       </c>
       <c r="AI19" t="s">
         <v>71</v>
       </c>
       <c r="AJ19">
         <v>90088</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>91</v>
       </c>
       <c r="E20" t="s">
         <v>92</v>
       </c>
       <c r="F20" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>22.0</v>
@@ -2919,51 +2907,51 @@
       <c r="H21" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>99</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>22.0</v>
       </c>
       <c r="AG21">
         <v>22.0</v>
       </c>
       <c r="AI21" t="s">
         <v>95</v>
       </c>
       <c r="AJ21">
         <v>90922</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>100</v>
       </c>
       <c r="E22" t="s">
         <v>101</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>35</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
@@ -3357,51 +3345,51 @@
       <c r="H33" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>99</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>22.0</v>
       </c>
       <c r="AG33">
         <v>22.0</v>
       </c>
       <c r="AI33" t="s">
         <v>131</v>
       </c>
       <c r="AJ33">
         <v>90923</v>
       </c>
       <c r="AK33">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>135</v>
       </c>
       <c r="E34" t="s">
         <v>136</v>
       </c>
       <c r="F34" t="s">
         <v>137</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>138</v>
       </c>
       <c r="AE34">
@@ -3439,51 +3427,51 @@
       <c r="H35" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>142</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>22.0</v>
       </c>
       <c r="AG35">
         <v>22.0</v>
       </c>
       <c r="AI35" t="s">
         <v>131</v>
       </c>
       <c r="AJ35">
         <v>91277</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>143</v>
       </c>
       <c r="E36" t="s">
         <v>144</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>145</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
@@ -3512,131 +3500,134 @@
       <c r="G37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>35</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>22.0</v>
       </c>
       <c r="AI37" t="s">
         <v>131</v>
       </c>
       <c r="AJ37">
         <v>91087</v>
       </c>
       <c r="AK37">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>149</v>
       </c>
       <c r="E38" t="s">
         <v>136</v>
       </c>
       <c r="F38" t="s">
         <v>150</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>124</v>
       </c>
       <c r="AE38">
         <v>3</v>
       </c>
       <c r="AF38">
         <v>38.0</v>
       </c>
       <c r="AG38">
         <v>38.0</v>
       </c>
       <c r="AI38" t="s">
         <v>131</v>
       </c>
       <c r="AJ38">
         <v>90069</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>151</v>
       </c>
       <c r="E39" t="s">
         <v>73</v>
       </c>
       <c r="F39" t="s">
         <v>152</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>127</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>22.0</v>
       </c>
       <c r="AG39">
         <v>22.0</v>
       </c>
       <c r="AI39" t="s">
         <v>131</v>
       </c>
       <c r="AJ39">
         <v>90345</v>
       </c>
+      <c r="AK39">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>153</v>
       </c>
       <c r="E40" t="s">
         <v>154</v>
       </c>
       <c r="F40" t="s">
         <v>155</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>35</v>
       </c>
       <c r="AE40">
         <v>1</v>
@@ -3927,86 +3918,86 @@
       <c r="H48" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>177</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>22.0</v>
       </c>
       <c r="AG48">
         <v>22.0</v>
       </c>
       <c r="AI48" t="s">
         <v>178</v>
       </c>
       <c r="AJ48">
         <v>90637</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>179</v>
       </c>
       <c r="E49" t="s">
         <v>180</v>
       </c>
       <c r="F49" t="s">
         <v>181</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AF49">
         <v>14.0</v>
       </c>
       <c r="AG49">
         <v>14.0</v>
       </c>
       <c r="AI49" t="s">
         <v>178</v>
       </c>
       <c r="AJ49">
         <v>90151</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>182</v>
       </c>
       <c r="E50" t="s">
         <v>110</v>
       </c>
       <c r="F50" t="s">
         <v>183</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I50" t="s">
         <v>184</v>
       </c>
       <c r="J50" t="s">
         <v>67</v>
       </c>
       <c r="AE50">
@@ -4177,53 +4168,50 @@
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I55" t="s">
         <v>184</v>
       </c>
       <c r="J55" t="s">
         <v>67</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>22.0</v>
       </c>
       <c r="AI55" t="s">
         <v>188</v>
       </c>
       <c r="AJ55">
         <v>90081</v>
       </c>
-      <c r="AK55">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>201</v>
       </c>
       <c r="E56" t="s">
         <v>202</v>
       </c>
       <c r="F56" t="s">
         <v>203</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I56" t="s">
         <v>184</v>
       </c>
       <c r="J56" t="s">
         <v>204</v>
       </c>
       <c r="AE56">
         <v>1</v>
@@ -4519,51 +4507,51 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I65" t="s">
         <v>209</v>
       </c>
       <c r="J65" t="s">
         <v>67</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>22.0</v>
       </c>
       <c r="AI65" t="s">
         <v>224</v>
       </c>
       <c r="AJ65">
         <v>90082</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>234</v>
       </c>
       <c r="E66" t="s">
         <v>172</v>
       </c>
       <c r="F66" t="s">
         <v>235</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I66" t="s">
         <v>209</v>
       </c>
       <c r="J66" t="s">
         <v>67</v>
       </c>
       <c r="AE66">
@@ -5853,51 +5841,51 @@
       <c r="H102" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I102" t="s">
         <v>309</v>
       </c>
       <c r="J102" t="s">
         <v>67</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>22.0</v>
       </c>
       <c r="AG102">
         <v>22.0</v>
       </c>
       <c r="AI102" t="s">
         <v>328</v>
       </c>
       <c r="AJ102">
         <v>91158</v>
       </c>
       <c r="AK102">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>333</v>
       </c>
       <c r="E103" t="s">
         <v>334</v>
       </c>
       <c r="F103" t="s">
         <v>335</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I103" t="s">
         <v>309</v>
       </c>
       <c r="J103" t="s">
         <v>29</v>
       </c>
       <c r="AE103">
@@ -5993,51 +5981,51 @@
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I106" t="s">
         <v>309</v>
       </c>
       <c r="J106" t="s">
         <v>340</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AF106">
         <v>22.0</v>
       </c>
       <c r="AI106" t="s">
         <v>328</v>
       </c>
       <c r="AJ106">
         <v>90734</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>341</v>
       </c>
       <c r="E107" t="s">
         <v>342</v>
       </c>
       <c r="F107" t="s">
         <v>343</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I107" t="s">
         <v>309</v>
       </c>
       <c r="J107" t="s">
         <v>272</v>
       </c>
       <c r="AF107">
@@ -6069,51 +6057,51 @@
       <c r="H108" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I108" t="s">
         <v>309</v>
       </c>
       <c r="J108" t="s">
         <v>347</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>22.0</v>
       </c>
       <c r="AG108">
         <v>22.0</v>
       </c>
       <c r="AI108" t="s">
         <v>328</v>
       </c>
       <c r="AJ108">
         <v>90332</v>
       </c>
       <c r="AK108">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>348</v>
       </c>
       <c r="E109" t="s">
         <v>349</v>
       </c>
       <c r="F109" t="s">
         <v>350</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I109" t="s">
         <v>309</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
@@ -6171,51 +6159,51 @@
       <c r="F111" t="s">
         <v>357</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I111" t="s">
         <v>309</v>
       </c>
       <c r="J111" t="s">
         <v>108</v>
       </c>
       <c r="AF111">
         <v>14.0</v>
       </c>
       <c r="AI111" t="s">
         <v>351</v>
       </c>
       <c r="AJ111">
         <v>90724</v>
       </c>
       <c r="AK111">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>358</v>
       </c>
       <c r="E112" t="s">
         <v>359</v>
       </c>
       <c r="F112" t="s">
         <v>360</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I112" t="s">
         <v>309</v>
       </c>
       <c r="J112" t="s">
         <v>347</v>
       </c>
       <c r="AF112">
@@ -6282,51 +6270,51 @@
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I114" t="s">
         <v>309</v>
       </c>
       <c r="J114" t="s">
         <v>194</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>22.0</v>
       </c>
       <c r="AI114" t="s">
         <v>363</v>
       </c>
       <c r="AJ114">
         <v>91210</v>
       </c>
       <c r="AK114">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>365</v>
       </c>
       <c r="E115" t="s">
         <v>154</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I115" t="s">
         <v>309</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>22.0</v>
       </c>
       <c r="AI115" t="s">
@@ -7254,51 +7242,51 @@
       <c r="H141" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I141" t="s">
         <v>369</v>
       </c>
       <c r="J141" t="s">
         <v>108</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
         <v>22.0</v>
       </c>
       <c r="AG141">
         <v>22.0</v>
       </c>
       <c r="AI141" t="s">
         <v>442</v>
       </c>
       <c r="AJ141">
         <v>90119</v>
       </c>
       <c r="AK141">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>444</v>
       </c>
       <c r="E142" t="s">
         <v>101</v>
       </c>
       <c r="F142" t="s">
         <v>445</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I142" t="s">
         <v>369</v>
       </c>
       <c r="J142" t="s">
         <v>35</v>
       </c>
       <c r="AE142">
@@ -7660,51 +7648,51 @@
       <c r="F152" t="s">
         <v>466</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I152" t="s">
         <v>369</v>
       </c>
       <c r="J152" t="s">
         <v>67</v>
       </c>
       <c r="AF152">
         <v>14.0</v>
       </c>
       <c r="AI152" t="s">
         <v>442</v>
       </c>
       <c r="AJ152">
         <v>90411</v>
       </c>
       <c r="AK152">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>374</v>
       </c>
       <c r="E153" t="s">
         <v>345</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I153" t="s">
         <v>369</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AF153">
         <v>22.0</v>
       </c>
       <c r="AI153" t="s">
@@ -7765,51 +7753,51 @@
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I155" t="s">
         <v>369</v>
       </c>
       <c r="J155" t="s">
         <v>67</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
         <v>22.0</v>
       </c>
       <c r="AI155" t="s">
         <v>442</v>
       </c>
       <c r="AJ155">
         <v>91552</v>
       </c>
       <c r="AK155">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>32</v>
       </c>
       <c r="E156" t="s">
         <v>471</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I156" t="s">
         <v>369</v>
       </c>
       <c r="J156" t="s">
         <v>35</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AF156">
@@ -8176,51 +8164,51 @@
       <c r="G167" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I167" t="s">
         <v>369</v>
       </c>
       <c r="J167" t="s">
         <v>489</v>
       </c>
       <c r="AE167">
         <v>1</v>
       </c>
       <c r="AF167">
         <v>22.0</v>
       </c>
       <c r="AI167" t="s">
         <v>490</v>
       </c>
       <c r="AJ167">
         <v>90120</v>
       </c>
       <c r="AK167">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>486</v>
       </c>
       <c r="E168" t="s">
         <v>491</v>
       </c>
       <c r="F168" t="s">
         <v>492</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I168" t="s">
         <v>369</v>
       </c>
       <c r="J168" t="s">
         <v>489</v>
       </c>
       <c r="AE168">
@@ -8366,51 +8354,51 @@
       <c r="G172" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I172" t="s">
         <v>369</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AF172">
         <v>22.0</v>
       </c>
       <c r="AG172">
         <v>22.0</v>
       </c>
       <c r="AI172" t="s">
         <v>490</v>
       </c>
       <c r="AJ172">
         <v>91019</v>
       </c>
       <c r="AK172">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="173" spans="1:37">
       <c r="D173" t="s">
         <v>436</v>
       </c>
       <c r="E173" t="s">
         <v>136</v>
       </c>
       <c r="F173" t="s">
         <v>502</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I173" t="s">
         <v>369</v>
       </c>
       <c r="J173" t="s">
         <v>259</v>
       </c>
       <c r="AF173">
@@ -8445,51 +8433,51 @@
       <c r="H174" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I174" t="s">
         <v>369</v>
       </c>
       <c r="J174" t="s">
         <v>124</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>22.0</v>
       </c>
       <c r="AG174">
         <v>22.0</v>
       </c>
       <c r="AI174" t="s">
         <v>490</v>
       </c>
       <c r="AJ174">
         <v>90805</v>
       </c>
       <c r="AK174">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>505</v>
       </c>
       <c r="E175" t="s">
         <v>251</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I175" t="s">
         <v>369</v>
       </c>
       <c r="J175" t="s">
         <v>35</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
@@ -8860,50 +8848,53 @@
         <v>527</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I186" t="s">
         <v>369</v>
       </c>
       <c r="J186" t="s">
         <v>35</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>22.0</v>
       </c>
       <c r="AI186" t="s">
         <v>508</v>
       </c>
       <c r="AJ186">
         <v>90309</v>
+      </c>
+      <c r="AK186">
+        <v>5</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>528</v>
       </c>
       <c r="E187" t="s">
         <v>172</v>
       </c>
       <c r="F187" t="s">
         <v>529</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I187" t="s">
         <v>369</v>
       </c>
       <c r="J187" t="s">
         <v>347</v>
       </c>
       <c r="AF187">