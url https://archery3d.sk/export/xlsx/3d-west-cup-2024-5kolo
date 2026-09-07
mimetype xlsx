--- v1 (2026-08-18)
+++ v2 (2026-09-07)
@@ -3386,51 +3386,51 @@
       <c r="H34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>138</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
         <v>22.0</v>
       </c>
       <c r="AG34">
         <v>22.0</v>
       </c>
       <c r="AI34" t="s">
         <v>131</v>
       </c>
       <c r="AJ34">
         <v>90226</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>139</v>
       </c>
       <c r="E35" t="s">
         <v>140</v>
       </c>
       <c r="F35" t="s">
         <v>141</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>142</v>
       </c>
       <c r="AE35">
@@ -4244,53 +4244,50 @@
       </c>
       <c r="H57" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I57" t="s">
         <v>209</v>
       </c>
       <c r="J57" t="s">
         <v>67</v>
       </c>
       <c r="AD57" t="s">
         <v>210</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>15.0</v>
       </c>
       <c r="AI57" t="s">
         <v>211</v>
       </c>
       <c r="AJ57">
         <v>90087</v>
       </c>
-      <c r="AK57">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>212</v>
       </c>
       <c r="E58" t="s">
         <v>213</v>
       </c>
       <c r="F58" t="s">
         <v>214</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I58" t="s">
         <v>209</v>
       </c>
       <c r="J58" t="s">
         <v>67</v>
       </c>
       <c r="AE58">
         <v>1</v>
@@ -5123,51 +5120,51 @@
       <c r="H82" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I82" t="s">
         <v>245</v>
       </c>
       <c r="J82" t="s">
         <v>278</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>22.0</v>
       </c>
       <c r="AG82">
         <v>22.0</v>
       </c>
       <c r="AI82" t="s">
         <v>256</v>
       </c>
       <c r="AJ82">
         <v>90283</v>
       </c>
       <c r="AK82">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>279</v>
       </c>
       <c r="E83" t="s">
         <v>280</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I83" t="s">
         <v>245</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>22.0</v>
       </c>
       <c r="AI83" t="s">
@@ -6270,51 +6267,51 @@
       <c r="G114" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I114" t="s">
         <v>309</v>
       </c>
       <c r="J114" t="s">
         <v>194</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>22.0</v>
       </c>
       <c r="AI114" t="s">
         <v>363</v>
       </c>
       <c r="AJ114">
         <v>91210</v>
       </c>
       <c r="AK114">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:37">
       <c r="D115" t="s">
         <v>365</v>
       </c>
       <c r="E115" t="s">
         <v>154</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>156</v>
       </c>
       <c r="I115" t="s">
         <v>309</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>22.0</v>
       </c>
       <c r="AI115" t="s">