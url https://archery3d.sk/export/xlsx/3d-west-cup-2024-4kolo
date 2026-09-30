--- v4 (2026-09-08)
+++ v5 (2026-09-30)
@@ -3011,51 +3011,51 @@
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>21.0</v>
       </c>
       <c r="AG19">
         <v>21.0</v>
       </c>
       <c r="AI19" t="s">
         <v>89</v>
       </c>
       <c r="AJ19">
         <v>83214</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>93</v>
       </c>
       <c r="E20" t="s">
         <v>94</v>
       </c>
       <c r="F20" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
@@ -3455,51 +3455,51 @@
       <c r="F31" t="s">
         <v>132</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I31" t="s">
         <v>27</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>21.0</v>
       </c>
       <c r="AI31" t="s">
         <v>89</v>
       </c>
       <c r="AJ31">
         <v>87504</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>133</v>
       </c>
       <c r="E32" t="s">
         <v>101</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I32" t="s">
         <v>27</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>21.0</v>
       </c>
       <c r="AI32" t="s">
@@ -3712,51 +3712,51 @@
       <c r="H38" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I38" t="s">
         <v>27</v>
       </c>
       <c r="J38" t="s">
         <v>111</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>21.0</v>
       </c>
       <c r="AG38">
         <v>21.0</v>
       </c>
       <c r="AI38" t="s">
         <v>139</v>
       </c>
       <c r="AJ38">
         <v>83829</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>151</v>
       </c>
       <c r="E39" t="s">
         <v>147</v>
       </c>
       <c r="F39" t="s">
         <v>152</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I39" t="s">
         <v>27</v>
       </c>
       <c r="J39" t="s">
         <v>64</v>
       </c>
       <c r="AE39">
@@ -4092,51 +4092,51 @@
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I48" t="s">
         <v>27</v>
       </c>
       <c r="J48" t="s">
         <v>180</v>
       </c>
       <c r="AE48">
         <v>2</v>
       </c>
       <c r="AF48">
         <v>28.0</v>
       </c>
       <c r="AI48" t="s">
         <v>160</v>
       </c>
       <c r="AJ48">
         <v>86978</v>
       </c>
       <c r="AK48">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>181</v>
       </c>
       <c r="E49" t="s">
         <v>182</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I49" t="s">
         <v>27</v>
       </c>
       <c r="J49" t="s">
         <v>183</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
@@ -4164,53 +4164,50 @@
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I50" t="s">
         <v>27</v>
       </c>
       <c r="J50" t="s">
         <v>99</v>
       </c>
       <c r="AE50">
         <v>2</v>
       </c>
       <c r="AF50">
         <v>28.0</v>
       </c>
       <c r="AI50" t="s">
         <v>160</v>
       </c>
       <c r="AJ50">
         <v>86760</v>
       </c>
-      <c r="AK50">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>185</v>
       </c>
       <c r="E51" t="s">
         <v>186</v>
       </c>
       <c r="F51" t="s">
         <v>187</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I51" t="s">
         <v>27</v>
       </c>
       <c r="J51" t="s">
         <v>188</v>
       </c>
       <c r="AE51">
         <v>1</v>
@@ -4389,53 +4386,50 @@
       </c>
       <c r="H56" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I56" t="s">
         <v>206</v>
       </c>
       <c r="J56" t="s">
         <v>57</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>14.0</v>
       </c>
       <c r="AG56">
         <v>14.0</v>
       </c>
       <c r="AI56" t="s">
         <v>207</v>
       </c>
       <c r="AJ56">
         <v>82741</v>
       </c>
-      <c r="AK56">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>208</v>
       </c>
       <c r="E57" t="s">
         <v>209</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I57" t="s">
         <v>206</v>
       </c>
       <c r="AF57">
         <v>7.0</v>
       </c>
       <c r="AG57">
         <v>7.0</v>
       </c>
       <c r="AI57" t="s">
         <v>210</v>
@@ -4714,51 +4708,51 @@
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I65" t="s">
         <v>206</v>
       </c>
       <c r="J65" t="s">
         <v>233</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>21.0</v>
       </c>
       <c r="AI65" t="s">
         <v>215</v>
       </c>
       <c r="AJ65">
         <v>83322</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>234</v>
       </c>
       <c r="E66" t="s">
         <v>235</v>
       </c>
       <c r="F66" t="s">
         <v>236</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I66" t="s">
         <v>206</v>
       </c>
       <c r="J66" t="s">
         <v>57</v>
       </c>
       <c r="AE66">
@@ -5826,51 +5820,51 @@
       <c r="G96" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I96" t="s">
         <v>307</v>
       </c>
       <c r="J96" t="s">
         <v>88</v>
       </c>
       <c r="AE96">
         <v>2</v>
       </c>
       <c r="AF96">
         <v>28.0</v>
       </c>
       <c r="AI96" t="s">
         <v>316</v>
       </c>
       <c r="AJ96">
         <v>88639</v>
       </c>
       <c r="AK96">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>325</v>
       </c>
       <c r="E97" t="s">
         <v>109</v>
       </c>
       <c r="F97" t="s">
         <v>326</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I97" t="s">
         <v>307</v>
       </c>
       <c r="J97" t="s">
         <v>47</v>
       </c>
       <c r="AE97">
@@ -6264,51 +6258,51 @@
       <c r="H108" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I108" t="s">
         <v>307</v>
       </c>
       <c r="J108" t="s">
         <v>64</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>21.0</v>
       </c>
       <c r="AG108">
         <v>21.0</v>
       </c>
       <c r="AI108" t="s">
         <v>351</v>
       </c>
       <c r="AJ108">
         <v>86930</v>
       </c>
       <c r="AK108">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>356</v>
       </c>
       <c r="E109" t="s">
         <v>357</v>
       </c>
       <c r="F109" t="s">
         <v>358</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I109" t="s">
         <v>307</v>
       </c>
       <c r="J109" t="s">
         <v>359</v>
       </c>
       <c r="AF109">
@@ -7166,51 +7160,51 @@
       <c r="G133" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I133" t="s">
         <v>365</v>
       </c>
       <c r="J133" t="s">
         <v>214</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>21.0</v>
       </c>
       <c r="AI133" t="s">
         <v>429</v>
       </c>
       <c r="AJ133">
         <v>84236</v>
       </c>
       <c r="AK133">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>430</v>
       </c>
       <c r="E134" t="s">
         <v>223</v>
       </c>
       <c r="F134" t="s">
         <v>431</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I134" t="s">
         <v>365</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
@@ -9370,51 +9364,51 @@
       <c r="G194" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I194" t="s">
         <v>448</v>
       </c>
       <c r="J194" t="s">
         <v>219</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>21.0</v>
       </c>
       <c r="AI194" t="s">
         <v>554</v>
       </c>
       <c r="AJ194">
         <v>82772</v>
       </c>
       <c r="AK194">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>561</v>
       </c>
       <c r="E195" t="s">
         <v>562</v>
       </c>
       <c r="F195" t="s">
         <v>563</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I195" t="s">
         <v>448</v>
       </c>
       <c r="J195" t="s">
         <v>159</v>
       </c>
       <c r="AE195">
@@ -9557,51 +9551,51 @@
       <c r="H199" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I199" t="s">
         <v>448</v>
       </c>
       <c r="J199" t="s">
         <v>64</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AF199">
         <v>21.0</v>
       </c>
       <c r="AG199">
         <v>21.0</v>
       </c>
       <c r="AI199" t="s">
         <v>554</v>
       </c>
       <c r="AJ199">
         <v>83363</v>
       </c>
       <c r="AK199">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>118</v>
       </c>
       <c r="E200" t="s">
         <v>83</v>
       </c>
       <c r="F200" t="s">
         <v>573</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I200" t="s">
         <v>448</v>
       </c>
       <c r="J200" t="s">
         <v>121</v>
       </c>
       <c r="AE200">