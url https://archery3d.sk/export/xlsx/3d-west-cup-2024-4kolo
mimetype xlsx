--- v5 (2026-09-30)
+++ v6 (2026-10-20)
@@ -4054,51 +4054,51 @@
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I47" t="s">
         <v>27</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>21.0</v>
       </c>
       <c r="AG47">
         <v>21.0</v>
       </c>
       <c r="AI47" t="s">
         <v>160</v>
       </c>
       <c r="AJ47">
         <v>83378</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>177</v>
       </c>
       <c r="E48" t="s">
         <v>178</v>
       </c>
       <c r="F48" t="s">
         <v>179</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I48" t="s">
         <v>27</v>
       </c>
       <c r="J48" t="s">
         <v>180</v>
       </c>
       <c r="AE48">
@@ -4708,51 +4708,51 @@
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I65" t="s">
         <v>206</v>
       </c>
       <c r="J65" t="s">
         <v>233</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>21.0</v>
       </c>
       <c r="AI65" t="s">
         <v>215</v>
       </c>
       <c r="AJ65">
         <v>83322</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>234</v>
       </c>
       <c r="E66" t="s">
         <v>235</v>
       </c>
       <c r="F66" t="s">
         <v>236</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I66" t="s">
         <v>206</v>
       </c>
       <c r="J66" t="s">
         <v>57</v>
       </c>
       <c r="AE66">
@@ -5931,51 +5931,51 @@
       <c r="G99" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I99" t="s">
         <v>307</v>
       </c>
       <c r="J99" t="s">
         <v>47</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>21.0</v>
       </c>
       <c r="AI99" t="s">
         <v>316</v>
       </c>
       <c r="AJ99">
         <v>82794</v>
       </c>
       <c r="AK99">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>330</v>
       </c>
       <c r="E100" t="s">
         <v>268</v>
       </c>
       <c r="F100" t="s">
         <v>333</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I100" t="s">
         <v>307</v>
       </c>
       <c r="J100" t="s">
         <v>47</v>
       </c>
       <c r="AE100">