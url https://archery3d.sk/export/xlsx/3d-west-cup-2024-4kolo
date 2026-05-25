--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -2549,53 +2549,50 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="AD6" t="s">
         <v>44</v>
       </c>
       <c r="AF6">
         <v>7.0</v>
       </c>
       <c r="AI6" t="s">
         <v>40</v>
       </c>
       <c r="AJ6">
         <v>84884</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>47</v>
       </c>
       <c r="AD7" t="s">
         <v>48</v>
       </c>
       <c r="AE7">
         <v>2</v>
@@ -3391,51 +3388,51 @@
       <c r="H29" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="J29" t="s">
         <v>107</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>21.0</v>
       </c>
       <c r="AG29">
         <v>21.0</v>
       </c>
       <c r="AI29" t="s">
         <v>89</v>
       </c>
       <c r="AJ29">
         <v>87478</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>128</v>
       </c>
       <c r="E30" t="s">
         <v>109</v>
       </c>
       <c r="F30" t="s">
         <v>129</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="J30" t="s">
         <v>57</v>
       </c>
       <c r="AE30">
@@ -3645,51 +3642,51 @@
       <c r="G36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I36" t="s">
         <v>27</v>
       </c>
       <c r="J36" t="s">
         <v>33</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>21.0</v>
       </c>
       <c r="AI36" t="s">
         <v>139</v>
       </c>
       <c r="AJ36">
         <v>87146</v>
       </c>
       <c r="AK36">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>146</v>
       </c>
       <c r="E37" t="s">
         <v>147</v>
       </c>
       <c r="F37" t="s">
         <v>148</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I37" t="s">
         <v>27</v>
       </c>
       <c r="J37" t="s">
         <v>64</v>
       </c>
       <c r="AE37">
@@ -4215,51 +4212,51 @@
       <c r="H51" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I51" t="s">
         <v>27</v>
       </c>
       <c r="J51" t="s">
         <v>188</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>21.0</v>
       </c>
       <c r="AG51">
         <v>21.0</v>
       </c>
       <c r="AI51" t="s">
         <v>189</v>
       </c>
       <c r="AJ51">
         <v>88691</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>190</v>
       </c>
       <c r="E52" t="s">
         <v>191</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I52" t="s">
         <v>27</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>21.0</v>
       </c>
       <c r="AI52" t="s">
@@ -4726,51 +4723,51 @@
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I65" t="s">
         <v>206</v>
       </c>
       <c r="J65" t="s">
         <v>233</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>21.0</v>
       </c>
       <c r="AI65" t="s">
         <v>215</v>
       </c>
       <c r="AJ65">
         <v>83322</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>234</v>
       </c>
       <c r="E66" t="s">
         <v>235</v>
       </c>
       <c r="F66" t="s">
         <v>236</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I66" t="s">
         <v>206</v>
       </c>
       <c r="J66" t="s">
         <v>57</v>
       </c>
       <c r="AE66">
@@ -5167,51 +5164,51 @@
       <c r="H77" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I77" t="s">
         <v>242</v>
       </c>
       <c r="J77" t="s">
         <v>57</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>21.0</v>
       </c>
       <c r="AG77">
         <v>21.0</v>
       </c>
       <c r="AI77" t="s">
         <v>264</v>
       </c>
       <c r="AJ77">
         <v>83288</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>272</v>
       </c>
       <c r="E78" t="s">
         <v>273</v>
       </c>
       <c r="F78" t="s">
         <v>274</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I78" t="s">
         <v>242</v>
       </c>
       <c r="J78" t="s">
         <v>275</v>
       </c>
       <c r="AE78">
@@ -5409,51 +5406,51 @@
       <c r="G84" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I84" t="s">
         <v>242</v>
       </c>
       <c r="J84" t="s">
         <v>290</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>21.0</v>
       </c>
       <c r="AI84" t="s">
         <v>287</v>
       </c>
       <c r="AJ84">
         <v>83813</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>291</v>
       </c>
       <c r="E85" t="s">
         <v>292</v>
       </c>
       <c r="F85" t="s">
         <v>293</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I85" t="s">
         <v>242</v>
       </c>
       <c r="J85" t="s">
         <v>275</v>
       </c>
       <c r="AE85">
@@ -6237,50 +6234,53 @@
       </c>
       <c r="G107" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I107" t="s">
         <v>307</v>
       </c>
       <c r="J107" t="s">
         <v>47</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>21.0</v>
       </c>
       <c r="AI107" t="s">
         <v>351</v>
       </c>
       <c r="AJ107">
         <v>87913</v>
       </c>
+      <c r="AK107">
+        <v>5</v>
+      </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>151</v>
       </c>
       <c r="E108" t="s">
         <v>354</v>
       </c>
       <c r="F108" t="s">
         <v>355</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I108" t="s">
         <v>307</v>
       </c>
       <c r="J108" t="s">
         <v>64</v>
       </c>
       <c r="AE108">
         <v>1</v>
@@ -6790,90 +6790,93 @@
       <c r="H122" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I122" t="s">
         <v>365</v>
       </c>
       <c r="J122" t="s">
         <v>379</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>21.0</v>
       </c>
       <c r="AG122">
         <v>21.0</v>
       </c>
       <c r="AI122" t="s">
         <v>396</v>
       </c>
       <c r="AJ122">
         <v>87076</v>
       </c>
       <c r="AK122">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>401</v>
       </c>
       <c r="E123" t="s">
         <v>402</v>
       </c>
       <c r="F123" t="s">
         <v>403</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I123" t="s">
         <v>365</v>
       </c>
       <c r="J123" t="s">
         <v>379</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>21.0</v>
       </c>
       <c r="AG123">
         <v>21.0</v>
       </c>
       <c r="AI123" t="s">
         <v>396</v>
       </c>
       <c r="AJ123">
         <v>87883</v>
       </c>
+      <c r="AK123">
+        <v>5</v>
+      </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>404</v>
       </c>
       <c r="E124" t="s">
         <v>405</v>
       </c>
       <c r="F124" t="s">
         <v>406</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I124" t="s">
         <v>365</v>
       </c>
       <c r="J124" t="s">
         <v>407</v>
       </c>
       <c r="AE124">
         <v>1</v>
@@ -7318,51 +7321,51 @@
       <c r="F137" t="s">
         <v>437</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I137" t="s">
         <v>365</v>
       </c>
       <c r="J137" t="s">
         <v>47</v>
       </c>
       <c r="AF137">
         <v>14.0</v>
       </c>
       <c r="AI137" t="s">
         <v>429</v>
       </c>
       <c r="AJ137">
         <v>85639</v>
       </c>
       <c r="AK137">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>319</v>
       </c>
       <c r="E138" t="s">
         <v>170</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I138" t="s">
         <v>365</v>
       </c>
       <c r="J138" t="s">
         <v>438</v>
       </c>
       <c r="AF138">
         <v>14.0</v>
       </c>
       <c r="AI138" t="s">
@@ -8664,86 +8667,86 @@
       <c r="H174" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I174" t="s">
         <v>448</v>
       </c>
       <c r="J174" t="s">
         <v>47</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>21.0</v>
       </c>
       <c r="AG174">
         <v>21.0</v>
       </c>
       <c r="AI174" t="s">
         <v>511</v>
       </c>
       <c r="AJ174">
         <v>82749</v>
       </c>
       <c r="AK174">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>528</v>
       </c>
       <c r="E175" t="s">
         <v>217</v>
       </c>
       <c r="F175" t="s">
         <v>529</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I175" t="s">
         <v>448</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>21.0</v>
       </c>
       <c r="AI175" t="s">
         <v>511</v>
       </c>
       <c r="AJ175">
         <v>85066</v>
       </c>
       <c r="AK175">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>530</v>
       </c>
       <c r="E176" t="s">
         <v>223</v>
       </c>
       <c r="F176" t="s">
         <v>531</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I176" t="s">
         <v>448</v>
       </c>
       <c r="J176" t="s">
         <v>159</v>
       </c>
       <c r="AE176">
@@ -9888,50 +9891,53 @@
         <v>590</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I208" t="s">
         <v>448</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>21.0</v>
       </c>
       <c r="AG208">
         <v>21.0</v>
       </c>
       <c r="AI208" t="s">
         <v>580</v>
       </c>
       <c r="AJ208">
         <v>86643</v>
+      </c>
+      <c r="AK208">
+        <v>5</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>591</v>
       </c>
       <c r="E209" t="s">
         <v>592</v>
       </c>
       <c r="F209" t="s">
         <v>593</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I209" t="s">
         <v>448</v>
       </c>
       <c r="J209" t="s">
         <v>594</v>
       </c>
       <c r="AE209">