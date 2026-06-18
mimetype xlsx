--- v1 (2026-05-25)
+++ v2 (2026-06-18)
@@ -2663,53 +2663,50 @@
       </c>
       <c r="H9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>57</v>
       </c>
       <c r="AE9">
         <v>2</v>
       </c>
       <c r="AF9">
         <v>21.0</v>
       </c>
       <c r="AG9">
         <v>21.0</v>
       </c>
       <c r="AI9" t="s">
         <v>53</v>
       </c>
       <c r="AJ9">
         <v>82973</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>59</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
       <c r="AE10">
         <v>3</v>
@@ -3720,50 +3717,53 @@
       </c>
       <c r="H38" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I38" t="s">
         <v>27</v>
       </c>
       <c r="J38" t="s">
         <v>111</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>21.0</v>
       </c>
       <c r="AG38">
         <v>21.0</v>
       </c>
       <c r="AI38" t="s">
         <v>139</v>
       </c>
       <c r="AJ38">
         <v>83829</v>
       </c>
+      <c r="AK38">
+        <v>5</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>151</v>
       </c>
       <c r="E39" t="s">
         <v>147</v>
       </c>
       <c r="F39" t="s">
         <v>152</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I39" t="s">
         <v>27</v>
       </c>
       <c r="J39" t="s">
         <v>64</v>
       </c>
       <c r="AE39">
         <v>1</v>
@@ -4279,51 +4279,51 @@
       <c r="G53" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I53" t="s">
         <v>27</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>21.0</v>
       </c>
       <c r="AG53">
         <v>21.0</v>
       </c>
       <c r="AI53" t="s">
         <v>189</v>
       </c>
       <c r="AJ53">
         <v>83379</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>195</v>
       </c>
       <c r="E54" t="s">
         <v>196</v>
       </c>
       <c r="F54" t="s">
         <v>197</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I54" t="s">
         <v>198</v>
       </c>
       <c r="J54" t="s">
         <v>107</v>
       </c>
       <c r="AE54">