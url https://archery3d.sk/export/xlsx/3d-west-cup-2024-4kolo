--- v2 (2026-06-18)
+++ v3 (2026-08-08)
@@ -2806,53 +2806,50 @@
       </c>
       <c r="F13" t="s">
         <v>70</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>27</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>14.0</v>
       </c>
       <c r="AI13" t="s">
         <v>71</v>
       </c>
       <c r="AJ13">
         <v>87562</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>72</v>
       </c>
       <c r="E14" t="s">
         <v>73</v>
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>75</v>
       </c>
       <c r="AE14">
         <v>1</v>
@@ -2879,53 +2876,50 @@
       </c>
       <c r="G15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>33</v>
       </c>
       <c r="AE15">
         <v>2</v>
       </c>
       <c r="AF15">
         <v>21.0</v>
       </c>
       <c r="AI15" t="s">
         <v>71</v>
       </c>
       <c r="AJ15">
         <v>86655</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>79</v>
       </c>
       <c r="E16" t="s">
         <v>80</v>
       </c>
       <c r="F16" t="s">
         <v>81</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="J16" t="s">
         <v>64</v>
       </c>
       <c r="AE16">
         <v>1</v>
@@ -4579,53 +4573,50 @@
       </c>
       <c r="H61" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I61" t="s">
         <v>206</v>
       </c>
       <c r="J61" t="s">
         <v>57</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>21.0</v>
       </c>
       <c r="AG61">
         <v>21.0</v>
       </c>
       <c r="AI61" t="s">
         <v>215</v>
       </c>
       <c r="AJ61">
         <v>83761</v>
       </c>
-      <c r="AK61">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>225</v>
       </c>
       <c r="E62" t="s">
         <v>101</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I62" t="s">
         <v>206</v>
       </c>
       <c r="AF62">
         <v>14.0</v>
       </c>
       <c r="AI62" t="s">
         <v>215</v>
       </c>
       <c r="AJ62">
         <v>85076</v>
@@ -6869,51 +6860,51 @@
       <c r="G124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I124" t="s">
         <v>365</v>
       </c>
       <c r="J124" t="s">
         <v>407</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>21.0</v>
       </c>
       <c r="AI124" t="s">
         <v>396</v>
       </c>
       <c r="AJ124">
         <v>83039</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>408</v>
       </c>
       <c r="E125" t="s">
         <v>331</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I125" t="s">
         <v>365</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>21.0</v>
       </c>
       <c r="AI125" t="s">
@@ -7006,51 +6997,51 @@
       <c r="F128" t="s">
         <v>415</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I128" t="s">
         <v>365</v>
       </c>
       <c r="J128" t="s">
         <v>47</v>
       </c>
       <c r="AF128">
         <v>14.0</v>
       </c>
       <c r="AI128" t="s">
         <v>416</v>
       </c>
       <c r="AJ128">
         <v>87560</v>
       </c>
       <c r="AK128">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>417</v>
       </c>
       <c r="E129" t="s">
         <v>147</v>
       </c>
       <c r="F129" t="s">
         <v>418</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I129" t="s">
         <v>365</v>
       </c>
       <c r="AF129">
         <v>14.0</v>
       </c>
       <c r="AI129" t="s">
@@ -7178,51 +7169,51 @@
       <c r="G133" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I133" t="s">
         <v>365</v>
       </c>
       <c r="J133" t="s">
         <v>214</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>21.0</v>
       </c>
       <c r="AI133" t="s">
         <v>429</v>
       </c>
       <c r="AJ133">
         <v>84236</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>430</v>
       </c>
       <c r="E134" t="s">
         <v>223</v>
       </c>
       <c r="F134" t="s">
         <v>431</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I134" t="s">
         <v>365</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">
@@ -9382,92 +9373,92 @@
       <c r="G194" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I194" t="s">
         <v>448</v>
       </c>
       <c r="J194" t="s">
         <v>219</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>21.0</v>
       </c>
       <c r="AI194" t="s">
         <v>554</v>
       </c>
       <c r="AJ194">
         <v>82772</v>
       </c>
       <c r="AK194">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>561</v>
       </c>
       <c r="E195" t="s">
         <v>562</v>
       </c>
       <c r="F195" t="s">
         <v>563</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I195" t="s">
         <v>448</v>
       </c>
       <c r="J195" t="s">
         <v>159</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>21.0</v>
       </c>
       <c r="AG195">
         <v>21.0</v>
       </c>
       <c r="AI195" t="s">
         <v>554</v>
       </c>
       <c r="AJ195">
         <v>85363</v>
       </c>
       <c r="AK195">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>363</v>
       </c>
       <c r="E196" t="s">
         <v>564</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I196" t="s">
         <v>448</v>
       </c>
       <c r="AE196">
         <v>1</v>
       </c>
       <c r="AF196">
         <v>21.0</v>
       </c>
       <c r="AI196" t="s">
@@ -9528,51 +9519,51 @@
       <c r="H198" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I198" t="s">
         <v>448</v>
       </c>
       <c r="J198" t="s">
         <v>57</v>
       </c>
       <c r="AE198">
         <v>1</v>
       </c>
       <c r="AF198">
         <v>21.0</v>
       </c>
       <c r="AG198">
         <v>21.0</v>
       </c>
       <c r="AI198" t="s">
         <v>554</v>
       </c>
       <c r="AJ198">
         <v>87444</v>
       </c>
       <c r="AK198">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="199" spans="1:37">
       <c r="D199" t="s">
         <v>570</v>
       </c>
       <c r="E199" t="s">
         <v>571</v>
       </c>
       <c r="F199" t="s">
         <v>572</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I199" t="s">
         <v>448</v>
       </c>
       <c r="J199" t="s">
         <v>64</v>
       </c>
       <c r="AE199">
@@ -9893,51 +9884,51 @@
       <c r="G208" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I208" t="s">
         <v>448</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>21.0</v>
       </c>
       <c r="AG208">
         <v>21.0</v>
       </c>
       <c r="AI208" t="s">
         <v>580</v>
       </c>
       <c r="AJ208">
         <v>86643</v>
       </c>
       <c r="AK208">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>591</v>
       </c>
       <c r="E209" t="s">
         <v>592</v>
       </c>
       <c r="F209" t="s">
         <v>593</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I209" t="s">
         <v>448</v>
       </c>
       <c r="J209" t="s">
         <v>594</v>
       </c>
       <c r="AE209">