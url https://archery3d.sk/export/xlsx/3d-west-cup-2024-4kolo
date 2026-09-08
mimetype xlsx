--- v3 (2026-08-08)
+++ v4 (2026-09-08)
@@ -3595,51 +3595,51 @@
       <c r="H35" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I35" t="s">
         <v>27</v>
       </c>
       <c r="J35" t="s">
         <v>103</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>21.0</v>
       </c>
       <c r="AG35">
         <v>21.0</v>
       </c>
       <c r="AI35" t="s">
         <v>139</v>
       </c>
       <c r="AJ35">
         <v>84560</v>
       </c>
       <c r="AK35">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>143</v>
       </c>
       <c r="E36" t="s">
         <v>144</v>
       </c>
       <c r="F36" t="s">
         <v>145</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I36" t="s">
         <v>27</v>
       </c>
       <c r="J36" t="s">
         <v>33</v>
       </c>
       <c r="AE36">
@@ -4865,53 +4865,50 @@
       </c>
       <c r="I69" t="s">
         <v>242</v>
       </c>
       <c r="J69" t="s">
         <v>57</v>
       </c>
       <c r="AD69" t="s">
         <v>248</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>14.0</v>
       </c>
       <c r="AG69">
         <v>7.0</v>
       </c>
       <c r="AI69" t="s">
         <v>249</v>
       </c>
       <c r="AJ69">
         <v>82700</v>
       </c>
-      <c r="AK69">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>250</v>
       </c>
       <c r="E70" t="s">
         <v>251</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I70" t="s">
         <v>242</v>
       </c>
       <c r="J70" t="s">
         <v>107</v>
       </c>
       <c r="AD70" t="s">
         <v>252</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -6054,51 +6051,51 @@
       <c r="H102" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I102" t="s">
         <v>307</v>
       </c>
       <c r="J102" t="s">
         <v>339</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>21.0</v>
       </c>
       <c r="AG102">
         <v>21.0</v>
       </c>
       <c r="AI102" t="s">
         <v>316</v>
       </c>
       <c r="AJ102">
         <v>85958</v>
       </c>
       <c r="AK102">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>340</v>
       </c>
       <c r="E103" t="s">
         <v>341</v>
       </c>
       <c r="F103" t="s">
         <v>342</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I103" t="s">
         <v>307</v>
       </c>
       <c r="J103" t="s">
         <v>336</v>
       </c>
       <c r="AE103">
@@ -7169,51 +7166,51 @@
       <c r="G133" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I133" t="s">
         <v>365</v>
       </c>
       <c r="J133" t="s">
         <v>214</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>21.0</v>
       </c>
       <c r="AI133" t="s">
         <v>429</v>
       </c>
       <c r="AJ133">
         <v>84236</v>
       </c>
       <c r="AK133">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>430</v>
       </c>
       <c r="E134" t="s">
         <v>223</v>
       </c>
       <c r="F134" t="s">
         <v>431</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>158</v>
       </c>
       <c r="I134" t="s">
         <v>365</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AF134">