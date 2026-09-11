--- v0 (2026-05-01)
+++ v1 (2026-09-11)
@@ -2784,53 +2784,50 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>68</v>
       </c>
       <c r="AE11">
         <v>2</v>
       </c>
       <c r="AF11">
         <v>21.0</v>
       </c>
       <c r="AI11" t="s">
         <v>64</v>
       </c>
       <c r="AJ11">
         <v>82972</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>70</v>
       </c>
       <c r="F12" t="s">
         <v>71</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="AE12">
         <v>1</v>
@@ -3000,53 +2997,50 @@
       </c>
       <c r="G17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>14.0</v>
       </c>
       <c r="AG17">
         <v>14.0</v>
       </c>
       <c r="AI17" t="s">
         <v>84</v>
       </c>
       <c r="AJ17">
         <v>87837</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>88</v>
       </c>
       <c r="E18" t="s">
         <v>89</v>
       </c>
       <c r="F18" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>29</v>
       </c>
       <c r="AE18">
         <v>1</v>
@@ -3681,130 +3675,130 @@
       <c r="F36" t="s">
         <v>147</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>35</v>
       </c>
       <c r="AF36">
         <v>14.0</v>
       </c>
       <c r="AI36" t="s">
         <v>144</v>
       </c>
       <c r="AJ36">
         <v>88116</v>
       </c>
       <c r="AK36">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>132</v>
       </c>
       <c r="E37" t="s">
         <v>148</v>
       </c>
       <c r="F37" t="s">
         <v>149</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>75</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>21.0</v>
       </c>
       <c r="AI37" t="s">
         <v>144</v>
       </c>
       <c r="AJ37">
         <v>83263</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>150</v>
       </c>
       <c r="E38" t="s">
         <v>151</v>
       </c>
       <c r="F38" t="s">
         <v>152</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>153</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>21.0</v>
       </c>
       <c r="AG38">
         <v>21.0</v>
       </c>
       <c r="AI38" t="s">
         <v>144</v>
       </c>
       <c r="AJ38">
         <v>84558</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>154</v>
       </c>
       <c r="E39" t="s">
         <v>155</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>63</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
@@ -3835,87 +3829,90 @@
       </c>
       <c r="H40" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>119</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>21.0</v>
       </c>
       <c r="AG40">
         <v>21.0</v>
       </c>
       <c r="AI40" t="s">
         <v>144</v>
       </c>
       <c r="AJ40">
         <v>83826</v>
       </c>
+      <c r="AK40">
+        <v>5</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>158</v>
       </c>
       <c r="E41" t="s">
         <v>159</v>
       </c>
       <c r="F41" t="s">
         <v>160</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>102</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>21.0</v>
       </c>
       <c r="AI41" t="s">
         <v>144</v>
       </c>
       <c r="AJ41">
         <v>87713</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>161</v>
       </c>
       <c r="E42" t="s">
         <v>162</v>
       </c>
       <c r="F42" t="s">
         <v>163</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>63</v>
       </c>
       <c r="AE42">
@@ -4300,51 +4297,51 @@
       <c r="F53" t="s">
         <v>193</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>21.0</v>
       </c>
       <c r="AI53" t="s">
         <v>191</v>
       </c>
       <c r="AJ53">
         <v>83377</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>173</v>
       </c>
       <c r="E54" t="s">
         <v>189</v>
       </c>
       <c r="F54" t="s">
         <v>194</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>188</v>
       </c>
       <c r="AE54">
@@ -4376,51 +4373,51 @@
       <c r="H55" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="J55" t="s">
         <v>198</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>21.0</v>
       </c>
       <c r="AG55">
         <v>21.0</v>
       </c>
       <c r="AI55" t="s">
         <v>191</v>
       </c>
       <c r="AJ55">
         <v>83926</v>
       </c>
       <c r="AK55">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>199</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>200</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I56" t="s">
         <v>201</v>
       </c>
       <c r="J56" t="s">
         <v>198</v>
       </c>
       <c r="AF56">
@@ -4521,53 +4518,50 @@
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I59" t="s">
         <v>208</v>
       </c>
       <c r="J59" t="s">
         <v>68</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>21.0</v>
       </c>
       <c r="AI59" t="s">
         <v>212</v>
       </c>
       <c r="AJ59">
         <v>82714</v>
       </c>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>213</v>
       </c>
       <c r="E60" t="s">
         <v>137</v>
       </c>
       <c r="F60" t="s">
         <v>214</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I60" t="s">
         <v>208</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>21.0</v>
@@ -4595,51 +4589,51 @@
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I61" t="s">
         <v>208</v>
       </c>
       <c r="J61" t="s">
         <v>217</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>21.0</v>
       </c>
       <c r="AI61" t="s">
         <v>212</v>
       </c>
       <c r="AJ61">
         <v>88138</v>
       </c>
       <c r="AK61">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>218</v>
       </c>
       <c r="E62" t="s">
         <v>219</v>
       </c>
       <c r="F62" t="s">
         <v>220</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I62" t="s">
         <v>208</v>
       </c>
       <c r="J62" t="s">
         <v>221</v>
       </c>
       <c r="AE62">
@@ -4959,53 +4953,50 @@
       </c>
       <c r="H71" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I71" t="s">
         <v>248</v>
       </c>
       <c r="J71" t="s">
         <v>68</v>
       </c>
       <c r="AD71" t="s">
         <v>249</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>14.0</v>
       </c>
       <c r="AI71" t="s">
         <v>250</v>
       </c>
       <c r="AJ71">
         <v>82704</v>
       </c>
-      <c r="AK71">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>251</v>
       </c>
       <c r="E72" t="s">
         <v>252</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I72" t="s">
         <v>248</v>
       </c>
       <c r="J72" t="s">
         <v>102</v>
       </c>
       <c r="AD72" t="s">
         <v>253</v>
       </c>
       <c r="AE72">
         <v>1</v>
@@ -5252,51 +5243,51 @@
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I79" t="s">
         <v>248</v>
       </c>
       <c r="J79" t="s">
         <v>68</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>21.0</v>
       </c>
       <c r="AI79" t="s">
         <v>263</v>
       </c>
       <c r="AJ79">
         <v>83287</v>
       </c>
       <c r="AK79">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>277</v>
       </c>
       <c r="E80" t="s">
         <v>100</v>
       </c>
       <c r="F80" t="s">
         <v>278</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I80" t="s">
         <v>248</v>
       </c>
       <c r="J80" t="s">
         <v>75</v>
       </c>
       <c r="AF80">
@@ -5386,51 +5377,51 @@
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I83" t="s">
         <v>248</v>
       </c>
       <c r="J83" t="s">
         <v>284</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>21.0</v>
       </c>
       <c r="AI83" t="s">
         <v>285</v>
       </c>
       <c r="AJ83">
         <v>83812</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>286</v>
       </c>
       <c r="E84" t="s">
         <v>287</v>
       </c>
       <c r="F84" t="s">
         <v>288</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I84" t="s">
         <v>248</v>
       </c>
       <c r="J84" t="s">
         <v>289</v>
       </c>
       <c r="AE84">
@@ -6054,51 +6045,51 @@
       <c r="H102" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I102" t="s">
         <v>308</v>
       </c>
       <c r="J102" t="s">
         <v>339</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>21.0</v>
       </c>
       <c r="AG102">
         <v>21.0</v>
       </c>
       <c r="AI102" t="s">
         <v>318</v>
       </c>
       <c r="AJ102">
         <v>83932</v>
       </c>
       <c r="AK102">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>313</v>
       </c>
       <c r="E103" t="s">
         <v>146</v>
       </c>
       <c r="F103" t="s">
         <v>340</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I103" t="s">
         <v>308</v>
       </c>
       <c r="AF103">
         <v>14.0</v>
       </c>
       <c r="AI103" t="s">
@@ -6681,130 +6672,130 @@
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I120" t="s">
         <v>359</v>
       </c>
       <c r="J120" t="s">
         <v>372</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>21.0</v>
       </c>
       <c r="AI120" t="s">
         <v>389</v>
       </c>
       <c r="AJ120">
         <v>85842</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>254</v>
       </c>
       <c r="E121" t="s">
         <v>223</v>
       </c>
       <c r="F121" t="s">
         <v>392</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I121" t="s">
         <v>359</v>
       </c>
       <c r="J121" t="s">
         <v>68</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>21.0</v>
       </c>
       <c r="AG121">
         <v>21.0</v>
       </c>
       <c r="AI121" t="s">
         <v>389</v>
       </c>
       <c r="AJ121">
         <v>82777</v>
       </c>
       <c r="AK121">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>393</v>
       </c>
       <c r="E122" t="s">
         <v>394</v>
       </c>
       <c r="F122" t="s">
         <v>395</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I122" t="s">
         <v>359</v>
       </c>
       <c r="J122" t="s">
         <v>396</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AF122">
         <v>21.0</v>
       </c>
       <c r="AI122" t="s">
         <v>389</v>
       </c>
       <c r="AJ122">
         <v>83036</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>397</v>
       </c>
       <c r="E123" t="s">
         <v>265</v>
       </c>
       <c r="F123" t="s">
         <v>398</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I123" t="s">
         <v>359</v>
       </c>
       <c r="J123" t="s">
         <v>29</v>
       </c>
       <c r="AE123">
@@ -6902,50 +6893,53 @@
       </c>
       <c r="H126" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I126" t="s">
         <v>359</v>
       </c>
       <c r="J126" t="s">
         <v>372</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AF126">
         <v>21.0</v>
       </c>
       <c r="AG126">
         <v>21.0</v>
       </c>
       <c r="AI126" t="s">
         <v>389</v>
       </c>
       <c r="AJ126">
         <v>87732</v>
       </c>
+      <c r="AK126">
+        <v>5</v>
+      </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>23</v>
       </c>
       <c r="E127" t="s">
         <v>265</v>
       </c>
       <c r="F127" t="s">
         <v>406</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I127" t="s">
         <v>359</v>
       </c>
       <c r="J127" t="s">
         <v>29</v>
       </c>
       <c r="AE127">
         <v>1</v>
@@ -7113,51 +7107,51 @@
       <c r="G132" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I132" t="s">
         <v>359</v>
       </c>
       <c r="J132" t="s">
         <v>289</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>21.0</v>
       </c>
       <c r="AI132" t="s">
         <v>415</v>
       </c>
       <c r="AJ132">
         <v>83842</v>
       </c>
       <c r="AK132">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>418</v>
       </c>
       <c r="E133" t="s">
         <v>419</v>
       </c>
       <c r="F133" t="s">
         <v>420</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I133" t="s">
         <v>359</v>
       </c>
       <c r="J133" t="s">
         <v>372</v>
       </c>
       <c r="AE133">
@@ -7218,51 +7212,51 @@
       <c r="F135" t="s">
         <v>426</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I135" t="s">
         <v>359</v>
       </c>
       <c r="J135" t="s">
         <v>57</v>
       </c>
       <c r="AF135">
         <v>14.0</v>
       </c>
       <c r="AI135" t="s">
         <v>415</v>
       </c>
       <c r="AJ135">
         <v>87973</v>
       </c>
       <c r="AK135">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>427</v>
       </c>
       <c r="E136" t="s">
         <v>428</v>
       </c>
       <c r="F136" t="s">
         <v>429</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I136" t="s">
         <v>359</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
@@ -7326,51 +7320,51 @@
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I138" t="s">
         <v>359</v>
       </c>
       <c r="J138" t="s">
         <v>221</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>21.0</v>
       </c>
       <c r="AI138" t="s">
         <v>433</v>
       </c>
       <c r="AJ138">
         <v>83792</v>
       </c>
       <c r="AK138">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>435</v>
       </c>
       <c r="E139" t="s">
         <v>140</v>
       </c>
       <c r="F139" t="s">
         <v>436</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I139" t="s">
         <v>359</v>
       </c>
       <c r="J139" t="s">
         <v>57</v>
       </c>
       <c r="AE139">
@@ -8430,51 +8424,51 @@
       <c r="H168" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I168" t="s">
         <v>446</v>
       </c>
       <c r="J168" t="s">
         <v>57</v>
       </c>
       <c r="AE168">
         <v>1</v>
       </c>
       <c r="AF168">
         <v>21.0</v>
       </c>
       <c r="AG168">
         <v>21.0</v>
       </c>
       <c r="AI168" t="s">
         <v>501</v>
       </c>
       <c r="AJ168">
         <v>82734</v>
       </c>
       <c r="AK168">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>510</v>
       </c>
       <c r="E169" t="s">
         <v>511</v>
       </c>
       <c r="F169" t="s">
         <v>512</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I169" t="s">
         <v>446</v>
       </c>
       <c r="J169" t="s">
         <v>513</v>
       </c>
       <c r="AE169">
@@ -8497,51 +8491,51 @@
       <c r="E170" t="s">
         <v>233</v>
       </c>
       <c r="F170" t="s">
         <v>515</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I170" t="s">
         <v>446</v>
       </c>
       <c r="AF170">
         <v>14.0</v>
       </c>
       <c r="AI170" t="s">
         <v>501</v>
       </c>
       <c r="AJ170">
         <v>85065</v>
       </c>
       <c r="AK170">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>516</v>
       </c>
       <c r="E171" t="s">
         <v>135</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I171" t="s">
         <v>446</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>21.0</v>
       </c>
       <c r="AI171" t="s">
@@ -9291,51 +9285,51 @@
       <c r="G192" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I192" t="s">
         <v>446</v>
       </c>
       <c r="J192" t="s">
         <v>232</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>21.0</v>
       </c>
       <c r="AI192" t="s">
         <v>550</v>
       </c>
       <c r="AJ192">
         <v>82768</v>
       </c>
       <c r="AK192">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>552</v>
       </c>
       <c r="E193" t="s">
         <v>422</v>
       </c>
       <c r="F193" t="s">
         <v>555</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I193" t="s">
         <v>446</v>
       </c>
       <c r="J193" t="s">
         <v>232</v>
       </c>
       <c r="AE193">
@@ -9405,51 +9399,51 @@
       <c r="H195" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I195" t="s">
         <v>446</v>
       </c>
       <c r="J195" t="s">
         <v>106</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>21.0</v>
       </c>
       <c r="AG195">
         <v>21.0</v>
       </c>
       <c r="AI195" t="s">
         <v>550</v>
       </c>
       <c r="AJ195">
         <v>85362</v>
       </c>
       <c r="AK195">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>559</v>
       </c>
       <c r="E196" t="s">
         <v>560</v>
       </c>
       <c r="F196" t="s">
         <v>561</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I196" t="s">
         <v>446</v>
       </c>
       <c r="J196" t="s">
         <v>131</v>
       </c>
       <c r="AE196">
@@ -9586,51 +9580,51 @@
       <c r="G200" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I200" t="s">
         <v>446</v>
       </c>
       <c r="J200" t="s">
         <v>68</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AF200">
         <v>21.0</v>
       </c>
       <c r="AI200" t="s">
         <v>550</v>
       </c>
       <c r="AJ200">
         <v>87443</v>
       </c>
       <c r="AK200">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>571</v>
       </c>
       <c r="E201" t="s">
         <v>572</v>
       </c>
       <c r="F201" t="s">
         <v>573</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I201" t="s">
         <v>446</v>
       </c>
       <c r="J201" t="s">
         <v>63</v>
       </c>
       <c r="AE201">