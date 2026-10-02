--- v1 (2026-09-11)
+++ v2 (2026-10-02)
@@ -2930,53 +2930,50 @@
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>63</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>14.0</v>
       </c>
       <c r="AI15" t="s">
         <v>64</v>
       </c>
       <c r="AJ15">
         <v>88014</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>82</v>
       </c>
       <c r="E16" t="s">
         <v>83</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>2</v>
       </c>
       <c r="AF16">
         <v>21.0</v>
       </c>
       <c r="AI16" t="s">
         <v>84</v>
@@ -3103,51 +3100,51 @@
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>21.0</v>
       </c>
       <c r="AG20">
         <v>21.0</v>
       </c>
       <c r="AI20" t="s">
         <v>98</v>
       </c>
       <c r="AJ20">
         <v>83213</v>
       </c>
       <c r="AK20">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>99</v>
       </c>
       <c r="E21" t="s">
         <v>100</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>102</v>
       </c>
       <c r="AE21">
@@ -3284,51 +3281,51 @@
       <c r="F25" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>21.0</v>
       </c>
       <c r="AI25" t="s">
         <v>98</v>
       </c>
       <c r="AJ25">
         <v>85608</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>116</v>
       </c>
       <c r="E26" t="s">
         <v>117</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>119</v>
       </c>
       <c r="AE26">
@@ -3830,51 +3827,51 @@
       <c r="H40" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>119</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>21.0</v>
       </c>
       <c r="AG40">
         <v>21.0</v>
       </c>
       <c r="AI40" t="s">
         <v>144</v>
       </c>
       <c r="AJ40">
         <v>83826</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>158</v>
       </c>
       <c r="E41" t="s">
         <v>159</v>
       </c>
       <c r="F41" t="s">
         <v>160</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>102</v>
       </c>
       <c r="AE41">
@@ -4480,53 +4477,50 @@
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I58" t="s">
         <v>208</v>
       </c>
       <c r="J58" t="s">
         <v>68</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>14.0</v>
       </c>
       <c r="AI58" t="s">
         <v>209</v>
       </c>
       <c r="AJ58">
         <v>82740</v>
       </c>
-      <c r="AK58">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>210</v>
       </c>
       <c r="E59" t="s">
         <v>104</v>
       </c>
       <c r="F59" t="s">
         <v>211</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I59" t="s">
         <v>208</v>
       </c>
       <c r="J59" t="s">
         <v>68</v>
       </c>
       <c r="AE59">
         <v>1</v>
@@ -4589,51 +4583,51 @@
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I61" t="s">
         <v>208</v>
       </c>
       <c r="J61" t="s">
         <v>217</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>21.0</v>
       </c>
       <c r="AI61" t="s">
         <v>212</v>
       </c>
       <c r="AJ61">
         <v>88138</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>218</v>
       </c>
       <c r="E62" t="s">
         <v>219</v>
       </c>
       <c r="F62" t="s">
         <v>220</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I62" t="s">
         <v>208</v>
       </c>
       <c r="J62" t="s">
         <v>221</v>
       </c>
       <c r="AE62">
@@ -5278,51 +5272,51 @@
       <c r="F80" t="s">
         <v>278</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I80" t="s">
         <v>248</v>
       </c>
       <c r="J80" t="s">
         <v>75</v>
       </c>
       <c r="AF80">
         <v>14.0</v>
       </c>
       <c r="AI80" t="s">
         <v>263</v>
       </c>
       <c r="AJ80">
         <v>83079</v>
       </c>
       <c r="AK80">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>279</v>
       </c>
       <c r="E81" t="s">
         <v>171</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I81" t="s">
         <v>248</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>21.0</v>
       </c>
       <c r="AI81" t="s">
@@ -5744,51 +5738,51 @@
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I94" t="s">
         <v>308</v>
       </c>
       <c r="J94" t="s">
         <v>75</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>21.0</v>
       </c>
       <c r="AI94" t="s">
         <v>318</v>
       </c>
       <c r="AJ94">
         <v>83262</v>
       </c>
       <c r="AK94">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>321</v>
       </c>
       <c r="E95" t="s">
         <v>117</v>
       </c>
       <c r="F95" t="s">
         <v>322</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I95" t="s">
         <v>308</v>
       </c>
       <c r="J95" t="s">
         <v>57</v>
       </c>
       <c r="AE95">
@@ -6275,51 +6269,51 @@
       <c r="H109" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I109" t="s">
         <v>308</v>
       </c>
       <c r="J109" t="s">
         <v>63</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>21.0</v>
       </c>
       <c r="AG109">
         <v>21.0</v>
       </c>
       <c r="AI109" t="s">
         <v>346</v>
       </c>
       <c r="AJ109">
         <v>85750</v>
       </c>
       <c r="AK109">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>357</v>
       </c>
       <c r="E110" t="s">
         <v>358</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I110" t="s">
         <v>359</v>
       </c>
       <c r="AD110" t="s">
         <v>360</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
@@ -6558,51 +6552,51 @@
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I117" t="s">
         <v>359</v>
       </c>
       <c r="J117" t="s">
         <v>75</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>14.0</v>
       </c>
       <c r="AI117" t="s">
         <v>373</v>
       </c>
       <c r="AJ117">
         <v>83194</v>
       </c>
       <c r="AK117">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>384</v>
       </c>
       <c r="E118" t="s">
         <v>385</v>
       </c>
       <c r="F118" t="s">
         <v>386</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>62</v>
       </c>
       <c r="I118" t="s">
         <v>359</v>
       </c>
       <c r="J118" t="s">
         <v>75</v>
       </c>
       <c r="AE118">
@@ -7320,51 +7314,51 @@
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I138" t="s">
         <v>359</v>
       </c>
       <c r="J138" t="s">
         <v>221</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>21.0</v>
       </c>
       <c r="AI138" t="s">
         <v>433</v>
       </c>
       <c r="AJ138">
         <v>83792</v>
       </c>
       <c r="AK138">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>435</v>
       </c>
       <c r="E139" t="s">
         <v>140</v>
       </c>
       <c r="F139" t="s">
         <v>436</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I139" t="s">
         <v>359</v>
       </c>
       <c r="J139" t="s">
         <v>57</v>
       </c>
       <c r="AE139">
@@ -8304,51 +8298,51 @@
       <c r="H165" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I165" t="s">
         <v>446</v>
       </c>
       <c r="J165" t="s">
         <v>102</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>21.0</v>
       </c>
       <c r="AG165">
         <v>21.0</v>
       </c>
       <c r="AI165" t="s">
         <v>501</v>
       </c>
       <c r="AJ165">
         <v>82948</v>
       </c>
       <c r="AK165">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>489</v>
       </c>
       <c r="E166" t="s">
         <v>80</v>
       </c>
       <c r="F166" t="s">
         <v>505</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I166" t="s">
         <v>446</v>
       </c>
       <c r="J166" t="s">
         <v>492</v>
       </c>
       <c r="AE166">
@@ -8663,51 +8657,51 @@
       <c r="F175" t="s">
         <v>522</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I175" t="s">
         <v>446</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">
         <v>21.0</v>
       </c>
       <c r="AI175" t="s">
         <v>501</v>
       </c>
       <c r="AJ175">
         <v>84837</v>
       </c>
       <c r="AK175">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>523</v>
       </c>
       <c r="E176" t="s">
         <v>171</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I176" t="s">
         <v>446</v>
       </c>
       <c r="J176" t="s">
         <v>106</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
@@ -9285,51 +9279,51 @@
       <c r="G192" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H192" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I192" t="s">
         <v>446</v>
       </c>
       <c r="J192" t="s">
         <v>232</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>21.0</v>
       </c>
       <c r="AI192" t="s">
         <v>550</v>
       </c>
       <c r="AJ192">
         <v>82768</v>
       </c>
       <c r="AK192">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>552</v>
       </c>
       <c r="E193" t="s">
         <v>422</v>
       </c>
       <c r="F193" t="s">
         <v>555</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I193" t="s">
         <v>446</v>
       </c>
       <c r="J193" t="s">
         <v>232</v>
       </c>
       <c r="AE193">
@@ -9621,51 +9615,51 @@
       <c r="H201" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I201" t="s">
         <v>446</v>
       </c>
       <c r="J201" t="s">
         <v>63</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AF201">
         <v>21.0</v>
       </c>
       <c r="AG201">
         <v>21.0</v>
       </c>
       <c r="AI201" t="s">
         <v>550</v>
       </c>
       <c r="AJ201">
         <v>83362</v>
       </c>
       <c r="AK201">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>128</v>
       </c>
       <c r="E202" t="s">
         <v>83</v>
       </c>
       <c r="F202" t="s">
         <v>574</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I202" t="s">
         <v>446</v>
       </c>
       <c r="J202" t="s">
         <v>131</v>
       </c>
       <c r="AE202">