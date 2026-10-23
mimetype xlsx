--- v2 (2026-10-02)
+++ v3 (2026-10-23)
@@ -4195,51 +4195,51 @@
       <c r="F50" t="s">
         <v>186</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>21.0</v>
       </c>
       <c r="AI50" t="s">
         <v>170</v>
       </c>
       <c r="AJ50">
         <v>83376</v>
       </c>
       <c r="AK50">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>173</v>
       </c>
       <c r="E51" t="s">
         <v>174</v>
       </c>
       <c r="F51" t="s">
         <v>187</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>188</v>
       </c>
       <c r="AE51">
@@ -4583,51 +4583,51 @@
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I61" t="s">
         <v>208</v>
       </c>
       <c r="J61" t="s">
         <v>217</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>21.0</v>
       </c>
       <c r="AI61" t="s">
         <v>212</v>
       </c>
       <c r="AJ61">
         <v>88138</v>
       </c>
       <c r="AK61">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>218</v>
       </c>
       <c r="E62" t="s">
         <v>219</v>
       </c>
       <c r="F62" t="s">
         <v>220</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I62" t="s">
         <v>208</v>
       </c>
       <c r="J62" t="s">
         <v>221</v>
       </c>
       <c r="AE62">
@@ -5852,51 +5852,51 @@
       <c r="H97" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I97" t="s">
         <v>308</v>
       </c>
       <c r="J97" t="s">
         <v>57</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>21.0</v>
       </c>
       <c r="AG97">
         <v>21.0</v>
       </c>
       <c r="AI97" t="s">
         <v>318</v>
       </c>
       <c r="AJ97">
         <v>82792</v>
       </c>
       <c r="AK97">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>328</v>
       </c>
       <c r="E98" t="s">
         <v>174</v>
       </c>
       <c r="F98" t="s">
         <v>329</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I98" t="s">
         <v>308</v>
       </c>
       <c r="J98" t="s">
         <v>330</v>
       </c>
       <c r="AE98">
@@ -10140,51 +10140,51 @@
       <c r="H216" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I216" t="s">
         <v>446</v>
       </c>
       <c r="J216" t="s">
         <v>608</v>
       </c>
       <c r="AE216">
         <v>2</v>
       </c>
       <c r="AF216">
         <v>28.0</v>
       </c>
       <c r="AG216">
         <v>28.0</v>
       </c>
       <c r="AI216" t="s">
         <v>584</v>
       </c>
       <c r="AJ216">
         <v>83431</v>
       </c>
       <c r="AK216">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="217" spans="1:37">
       <c r="D217" t="s">
         <v>609</v>
       </c>
       <c r="E217" t="s">
         <v>610</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H217" s="6" t="s">
         <v>169</v>
       </c>
       <c r="I217" t="s">
         <v>446</v>
       </c>
       <c r="AF217">
         <v>14.0</v>
       </c>
       <c r="AI217" t="s">
         <v>584</v>
       </c>
       <c r="AJ217">