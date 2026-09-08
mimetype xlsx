--- v0 (2026-05-04)
+++ v1 (2026-09-08)
@@ -2857,53 +2857,50 @@
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>51</v>
       </c>
       <c r="AE7">
         <v>2</v>
       </c>
       <c r="AF7">
         <v>20.0</v>
       </c>
       <c r="AI7" t="s">
         <v>52</v>
       </c>
       <c r="AJ7">
         <v>82964</v>
       </c>
-      <c r="AK7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>56</v>
       </c>
       <c r="AE8">
         <v>2</v>
@@ -3187,53 +3184,50 @@
       </c>
       <c r="F16" t="s">
         <v>81</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>13.5</v>
       </c>
       <c r="AI16" t="s">
         <v>78</v>
       </c>
       <c r="AJ16">
         <v>86556</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>82</v>
       </c>
       <c r="E17" t="s">
         <v>83</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>3</v>
       </c>
       <c r="AF17">
         <v>26.5</v>
       </c>
       <c r="AI17" t="s">
         <v>78</v>
@@ -3254,53 +3248,50 @@
       </c>
       <c r="G18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>40</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>13.5</v>
       </c>
       <c r="AI18" t="s">
         <v>78</v>
       </c>
       <c r="AJ18">
         <v>84566</v>
       </c>
-      <c r="AK18">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>82</v>
       </c>
       <c r="E19" t="s">
         <v>83</v>
       </c>
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AF19">
         <v>7.0</v>
       </c>
       <c r="AI19" t="s">
         <v>78</v>
@@ -4046,51 +4037,51 @@
       <c r="H40" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>93</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>20.5</v>
       </c>
       <c r="AG40">
         <v>20.5</v>
       </c>
       <c r="AI40" t="s">
         <v>147</v>
       </c>
       <c r="AJ40">
         <v>82691</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>148</v>
       </c>
       <c r="E41" t="s">
         <v>149</v>
       </c>
       <c r="F41" t="s">
         <v>150</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>60</v>
       </c>
       <c r="AE41">
@@ -4238,50 +4229,53 @@
       </c>
       <c r="H45" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>118</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>20.5</v>
       </c>
       <c r="AG45">
         <v>20.5</v>
       </c>
       <c r="AI45" t="s">
         <v>147</v>
       </c>
       <c r="AJ45">
         <v>83824</v>
       </c>
+      <c r="AK45">
+        <v>5</v>
+      </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>151</v>
       </c>
       <c r="E46" t="s">
         <v>152</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="AF46">
         <v>14.0</v>
       </c>
       <c r="AI46" t="s">
         <v>147</v>
@@ -4344,92 +4338,92 @@
       <c r="H48" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>143</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>20.5</v>
       </c>
       <c r="AG48">
         <v>20.5</v>
       </c>
       <c r="AI48" t="s">
         <v>147</v>
       </c>
       <c r="AJ48">
         <v>82663</v>
       </c>
       <c r="AK48">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>164</v>
       </c>
       <c r="E49" t="s">
         <v>165</v>
       </c>
       <c r="F49" t="s">
         <v>166</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>56</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>20.5</v>
       </c>
       <c r="AG49">
         <v>20.5</v>
       </c>
       <c r="AI49" t="s">
         <v>147</v>
       </c>
       <c r="AJ49">
         <v>82919</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>167</v>
       </c>
       <c r="E50" t="s">
         <v>168</v>
       </c>
       <c r="F50" t="s">
         <v>169</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>51</v>
       </c>
       <c r="AE50">
@@ -4829,89 +4823,89 @@
       <c r="H61" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>200</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>20.5</v>
       </c>
       <c r="AG61">
         <v>20.5</v>
       </c>
       <c r="AI61" t="s">
         <v>201</v>
       </c>
       <c r="AJ61">
         <v>83094</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>202</v>
       </c>
       <c r="E62" t="s">
         <v>203</v>
       </c>
       <c r="F62" t="s">
         <v>204</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>20.5</v>
       </c>
       <c r="AG62">
         <v>20.5</v>
       </c>
       <c r="AI62" t="s">
         <v>201</v>
       </c>
       <c r="AJ62">
         <v>83369</v>
       </c>
       <c r="AK62">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>205</v>
       </c>
       <c r="E63" t="s">
         <v>206</v>
       </c>
       <c r="F63" t="s">
         <v>207</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I63" t="s">
         <v>208</v>
       </c>
       <c r="J63" t="s">
         <v>200</v>
       </c>
       <c r="AF63">
@@ -5334,90 +5328,87 @@
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I75" t="s">
         <v>231</v>
       </c>
       <c r="J75" t="s">
         <v>111</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>20.5</v>
       </c>
       <c r="AI75" t="s">
         <v>239</v>
       </c>
       <c r="AJ75">
         <v>85526</v>
       </c>
       <c r="AK75">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>248</v>
       </c>
       <c r="E76" t="s">
         <v>237</v>
       </c>
       <c r="F76" t="s">
         <v>249</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I76" t="s">
         <v>231</v>
       </c>
       <c r="J76" t="s">
         <v>51</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>20.5</v>
       </c>
       <c r="AI76" t="s">
         <v>239</v>
       </c>
       <c r="AJ76">
         <v>82712</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>250</v>
       </c>
       <c r="E77" t="s">
         <v>129</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I77" t="s">
         <v>231</v>
       </c>
       <c r="AF77">
         <v>14.0</v>
       </c>
       <c r="AI77" t="s">
         <v>239</v>
       </c>
       <c r="AJ77">
         <v>83782</v>
@@ -6083,51 +6074,51 @@
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I97" t="s">
         <v>277</v>
       </c>
       <c r="J97" t="s">
         <v>51</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>20.5</v>
       </c>
       <c r="AI97" t="s">
         <v>287</v>
       </c>
       <c r="AJ97">
         <v>83281</v>
       </c>
       <c r="AK97">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>297</v>
       </c>
       <c r="E98" t="s">
         <v>237</v>
       </c>
       <c r="F98" t="s">
         <v>298</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I98" t="s">
         <v>277</v>
       </c>
       <c r="J98" t="s">
         <v>299</v>
       </c>
       <c r="AE98">
@@ -7008,51 +6999,51 @@
       <c r="H123" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I123" t="s">
         <v>328</v>
       </c>
       <c r="J123" t="s">
         <v>368</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>20.5</v>
       </c>
       <c r="AG123">
         <v>20.5</v>
       </c>
       <c r="AI123" t="s">
         <v>340</v>
       </c>
       <c r="AJ123">
         <v>82636</v>
       </c>
       <c r="AK123">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>164</v>
       </c>
       <c r="E124" t="s">
         <v>173</v>
       </c>
       <c r="F124" t="s">
         <v>369</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I124" t="s">
         <v>328</v>
       </c>
       <c r="J124" t="s">
         <v>56</v>
       </c>
       <c r="AE124">
@@ -8119,89 +8110,89 @@
       <c r="H155" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I155" t="s">
         <v>395</v>
       </c>
       <c r="J155" t="s">
         <v>51</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AF155">
         <v>20.5</v>
       </c>
       <c r="AG155">
         <v>20.5</v>
       </c>
       <c r="AI155" t="s">
         <v>431</v>
       </c>
       <c r="AJ155">
         <v>82779</v>
       </c>
       <c r="AK155">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>439</v>
       </c>
       <c r="E156" t="s">
         <v>440</v>
       </c>
       <c r="F156" t="s">
         <v>441</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I156" t="s">
         <v>395</v>
       </c>
       <c r="J156" t="s">
         <v>442</v>
       </c>
       <c r="AF156">
         <v>14.0</v>
       </c>
       <c r="AG156">
         <v>14.0</v>
       </c>
       <c r="AI156" t="s">
         <v>431</v>
       </c>
       <c r="AJ156">
         <v>82830</v>
       </c>
       <c r="AK156">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>361</v>
       </c>
       <c r="F157" t="s">
         <v>443</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I157" t="s">
         <v>395</v>
       </c>
       <c r="J157" t="s">
         <v>29</v>
       </c>
       <c r="AE157">
@@ -8262,51 +8253,51 @@
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I159" t="s">
         <v>395</v>
       </c>
       <c r="J159" t="s">
         <v>447</v>
       </c>
       <c r="AE159">
         <v>1</v>
       </c>
       <c r="AF159">
         <v>20.5</v>
       </c>
       <c r="AI159" t="s">
         <v>431</v>
       </c>
       <c r="AJ159">
         <v>86172</v>
       </c>
       <c r="AK159">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>436</v>
       </c>
       <c r="E160" t="s">
         <v>129</v>
       </c>
       <c r="F160" t="s">
         <v>87</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I160" t="s">
         <v>395</v>
       </c>
       <c r="AF160">
         <v>14.0</v>
       </c>
       <c r="AI160" t="s">
@@ -8425,51 +8416,51 @@
       <c r="G164" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I164" t="s">
         <v>395</v>
       </c>
       <c r="J164" t="s">
         <v>122</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AF164">
         <v>20.5</v>
       </c>
       <c r="AI164" t="s">
         <v>431</v>
       </c>
       <c r="AJ164">
         <v>85706</v>
       </c>
       <c r="AK164">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>454</v>
       </c>
       <c r="E165" t="s">
         <v>225</v>
       </c>
       <c r="F165" t="s">
         <v>455</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I165" t="s">
         <v>395</v>
       </c>
       <c r="J165" t="s">
         <v>56</v>
       </c>
       <c r="AE165">
@@ -8647,51 +8638,51 @@
       <c r="G170" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I170" t="s">
         <v>395</v>
       </c>
       <c r="J170" t="s">
         <v>311</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>20.5</v>
       </c>
       <c r="AI170" t="s">
         <v>461</v>
       </c>
       <c r="AJ170">
         <v>83840</v>
       </c>
       <c r="AK170">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>467</v>
       </c>
       <c r="E171" t="s">
         <v>80</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I171" t="s">
         <v>395</v>
       </c>
       <c r="AF171">
         <v>14.0</v>
       </c>
       <c r="AI171" t="s">
         <v>461</v>
       </c>
       <c r="AJ171">
@@ -8737,51 +8728,51 @@
       <c r="F173" t="s">
         <v>471</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I173" t="s">
         <v>395</v>
       </c>
       <c r="J173" t="s">
         <v>122</v>
       </c>
       <c r="AF173">
         <v>14.0</v>
       </c>
       <c r="AI173" t="s">
         <v>461</v>
       </c>
       <c r="AJ173">
         <v>84674</v>
       </c>
       <c r="AK173">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>472</v>
       </c>
       <c r="E174" t="s">
         <v>473</v>
       </c>
       <c r="F174" t="s">
         <v>474</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I174" t="s">
         <v>395</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
@@ -8874,51 +8865,51 @@
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I177" t="s">
         <v>395</v>
       </c>
       <c r="J177" t="s">
         <v>254</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>20.5</v>
       </c>
       <c r="AI177" t="s">
         <v>478</v>
       </c>
       <c r="AJ177">
         <v>83788</v>
       </c>
       <c r="AK177">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>482</v>
       </c>
       <c r="E178" t="s">
         <v>483</v>
       </c>
       <c r="F178" t="s">
         <v>484</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I178" t="s">
         <v>395</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
@@ -10577,51 +10568,51 @@
       <c r="H226" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I226" t="s">
         <v>495</v>
       </c>
       <c r="J226" t="s">
         <v>122</v>
       </c>
       <c r="AE226">
         <v>1</v>
       </c>
       <c r="AF226">
         <v>20.5</v>
       </c>
       <c r="AG226">
         <v>20.5</v>
       </c>
       <c r="AI226" t="s">
         <v>560</v>
       </c>
       <c r="AJ226">
         <v>82716</v>
       </c>
       <c r="AK226">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
         <v>568</v>
       </c>
       <c r="E227" t="s">
         <v>355</v>
       </c>
       <c r="F227" t="s">
         <v>569</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I227" t="s">
         <v>495</v>
       </c>
       <c r="J227" t="s">
         <v>51</v>
       </c>
       <c r="AE227">
@@ -11654,51 +11645,51 @@
       <c r="H256" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I256" t="s">
         <v>495</v>
       </c>
       <c r="J256" t="s">
         <v>93</v>
       </c>
       <c r="AE256">
         <v>1</v>
       </c>
       <c r="AF256">
         <v>20.5</v>
       </c>
       <c r="AG256">
         <v>20.5</v>
       </c>
       <c r="AI256" t="s">
         <v>618</v>
       </c>
       <c r="AJ256">
         <v>84804</v>
       </c>
       <c r="AK256">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:37">
       <c r="D257" t="s">
         <v>619</v>
       </c>
       <c r="E257" t="s">
         <v>459</v>
       </c>
       <c r="F257" t="s">
         <v>620</v>
       </c>
       <c r="G257" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H257" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I257" t="s">
         <v>495</v>
       </c>
       <c r="J257" t="s">
         <v>621</v>
       </c>
       <c r="AE257">
@@ -11730,51 +11721,51 @@
       <c r="G258" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H258" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I258" t="s">
         <v>495</v>
       </c>
       <c r="J258" t="s">
         <v>621</v>
       </c>
       <c r="AE258">
         <v>1</v>
       </c>
       <c r="AF258">
         <v>20.5</v>
       </c>
       <c r="AI258" t="s">
         <v>618</v>
       </c>
       <c r="AJ258">
         <v>82765</v>
       </c>
       <c r="AK258">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:37">
       <c r="D259" t="s">
         <v>624</v>
       </c>
       <c r="E259" t="s">
         <v>331</v>
       </c>
       <c r="F259" t="s">
         <v>625</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H259" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I259" t="s">
         <v>495</v>
       </c>
       <c r="J259" t="s">
         <v>60</v>
       </c>
       <c r="AE259">
@@ -12264,90 +12255,93 @@
       <c r="G273" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H273" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I273" t="s">
         <v>495</v>
       </c>
       <c r="J273" t="s">
         <v>651</v>
       </c>
       <c r="AE273">
         <v>1</v>
       </c>
       <c r="AF273">
         <v>20.5</v>
       </c>
       <c r="AI273" t="s">
         <v>618</v>
       </c>
       <c r="AJ273">
         <v>83664</v>
       </c>
       <c r="AK273">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="274" spans="1:37">
       <c r="D274" t="s">
         <v>425</v>
       </c>
       <c r="E274" t="s">
         <v>652</v>
       </c>
       <c r="F274" t="s">
         <v>653</v>
       </c>
       <c r="G274" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H274" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I274" t="s">
         <v>495</v>
       </c>
       <c r="J274" t="s">
         <v>56</v>
       </c>
       <c r="AE274">
         <v>1</v>
       </c>
       <c r="AF274">
         <v>20.5</v>
       </c>
       <c r="AG274">
         <v>20.5</v>
       </c>
       <c r="AI274" t="s">
         <v>618</v>
       </c>
       <c r="AJ274">
         <v>86496</v>
       </c>
+      <c r="AK274">
+        <v>5</v>
+      </c>
     </row>
     <row r="275" spans="1:37">
       <c r="D275" t="s">
         <v>654</v>
       </c>
       <c r="E275" t="s">
         <v>655</v>
       </c>
       <c r="F275" t="s">
         <v>656</v>
       </c>
       <c r="G275" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H275" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I275" t="s">
         <v>495</v>
       </c>
       <c r="J275" t="s">
         <v>574</v>
       </c>
       <c r="AE275">
         <v>1</v>
@@ -12577,50 +12571,53 @@
         <v>671</v>
       </c>
       <c r="F282" t="s">
         <v>672</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H282" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I282" t="s">
         <v>495</v>
       </c>
       <c r="AF282">
         <v>14.0</v>
       </c>
       <c r="AG282">
         <v>14.0</v>
       </c>
       <c r="AI282" t="s">
         <v>661</v>
       </c>
       <c r="AJ282">
         <v>83347</v>
+      </c>
+      <c r="AK282">
+        <v>4</v>
       </c>
     </row>
     <row r="283" spans="1:37">
       <c r="D283" t="s">
         <v>673</v>
       </c>
       <c r="E283" t="s">
         <v>173</v>
       </c>
       <c r="F283" t="s">
         <v>674</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H283" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I283" t="s">
         <v>495</v>
       </c>
       <c r="J283" t="s">
         <v>118</v>
       </c>
       <c r="AE283">