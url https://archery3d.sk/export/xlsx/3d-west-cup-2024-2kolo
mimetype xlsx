--- v1 (2026-09-08)
+++ v2 (2026-10-19)
@@ -2936,53 +2936,50 @@
       </c>
       <c r="H9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>60</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>13.5</v>
       </c>
       <c r="AG9">
         <v>13.5</v>
       </c>
       <c r="AI9" t="s">
         <v>52</v>
       </c>
       <c r="AJ9">
         <v>84574</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>62</v>
       </c>
       <c r="F10" t="s">
         <v>63</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>60</v>
       </c>
       <c r="AE10">
         <v>1</v>
@@ -3345,89 +3342,89 @@
       <c r="H21" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>93</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>20.5</v>
       </c>
       <c r="AG21">
         <v>20.5</v>
       </c>
       <c r="AI21" t="s">
         <v>94</v>
       </c>
       <c r="AJ21">
         <v>82689</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>95</v>
       </c>
       <c r="E22" t="s">
         <v>96</v>
       </c>
       <c r="F22" t="s">
         <v>97</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>20.5</v>
       </c>
       <c r="AG22">
         <v>20.5</v>
       </c>
       <c r="AI22" t="s">
         <v>94</v>
       </c>
       <c r="AJ22">
         <v>83212</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>98</v>
       </c>
       <c r="E23" t="s">
         <v>99</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>100</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
@@ -4230,51 +4227,51 @@
       <c r="H45" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>118</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>20.5</v>
       </c>
       <c r="AG45">
         <v>20.5</v>
       </c>
       <c r="AI45" t="s">
         <v>147</v>
       </c>
       <c r="AJ45">
         <v>83824</v>
       </c>
       <c r="AK45">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>151</v>
       </c>
       <c r="E46" t="s">
         <v>152</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="AF46">
         <v>14.0</v>
       </c>
       <c r="AI46" t="s">
@@ -4560,86 +4557,86 @@
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>20.5</v>
       </c>
       <c r="AG54">
         <v>20.5</v>
       </c>
       <c r="AI54" t="s">
         <v>171</v>
       </c>
       <c r="AJ54">
         <v>83368</v>
       </c>
       <c r="AK54">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>181</v>
       </c>
       <c r="E55" t="s">
         <v>182</v>
       </c>
       <c r="F55" t="s">
         <v>183</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>20.5</v>
       </c>
       <c r="AI55" t="s">
         <v>171</v>
       </c>
       <c r="AJ55">
         <v>84659</v>
       </c>
       <c r="AK55">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>177</v>
       </c>
       <c r="E56" t="s">
         <v>178</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>111</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
@@ -5117,53 +5114,50 @@
       </c>
       <c r="H69" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I69" t="s">
         <v>231</v>
       </c>
       <c r="J69" t="s">
         <v>51</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>13.5</v>
       </c>
       <c r="AG69">
         <v>13.5</v>
       </c>
       <c r="AI69" t="s">
         <v>232</v>
       </c>
       <c r="AJ69">
         <v>84705</v>
       </c>
-      <c r="AK69">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>233</v>
       </c>
       <c r="E70" t="s">
         <v>234</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I70" t="s">
         <v>231</v>
       </c>
       <c r="J70" t="s">
         <v>51</v>
       </c>
       <c r="AF70">
         <v>7.0</v>
       </c>
       <c r="AI70" t="s">
         <v>235</v>
@@ -5963,51 +5957,51 @@
       <c r="H94" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I94" t="s">
         <v>277</v>
       </c>
       <c r="J94" t="s">
         <v>56</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>20.5</v>
       </c>
       <c r="AG94">
         <v>20.5</v>
       </c>
       <c r="AI94" t="s">
         <v>287</v>
       </c>
       <c r="AJ94">
         <v>82694</v>
       </c>
       <c r="AK94">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>290</v>
       </c>
       <c r="E95" t="s">
         <v>291</v>
       </c>
       <c r="F95" t="s">
         <v>292</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I95" t="s">
         <v>277</v>
       </c>
       <c r="J95" t="s">
         <v>286</v>
       </c>
       <c r="AE95">
@@ -6722,51 +6716,51 @@
       <c r="H115" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I115" t="s">
         <v>328</v>
       </c>
       <c r="J115" t="s">
         <v>122</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>20.5</v>
       </c>
       <c r="AG115">
         <v>20.5</v>
       </c>
       <c r="AI115" t="s">
         <v>340</v>
       </c>
       <c r="AJ115">
         <v>82790</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>357</v>
       </c>
       <c r="E116" t="s">
         <v>358</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I116" t="s">
         <v>328</v>
       </c>
       <c r="J116" t="s">
         <v>306</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
@@ -7040,51 +7034,51 @@
       <c r="H124" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I124" t="s">
         <v>328</v>
       </c>
       <c r="J124" t="s">
         <v>56</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>20.5</v>
       </c>
       <c r="AG124">
         <v>20.5</v>
       </c>
       <c r="AI124" t="s">
         <v>340</v>
       </c>
       <c r="AJ124">
         <v>82918</v>
       </c>
       <c r="AK124">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>370</v>
       </c>
       <c r="E125" t="s">
         <v>54</v>
       </c>
       <c r="F125" t="s">
         <v>371</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I125" t="s">
         <v>328</v>
       </c>
       <c r="J125" t="s">
         <v>29</v>
       </c>
       <c r="AE125">
@@ -7308,51 +7302,51 @@
       <c r="H132" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I132" t="s">
         <v>328</v>
       </c>
       <c r="J132" t="s">
         <v>60</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AF132">
         <v>20.5</v>
       </c>
       <c r="AG132">
         <v>20.5</v>
       </c>
       <c r="AI132" t="s">
         <v>382</v>
       </c>
       <c r="AJ132">
         <v>83757</v>
       </c>
       <c r="AK132">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>383</v>
       </c>
       <c r="E133" t="s">
         <v>384</v>
       </c>
       <c r="F133" t="s">
         <v>385</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I133" t="s">
         <v>328</v>
       </c>
       <c r="J133" t="s">
         <v>135</v>
       </c>
       <c r="AE133">
@@ -7815,51 +7809,51 @@
       <c r="H147" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I147" t="s">
         <v>395</v>
       </c>
       <c r="J147" t="s">
         <v>56</v>
       </c>
       <c r="AE147">
         <v>2</v>
       </c>
       <c r="AF147">
         <v>20.0</v>
       </c>
       <c r="AG147">
         <v>20.0</v>
       </c>
       <c r="AI147" t="s">
         <v>407</v>
       </c>
       <c r="AJ147">
         <v>82630</v>
       </c>
       <c r="AK147">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>414</v>
       </c>
       <c r="E148" t="s">
         <v>415</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I148" t="s">
         <v>395</v>
       </c>
       <c r="J148" t="s">
         <v>420</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
@@ -8865,51 +8859,51 @@
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I177" t="s">
         <v>395</v>
       </c>
       <c r="J177" t="s">
         <v>254</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>20.5</v>
       </c>
       <c r="AI177" t="s">
         <v>478</v>
       </c>
       <c r="AJ177">
         <v>83788</v>
       </c>
       <c r="AK177">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>482</v>
       </c>
       <c r="E178" t="s">
         <v>483</v>
       </c>
       <c r="F178" t="s">
         <v>484</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>170</v>
       </c>
       <c r="I178" t="s">
         <v>395</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AF178">
@@ -9592,51 +9586,51 @@
       <c r="H197" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I197" t="s">
         <v>495</v>
       </c>
       <c r="J197" t="s">
         <v>40</v>
       </c>
       <c r="AD197" t="s">
         <v>528</v>
       </c>
       <c r="AE197">
         <v>1</v>
       </c>
       <c r="AF197">
         <v>13.5</v>
       </c>
       <c r="AI197" t="s">
         <v>517</v>
       </c>
       <c r="AJ197">
         <v>84567</v>
       </c>
       <c r="AK197">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="198" spans="1:37">
       <c r="D198" t="s">
         <v>529</v>
       </c>
       <c r="E198" t="s">
         <v>530</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H198" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I198" t="s">
         <v>495</v>
       </c>
       <c r="J198" t="s">
         <v>93</v>
       </c>
       <c r="AD198" t="s">
         <v>531</v>
       </c>
       <c r="AE198">
@@ -11604,51 +11598,51 @@
       <c r="F255" t="s">
         <v>615</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H255" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I255" t="s">
         <v>495</v>
       </c>
       <c r="AE255">
         <v>1</v>
       </c>
       <c r="AF255">
         <v>20.5</v>
       </c>
       <c r="AI255" t="s">
         <v>560</v>
       </c>
       <c r="AJ255">
         <v>82942</v>
       </c>
       <c r="AK255">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>616</v>
       </c>
       <c r="E256" t="s">
         <v>165</v>
       </c>
       <c r="F256" t="s">
         <v>617</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H256" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I256" t="s">
         <v>495</v>
       </c>
       <c r="J256" t="s">
         <v>93</v>
       </c>
       <c r="AE256">
@@ -11721,51 +11715,51 @@
       <c r="G258" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H258" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I258" t="s">
         <v>495</v>
       </c>
       <c r="J258" t="s">
         <v>621</v>
       </c>
       <c r="AE258">
         <v>1</v>
       </c>
       <c r="AF258">
         <v>20.5</v>
       </c>
       <c r="AI258" t="s">
         <v>618</v>
       </c>
       <c r="AJ258">
         <v>82765</v>
       </c>
       <c r="AK258">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="259" spans="1:37">
       <c r="D259" t="s">
         <v>624</v>
       </c>
       <c r="E259" t="s">
         <v>331</v>
       </c>
       <c r="F259" t="s">
         <v>625</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H259" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I259" t="s">
         <v>495</v>
       </c>
       <c r="J259" t="s">
         <v>60</v>
       </c>
       <c r="AE259">
@@ -11972,51 +11966,51 @@
       <c r="G265" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H265" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I265" t="s">
         <v>495</v>
       </c>
       <c r="J265" t="s">
         <v>60</v>
       </c>
       <c r="AF265">
         <v>14.0</v>
       </c>
       <c r="AG265">
         <v>14.0</v>
       </c>
       <c r="AI265" t="s">
         <v>618</v>
       </c>
       <c r="AJ265">
         <v>83361</v>
       </c>
       <c r="AK265">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="266" spans="1:37">
       <c r="D266" t="s">
         <v>132</v>
       </c>
       <c r="E266" t="s">
         <v>83</v>
       </c>
       <c r="F266" t="s">
         <v>640</v>
       </c>
       <c r="G266" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H266" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I266" t="s">
         <v>495</v>
       </c>
       <c r="J266" t="s">
         <v>135</v>
       </c>
       <c r="AE266">