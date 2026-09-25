--- v3 (2026-09-04)
+++ v4 (2026-09-25)
@@ -3090,53 +3090,50 @@
       </c>
       <c r="H17" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>84</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>14.0</v>
       </c>
       <c r="AG17">
         <v>14.0</v>
       </c>
       <c r="AI17" t="s">
         <v>63</v>
       </c>
       <c r="AJ17">
         <v>82167</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>88</v>
       </c>
       <c r="E18" t="s">
         <v>89</v>
       </c>
       <c r="F18" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>84</v>
       </c>
       <c r="AE18">
         <v>1</v>
@@ -3628,89 +3625,89 @@
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>21.0</v>
       </c>
       <c r="AG32">
         <v>21.0</v>
       </c>
       <c r="AI32" t="s">
         <v>102</v>
       </c>
       <c r="AJ32">
         <v>82053</v>
       </c>
       <c r="AK32">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>134</v>
       </c>
       <c r="E33" t="s">
         <v>135</v>
       </c>
       <c r="F33" t="s">
         <v>136</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>21.0</v>
       </c>
       <c r="AG33">
         <v>21.0</v>
       </c>
       <c r="AI33" t="s">
         <v>102</v>
       </c>
       <c r="AJ33">
         <v>82055</v>
       </c>
       <c r="AK33">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>137</v>
       </c>
       <c r="E34" t="s">
         <v>138</v>
       </c>
       <c r="F34" t="s">
         <v>139</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AF34">
@@ -4147,51 +4144,51 @@
       <c r="H47" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>142</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>21.0</v>
       </c>
       <c r="AG47">
         <v>21.0</v>
       </c>
       <c r="AI47" t="s">
         <v>163</v>
       </c>
       <c r="AJ47">
         <v>82071</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>175</v>
       </c>
       <c r="E48" t="s">
         <v>176</v>
       </c>
       <c r="F48" t="s">
         <v>177</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>29</v>
       </c>
       <c r="AE48">
@@ -4968,53 +4965,50 @@
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I71" t="s">
         <v>240</v>
       </c>
       <c r="J71" t="s">
         <v>67</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>14.0</v>
       </c>
       <c r="AI71" t="s">
         <v>241</v>
       </c>
       <c r="AJ71">
         <v>82135</v>
       </c>
-      <c r="AK71">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>244</v>
       </c>
       <c r="E72" t="s">
         <v>245</v>
       </c>
       <c r="F72" t="s">
         <v>246</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I72" t="s">
         <v>240</v>
       </c>
       <c r="J72" t="s">
         <v>67</v>
       </c>
       <c r="AF72">
         <v>14.0</v>
@@ -5188,51 +5182,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I77" t="s">
         <v>240</v>
       </c>
       <c r="J77" t="s">
         <v>261</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>21.0</v>
       </c>
       <c r="AI77" t="s">
         <v>247</v>
       </c>
       <c r="AJ77">
         <v>82125</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>262</v>
       </c>
       <c r="E78" t="s">
         <v>120</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I78" t="s">
         <v>240</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>21.0</v>
       </c>
       <c r="AI78" t="s">
@@ -5588,51 +5582,51 @@
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I88" t="s">
         <v>273</v>
       </c>
       <c r="J88" t="s">
         <v>77</v>
       </c>
       <c r="AF88">
         <v>14.0</v>
       </c>
       <c r="AG88">
         <v>14.0</v>
       </c>
       <c r="AI88" t="s">
         <v>291</v>
       </c>
       <c r="AJ88">
         <v>81986</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>294</v>
       </c>
       <c r="E89" t="s">
         <v>193</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I89" t="s">
         <v>273</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>21.0</v>
       </c>
       <c r="AI89" t="s">
@@ -6353,51 +6347,51 @@
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I109" t="s">
         <v>333</v>
       </c>
       <c r="J109" t="s">
         <v>77</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>21.0</v>
       </c>
       <c r="AI109" t="s">
         <v>339</v>
       </c>
       <c r="AJ109">
         <v>82015</v>
       </c>
       <c r="AK109">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>354</v>
       </c>
       <c r="E110" t="s">
         <v>117</v>
       </c>
       <c r="F110" t="s">
         <v>355</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I110" t="s">
         <v>333</v>
       </c>
       <c r="J110" t="s">
         <v>124</v>
       </c>
       <c r="AE110">
@@ -6898,51 +6892,51 @@
       <c r="H125" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I125" t="s">
         <v>333</v>
       </c>
       <c r="J125" t="s">
         <v>84</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AF125">
         <v>21.0</v>
       </c>
       <c r="AG125">
         <v>21.0</v>
       </c>
       <c r="AI125" t="s">
         <v>378</v>
       </c>
       <c r="AJ125">
         <v>82100</v>
       </c>
       <c r="AK125">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>391</v>
       </c>
       <c r="E126" t="s">
         <v>146</v>
       </c>
       <c r="F126" t="s">
         <v>392</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I126" t="s">
         <v>333</v>
       </c>
       <c r="AF126">
         <v>14.0</v>
       </c>
       <c r="AI126" t="s">
@@ -9108,51 +9102,51 @@
       <c r="G186" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I186" t="s">
         <v>477</v>
       </c>
       <c r="J186" t="s">
         <v>106</v>
       </c>
       <c r="AE186">
         <v>1</v>
       </c>
       <c r="AF186">
         <v>21.0</v>
       </c>
       <c r="AI186" t="s">
         <v>514</v>
       </c>
       <c r="AJ186">
         <v>82052</v>
       </c>
       <c r="AK186">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:37">
       <c r="D187" t="s">
         <v>549</v>
       </c>
       <c r="E187" t="s">
         <v>210</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I187" t="s">
         <v>477</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AF187">
         <v>21.0</v>
       </c>
       <c r="AI187" t="s">
@@ -9775,51 +9769,51 @@
       <c r="G206" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I206" t="s">
         <v>477</v>
       </c>
       <c r="J206" t="s">
         <v>256</v>
       </c>
       <c r="AF206">
         <v>14.0</v>
       </c>
       <c r="AG206">
         <v>14.0</v>
       </c>
       <c r="AI206" t="s">
         <v>574</v>
       </c>
       <c r="AJ206">
         <v>81959</v>
       </c>
       <c r="AK206">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>581</v>
       </c>
       <c r="E207" t="s">
         <v>582</v>
       </c>
       <c r="F207" t="s">
         <v>583</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I207" t="s">
         <v>477</v>
       </c>
       <c r="J207" t="s">
         <v>77</v>
       </c>
       <c r="AE207">