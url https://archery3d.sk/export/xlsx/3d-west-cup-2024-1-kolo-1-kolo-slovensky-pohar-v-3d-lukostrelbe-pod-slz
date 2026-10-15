--- v4 (2026-09-25)
+++ v5 (2026-10-15)
@@ -4360,51 +4360,51 @@
       <c r="F53" t="s">
         <v>194</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>21.0</v>
       </c>
       <c r="AI53" t="s">
         <v>188</v>
       </c>
       <c r="AJ53">
         <v>81976</v>
       </c>
       <c r="AK53">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>195</v>
       </c>
       <c r="E54" t="s">
         <v>138</v>
       </c>
       <c r="F54" t="s">
         <v>196</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>101</v>
       </c>
       <c r="AE54">
@@ -5182,51 +5182,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I77" t="s">
         <v>240</v>
       </c>
       <c r="J77" t="s">
         <v>261</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>21.0</v>
       </c>
       <c r="AI77" t="s">
         <v>247</v>
       </c>
       <c r="AJ77">
         <v>82125</v>
       </c>
       <c r="AK77">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>262</v>
       </c>
       <c r="E78" t="s">
         <v>120</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I78" t="s">
         <v>240</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>21.0</v>
       </c>
       <c r="AI78" t="s">
@@ -6271,51 +6271,51 @@
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I107" t="s">
         <v>333</v>
       </c>
       <c r="J107" t="s">
         <v>124</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>21.0</v>
       </c>
       <c r="AI107" t="s">
         <v>339</v>
       </c>
       <c r="AJ107">
         <v>81984</v>
       </c>
       <c r="AK107">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>349</v>
       </c>
       <c r="E108" t="s">
         <v>350</v>
       </c>
       <c r="F108" t="s">
         <v>351</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I108" t="s">
         <v>333</v>
       </c>
       <c r="J108" t="s">
         <v>352</v>
       </c>
       <c r="AF108">
@@ -8284,51 +8284,51 @@
       <c r="H164" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I164" t="s">
         <v>477</v>
       </c>
       <c r="J164" t="s">
         <v>35</v>
       </c>
       <c r="AD164" t="s">
         <v>497</v>
       </c>
       <c r="AE164">
         <v>1</v>
       </c>
       <c r="AF164">
         <v>14.0</v>
       </c>
       <c r="AI164" t="s">
         <v>490</v>
       </c>
       <c r="AJ164">
         <v>82068</v>
       </c>
       <c r="AK164">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="165" spans="1:37">
       <c r="D165" t="s">
         <v>498</v>
       </c>
       <c r="E165" t="s">
         <v>499</v>
       </c>
       <c r="F165" t="s">
         <v>500</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I165" t="s">
         <v>477</v>
       </c>
       <c r="AF165">
         <v>7.0</v>
       </c>
       <c r="AI165" t="s">
@@ -10195,51 +10195,51 @@
       <c r="H218" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I218" t="s">
         <v>477</v>
       </c>
       <c r="J218" t="s">
         <v>609</v>
       </c>
       <c r="AE218">
         <v>1</v>
       </c>
       <c r="AF218">
         <v>21.0</v>
       </c>
       <c r="AG218">
         <v>21.0</v>
       </c>
       <c r="AI218" t="s">
         <v>610</v>
       </c>
       <c r="AJ218">
         <v>82187</v>
       </c>
       <c r="AK218">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="219" spans="1:37">
       <c r="D219" t="s">
         <v>611</v>
       </c>
       <c r="E219" t="s">
         <v>114</v>
       </c>
       <c r="F219" t="s">
         <v>612</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H219" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I219" t="s">
         <v>477</v>
       </c>
       <c r="J219" t="s">
         <v>388</v>
       </c>
       <c r="AE219">