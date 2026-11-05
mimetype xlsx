--- v5 (2026-10-15)
+++ v6 (2026-11-05)
@@ -2976,53 +2976,50 @@
       </c>
       <c r="H14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>77</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>14.0</v>
       </c>
       <c r="AG14">
         <v>14.0</v>
       </c>
       <c r="AI14" t="s">
         <v>63</v>
       </c>
       <c r="AJ14">
         <v>82054</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>78</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15" t="s">
         <v>80</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>35</v>
       </c>
       <c r="AE15">
         <v>1</v>
@@ -4800,51 +4797,51 @@
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I66" t="s">
         <v>226</v>
       </c>
       <c r="J66" t="s">
         <v>35</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>21.0</v>
       </c>
       <c r="AI66" t="s">
         <v>227</v>
       </c>
       <c r="AJ66">
         <v>81945</v>
       </c>
       <c r="AK66">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>228</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
         <v>229</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I67" t="s">
         <v>226</v>
       </c>
       <c r="J67" t="s">
         <v>230</v>
       </c>
       <c r="AF67">
@@ -5182,51 +5179,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I77" t="s">
         <v>240</v>
       </c>
       <c r="J77" t="s">
         <v>261</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>21.0</v>
       </c>
       <c r="AI77" t="s">
         <v>247</v>
       </c>
       <c r="AJ77">
         <v>82125</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>262</v>
       </c>
       <c r="E78" t="s">
         <v>120</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I78" t="s">
         <v>240</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>21.0</v>
       </c>
       <c r="AI78" t="s">
@@ -8643,51 +8640,51 @@
       <c r="F174" t="s">
         <v>524</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I174" t="s">
         <v>477</v>
       </c>
       <c r="J174" t="s">
         <v>388</v>
       </c>
       <c r="AF174">
         <v>14.0</v>
       </c>
       <c r="AI174" t="s">
         <v>514</v>
       </c>
       <c r="AJ174">
         <v>81969</v>
       </c>
       <c r="AK174">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>525</v>
       </c>
       <c r="E175" t="s">
         <v>193</v>
       </c>
       <c r="F175" t="s">
         <v>526</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I175" t="s">
         <v>477</v>
       </c>
       <c r="AE175">
         <v>1</v>
       </c>
       <c r="AF175">