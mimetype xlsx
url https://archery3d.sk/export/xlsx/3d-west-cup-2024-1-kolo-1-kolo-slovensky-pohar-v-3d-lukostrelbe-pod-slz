--- v0 (2026-05-02)
+++ v1 (2026-07-24)
@@ -2862,53 +2862,50 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>67</v>
       </c>
       <c r="AE11">
         <v>2</v>
       </c>
       <c r="AF11">
         <v>21.0</v>
       </c>
       <c r="AI11" t="s">
         <v>63</v>
       </c>
       <c r="AJ11">
         <v>81978</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>68</v>
       </c>
       <c r="E12" t="s">
         <v>69</v>
       </c>
       <c r="F12" t="s">
         <v>70</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="AE12">
         <v>2</v>
@@ -4074,128 +4071,131 @@
       <c r="G45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>77</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>21.0</v>
       </c>
       <c r="AI45" t="s">
         <v>163</v>
       </c>
       <c r="AJ45">
         <v>82016</v>
       </c>
       <c r="AK45">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>169</v>
       </c>
       <c r="E46" t="s">
         <v>170</v>
       </c>
       <c r="F46" t="s">
         <v>171</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>35</v>
       </c>
       <c r="AF46">
         <v>14.0</v>
       </c>
       <c r="AG46">
         <v>14.0</v>
       </c>
       <c r="AI46" t="s">
         <v>163</v>
       </c>
       <c r="AJ46">
         <v>82019</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>172</v>
       </c>
       <c r="E47" t="s">
         <v>173</v>
       </c>
       <c r="F47" t="s">
         <v>174</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>142</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>21.0</v>
       </c>
       <c r="AG47">
         <v>21.0</v>
       </c>
       <c r="AI47" t="s">
         <v>163</v>
       </c>
       <c r="AJ47">
         <v>82071</v>
       </c>
+      <c r="AK47">
+        <v>5</v>
+      </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>175</v>
       </c>
       <c r="E48" t="s">
         <v>176</v>
       </c>
       <c r="F48" t="s">
         <v>177</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>29</v>
       </c>
       <c r="AE48">
         <v>1</v>
@@ -5191,51 +5191,51 @@
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I77" t="s">
         <v>240</v>
       </c>
       <c r="J77" t="s">
         <v>261</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>21.0</v>
       </c>
       <c r="AI77" t="s">
         <v>247</v>
       </c>
       <c r="AJ77">
         <v>82125</v>
       </c>
       <c r="AK77">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>262</v>
       </c>
       <c r="E78" t="s">
         <v>120</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I78" t="s">
         <v>240</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>21.0</v>
       </c>
       <c r="AI78" t="s">
@@ -5696,51 +5696,51 @@
       <c r="F91" t="s">
         <v>298</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I91" t="s">
         <v>273</v>
       </c>
       <c r="J91" t="s">
         <v>67</v>
       </c>
       <c r="AF91">
         <v>14.0</v>
       </c>
       <c r="AI91" t="s">
         <v>291</v>
       </c>
       <c r="AJ91">
         <v>82062</v>
       </c>
       <c r="AK91">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>299</v>
       </c>
       <c r="E92" t="s">
         <v>141</v>
       </c>
       <c r="F92" t="s">
         <v>300</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I92" t="s">
         <v>273</v>
       </c>
       <c r="J92" t="s">
         <v>301</v>
       </c>
       <c r="AF92">
@@ -5950,51 +5950,51 @@
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I98" t="s">
         <v>273</v>
       </c>
       <c r="J98" t="s">
         <v>320</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>21.0</v>
       </c>
       <c r="AI98" t="s">
         <v>317</v>
       </c>
       <c r="AJ98">
         <v>82122</v>
       </c>
       <c r="AK98">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>321</v>
       </c>
       <c r="E99" t="s">
         <v>135</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I99" t="s">
         <v>322</v>
       </c>
       <c r="J99" t="s">
         <v>323</v>
       </c>
       <c r="AD99" t="s">
         <v>324</v>
       </c>
       <c r="AE99">
@@ -6731,50 +6731,53 @@
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I120" t="s">
         <v>333</v>
       </c>
       <c r="J120" t="s">
         <v>124</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>21.0</v>
       </c>
       <c r="AI120" t="s">
         <v>378</v>
       </c>
       <c r="AJ120">
         <v>81971</v>
       </c>
+      <c r="AK120">
+        <v>5</v>
+      </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>379</v>
       </c>
       <c r="E121" t="s">
         <v>213</v>
       </c>
       <c r="F121" t="s">
         <v>380</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I121" t="s">
         <v>333</v>
       </c>
       <c r="J121" t="s">
         <v>35</v>
       </c>
       <c r="AE121">
         <v>1</v>
@@ -7181,51 +7184,51 @@
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I133" t="s">
         <v>396</v>
       </c>
       <c r="J133" t="s">
         <v>419</v>
       </c>
       <c r="AF133">
         <v>14.0</v>
       </c>
       <c r="AG133">
         <v>14.0</v>
       </c>
       <c r="AI133" t="s">
         <v>415</v>
       </c>
       <c r="AJ133">
         <v>81985</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>420</v>
       </c>
       <c r="E134" t="s">
         <v>347</v>
       </c>
       <c r="F134" t="s">
         <v>421</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I134" t="s">
         <v>396</v>
       </c>
       <c r="J134" t="s">
         <v>316</v>
       </c>
       <c r="AE134">
@@ -7336,51 +7339,51 @@
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I137" t="s">
         <v>396</v>
       </c>
       <c r="J137" t="s">
         <v>67</v>
       </c>
       <c r="AF137">
         <v>14.0</v>
       </c>
       <c r="AG137">
         <v>14.0</v>
       </c>
       <c r="AI137" t="s">
         <v>415</v>
       </c>
       <c r="AJ137">
         <v>82073</v>
       </c>
       <c r="AK137">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>428</v>
       </c>
       <c r="E138" t="s">
         <v>141</v>
       </c>
       <c r="F138" t="s">
         <v>429</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I138" t="s">
         <v>396</v>
       </c>
       <c r="J138" t="s">
         <v>29</v>
       </c>
       <c r="AF138">
@@ -7581,51 +7584,51 @@
       <c r="G144" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I144" t="s">
         <v>396</v>
       </c>
       <c r="J144" t="s">
         <v>124</v>
       </c>
       <c r="AF144">
         <v>14.0</v>
       </c>
       <c r="AG144">
         <v>14.0</v>
       </c>
       <c r="AI144" t="s">
         <v>444</v>
       </c>
       <c r="AJ144">
         <v>84501</v>
       </c>
       <c r="AK144">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>445</v>
       </c>
       <c r="E145" t="s">
         <v>446</v>
       </c>
       <c r="F145" t="s">
         <v>447</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I145" t="s">
         <v>396</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
@@ -7814,51 +7817,51 @@
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I151" t="s">
         <v>396</v>
       </c>
       <c r="J151" t="s">
         <v>124</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AF151">
         <v>21.0</v>
       </c>
       <c r="AI151" t="s">
         <v>457</v>
       </c>
       <c r="AJ151">
         <v>82044</v>
       </c>
       <c r="AK151">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>462</v>
       </c>
       <c r="E152" t="s">
         <v>120</v>
       </c>
       <c r="F152" t="s">
         <v>463</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I152" t="s">
         <v>396</v>
       </c>
       <c r="AF152">
         <v>14.0</v>
       </c>
       <c r="AI152" t="s">
@@ -8760,51 +8763,51 @@
       <c r="H177" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I177" t="s">
         <v>477</v>
       </c>
       <c r="J177" t="s">
         <v>124</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
         <v>21.0</v>
       </c>
       <c r="AG177">
         <v>21.0</v>
       </c>
       <c r="AI177" t="s">
         <v>514</v>
       </c>
       <c r="AJ177">
         <v>81988</v>
       </c>
       <c r="AK177">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>531</v>
       </c>
       <c r="E178" t="s">
         <v>86</v>
       </c>
       <c r="F178" t="s">
         <v>532</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I178" t="s">
         <v>477</v>
       </c>
       <c r="J178" t="s">
         <v>352</v>
       </c>
       <c r="AE178">
@@ -9626,51 +9629,51 @@
       <c r="H202" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I202" t="s">
         <v>477</v>
       </c>
       <c r="J202" t="s">
         <v>284</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AF202">
         <v>21.0</v>
       </c>
       <c r="AG202">
         <v>21.0</v>
       </c>
       <c r="AI202" t="s">
         <v>514</v>
       </c>
       <c r="AJ202">
         <v>82174</v>
       </c>
       <c r="AK202">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>571</v>
       </c>
       <c r="E203" t="s">
         <v>572</v>
       </c>
       <c r="F203" t="s">
         <v>573</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I203" t="s">
         <v>477</v>
       </c>
       <c r="J203" t="s">
         <v>513</v>
       </c>
       <c r="AE203">
@@ -9778,51 +9781,51 @@
       <c r="G206" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I206" t="s">
         <v>477</v>
       </c>
       <c r="J206" t="s">
         <v>256</v>
       </c>
       <c r="AF206">
         <v>14.0</v>
       </c>
       <c r="AG206">
         <v>14.0</v>
       </c>
       <c r="AI206" t="s">
         <v>574</v>
       </c>
       <c r="AJ206">
         <v>81959</v>
       </c>
       <c r="AK206">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>581</v>
       </c>
       <c r="E207" t="s">
         <v>582</v>
       </c>
       <c r="F207" t="s">
         <v>583</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I207" t="s">
         <v>477</v>
       </c>
       <c r="J207" t="s">
         <v>77</v>
       </c>
       <c r="AE207">
@@ -9857,51 +9860,51 @@
       <c r="G208" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I208" t="s">
         <v>477</v>
       </c>
       <c r="J208" t="s">
         <v>101</v>
       </c>
       <c r="AE208">
         <v>1</v>
       </c>
       <c r="AF208">
         <v>21.0</v>
       </c>
       <c r="AI208" t="s">
         <v>574</v>
       </c>
       <c r="AJ208">
         <v>81972</v>
       </c>
       <c r="AK208">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:37">
       <c r="D209" t="s">
         <v>586</v>
       </c>
       <c r="E209" t="s">
         <v>587</v>
       </c>
       <c r="F209" t="s">
         <v>588</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I209" t="s">
         <v>477</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AF209">
@@ -10357,50 +10360,53 @@
         <v>617</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I222" t="s">
         <v>477</v>
       </c>
       <c r="AE222">
         <v>1</v>
       </c>
       <c r="AF222">
         <v>21.0</v>
       </c>
       <c r="AG222">
         <v>21.0</v>
       </c>
       <c r="AI222" t="s">
         <v>610</v>
       </c>
       <c r="AJ222">
         <v>81979</v>
+      </c>
+      <c r="AK222">
+        <v>4</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>618</v>
       </c>
       <c r="E223" t="s">
         <v>193</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="6" t="s">
         <v>186</v>
       </c>
       <c r="I223" t="s">
         <v>477</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AF223">
         <v>21.0</v>
       </c>
       <c r="AI223" t="s">