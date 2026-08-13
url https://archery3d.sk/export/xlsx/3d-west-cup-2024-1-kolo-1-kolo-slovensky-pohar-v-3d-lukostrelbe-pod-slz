--- v1 (2026-07-24)
+++ v2 (2026-08-13)
@@ -3195,53 +3195,50 @@
       </c>
       <c r="G20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>61</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>35</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>14.0</v>
       </c>
       <c r="AI20" t="s">
         <v>91</v>
       </c>
       <c r="AJ20">
         <v>82067</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>97</v>
       </c>
       <c r="E21" t="s">
         <v>98</v>
       </c>
       <c r="F21" t="s">
         <v>99</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>101</v>
       </c>
       <c r="AE21">
         <v>1</v>