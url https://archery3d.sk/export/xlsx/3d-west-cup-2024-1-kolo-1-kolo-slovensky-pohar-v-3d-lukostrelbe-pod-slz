--- v2 (2026-08-13)
+++ v3 (2026-09-04)
@@ -5365,53 +5365,50 @@
       </c>
       <c r="H82" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I82" t="s">
         <v>273</v>
       </c>
       <c r="J82" t="s">
         <v>67</v>
       </c>
       <c r="AD82" t="s">
         <v>274</v>
       </c>
       <c r="AF82">
         <v>7.0</v>
       </c>
       <c r="AG82">
         <v>7.0</v>
       </c>
       <c r="AI82" t="s">
         <v>275</v>
       </c>
       <c r="AJ82">
         <v>81968</v>
       </c>
-      <c r="AK82">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>276</v>
       </c>
       <c r="E83" t="s">
         <v>277</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I83" t="s">
         <v>273</v>
       </c>
       <c r="J83" t="s">
         <v>106</v>
       </c>
       <c r="AD83" t="s">
         <v>278</v>
       </c>
       <c r="AE83">
         <v>1</v>
@@ -6166,51 +6163,51 @@
       <c r="H104" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I104" t="s">
         <v>333</v>
       </c>
       <c r="J104" t="s">
         <v>342</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AF104">
         <v>21.0</v>
       </c>
       <c r="AG104">
         <v>21.0</v>
       </c>
       <c r="AI104" t="s">
         <v>339</v>
       </c>
       <c r="AJ104">
         <v>81944</v>
       </c>
       <c r="AK104">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>343</v>
       </c>
       <c r="E105" t="s">
         <v>69</v>
       </c>
       <c r="F105" t="s">
         <v>344</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>100</v>
       </c>
       <c r="I105" t="s">
         <v>333</v>
       </c>
       <c r="J105" t="s">
         <v>124</v>
       </c>
       <c r="AE105">