--- v0 (2026-05-02)
+++ v1 (2026-08-19)
@@ -2718,53 +2718,50 @@
       </c>
       <c r="F17" t="s">
         <v>82</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>2</v>
       </c>
       <c r="AF17">
         <v>32.0</v>
       </c>
       <c r="AI17" t="s">
         <v>66</v>
       </c>
       <c r="AJ17">
         <v>79581</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>83</v>
       </c>
       <c r="E18" t="s">
         <v>84</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AF18">
         <v>6.0</v>
       </c>
       <c r="AI18" t="s">
         <v>85</v>
@@ -2907,53 +2904,50 @@
       </c>
       <c r="G23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>19.0</v>
       </c>
       <c r="AI23" t="s">
         <v>85</v>
       </c>
       <c r="AJ23">
         <v>80245</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>94</v>
       </c>
       <c r="E24" t="s">
         <v>95</v>
       </c>
       <c r="F24" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>48</v>
       </c>
       <c r="AE24">
         <v>1</v>
@@ -3185,51 +3179,51 @@
       <c r="F31" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>118</v>
       </c>
       <c r="AF31">
         <v>12.0</v>
       </c>
       <c r="AI31" t="s">
         <v>100</v>
       </c>
       <c r="AJ31">
         <v>80263</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>119</v>
       </c>
       <c r="E32" t="s">
         <v>68</v>
       </c>
       <c r="F32" t="s">
         <v>120</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>121</v>
       </c>
       <c r="AF32">
@@ -3363,124 +3357,124 @@
       <c r="G36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>104</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>25.0</v>
       </c>
       <c r="AI36" t="s">
         <v>136</v>
       </c>
       <c r="AJ36">
         <v>79642</v>
       </c>
       <c r="AK36">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>137</v>
       </c>
       <c r="E37" t="s">
         <v>138</v>
       </c>
       <c r="F37" t="s">
         <v>139</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>29</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>25.0</v>
       </c>
       <c r="AI37" t="s">
         <v>136</v>
       </c>
       <c r="AJ37">
         <v>79438</v>
       </c>
       <c r="AK37">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>140</v>
       </c>
       <c r="E38" t="s">
         <v>41</v>
       </c>
       <c r="F38" t="s">
         <v>141</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>118</v>
       </c>
       <c r="AF38">
         <v>12.0</v>
       </c>
       <c r="AI38" t="s">
         <v>136</v>
       </c>
       <c r="AJ38">
         <v>80264</v>
       </c>
       <c r="AK38">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>142</v>
       </c>
       <c r="E39" t="s">
         <v>143</v>
       </c>
       <c r="F39" t="s">
         <v>144</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>35</v>
       </c>
       <c r="AF39">
@@ -3701,51 +3695,51 @@
       <c r="E46" t="s">
         <v>160</v>
       </c>
       <c r="F46" t="s">
         <v>161</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="AF46">
         <v>12.0</v>
       </c>
       <c r="AI46" t="s">
         <v>162</v>
       </c>
       <c r="AJ46">
         <v>80178</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>163</v>
       </c>
       <c r="E47" t="s">
         <v>164</v>
       </c>
       <c r="F47" t="s">
         <v>165</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I47" t="s">
         <v>166</v>
       </c>
       <c r="J47" t="s">
         <v>118</v>
       </c>
       <c r="AE47">
@@ -3905,51 +3899,51 @@
       <c r="F52" t="s">
         <v>184</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I52" t="s">
         <v>175</v>
       </c>
       <c r="J52" t="s">
         <v>185</v>
       </c>
       <c r="AF52">
         <v>12.0</v>
       </c>
       <c r="AI52" t="s">
         <v>182</v>
       </c>
       <c r="AJ52">
         <v>80935</v>
       </c>
       <c r="AK52">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>186</v>
       </c>
       <c r="E53" t="s">
         <v>187</v>
       </c>
       <c r="F53" t="s">
         <v>188</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I53" t="s">
         <v>175</v>
       </c>
       <c r="J53" t="s">
         <v>189</v>
       </c>
       <c r="AE53">
@@ -4275,51 +4269,51 @@
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I63" t="s">
         <v>193</v>
       </c>
       <c r="J63" t="s">
         <v>108</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>25.0</v>
       </c>
       <c r="AI63" t="s">
         <v>201</v>
       </c>
       <c r="AJ63">
         <v>79507</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>216</v>
       </c>
       <c r="E64" t="s">
         <v>217</v>
       </c>
       <c r="F64" t="s">
         <v>218</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I64" t="s">
         <v>193</v>
       </c>
       <c r="J64" t="s">
         <v>219</v>
       </c>
       <c r="AE64">
@@ -4424,51 +4418,51 @@
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I67" t="s">
         <v>193</v>
       </c>
       <c r="J67" t="s">
         <v>227</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>25.0</v>
       </c>
       <c r="AI67" t="s">
         <v>228</v>
       </c>
       <c r="AJ67">
         <v>79616</v>
       </c>
       <c r="AK67">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>229</v>
       </c>
       <c r="E68" t="s">
         <v>230</v>
       </c>
       <c r="F68" t="s">
         <v>231</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I68" t="s">
         <v>193</v>
       </c>
       <c r="J68" t="s">
         <v>76</v>
       </c>
       <c r="AE68">
@@ -4557,53 +4551,50 @@
       </c>
       <c r="G71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I71" t="s">
         <v>234</v>
       </c>
       <c r="J71" t="s">
         <v>104</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>25.0</v>
       </c>
       <c r="AI71" t="s">
         <v>241</v>
       </c>
       <c r="AJ71">
         <v>79644</v>
       </c>
-      <c r="AK71">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>242</v>
       </c>
       <c r="E72" t="s">
         <v>243</v>
       </c>
       <c r="F72" t="s">
         <v>244</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I72" t="s">
         <v>245</v>
       </c>
       <c r="J72" t="s">
         <v>246</v>
       </c>
       <c r="AD72" t="s">
         <v>247</v>
@@ -5552,50 +5543,53 @@
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I102" t="s">
         <v>245</v>
       </c>
       <c r="J102" t="s">
         <v>132</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AF102">
         <v>25.0</v>
       </c>
       <c r="AI102" t="s">
         <v>308</v>
       </c>
       <c r="AJ102">
         <v>79973</v>
       </c>
+      <c r="AK102">
+        <v>5</v>
+      </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>145</v>
       </c>
       <c r="E103" t="s">
         <v>311</v>
       </c>
       <c r="F103" t="s">
         <v>312</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I103" t="s">
         <v>245</v>
       </c>
       <c r="J103" t="s">
         <v>48</v>
       </c>
       <c r="AE103">
         <v>1</v>
@@ -5779,53 +5773,50 @@
       </c>
       <c r="F109" t="s">
         <v>328</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H109" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I109" t="s">
         <v>324</v>
       </c>
       <c r="AD109" t="s">
         <v>329</v>
       </c>
       <c r="AF109">
         <v>6.0</v>
       </c>
       <c r="AI109" t="s">
         <v>325</v>
       </c>
       <c r="AJ109">
         <v>80626</v>
       </c>
-      <c r="AK109">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>330</v>
       </c>
       <c r="E110" t="s">
         <v>331</v>
       </c>
       <c r="F110" t="s">
         <v>332</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I110" t="s">
         <v>324</v>
       </c>
       <c r="J110" t="s">
         <v>121</v>
       </c>
       <c r="AF110">
         <v>6.0</v>
@@ -5888,51 +5879,51 @@
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I112" t="s">
         <v>324</v>
       </c>
       <c r="J112" t="s">
         <v>108</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AF112">
         <v>25.0</v>
       </c>
       <c r="AI112" t="s">
         <v>338</v>
       </c>
       <c r="AJ112">
         <v>80907</v>
       </c>
       <c r="AK112">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>339</v>
       </c>
       <c r="E113" t="s">
         <v>123</v>
       </c>
       <c r="F113" t="s">
         <v>340</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I113" t="s">
         <v>324</v>
       </c>
       <c r="J113" t="s">
         <v>108</v>
       </c>
       <c r="AE113">
@@ -5990,51 +5981,51 @@
       <c r="E115" t="s">
         <v>345</v>
       </c>
       <c r="F115" t="s">
         <v>346</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I115" t="s">
         <v>324</v>
       </c>
       <c r="AF115">
         <v>12.0</v>
       </c>
       <c r="AI115" t="s">
         <v>338</v>
       </c>
       <c r="AJ115">
         <v>79926</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>37</v>
       </c>
       <c r="E116" t="s">
         <v>285</v>
       </c>
       <c r="F116" t="s">
         <v>347</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I116" t="s">
         <v>324</v>
       </c>
       <c r="J116" t="s">
         <v>35</v>
       </c>
       <c r="AF116">
@@ -6432,51 +6423,51 @@
       <c r="F129" t="s">
         <v>370</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I129" t="s">
         <v>324</v>
       </c>
       <c r="J129" t="s">
         <v>132</v>
       </c>
       <c r="AF129">
         <v>12.0</v>
       </c>
       <c r="AI129" t="s">
         <v>363</v>
       </c>
       <c r="AJ129">
         <v>80076</v>
       </c>
       <c r="AK129">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>364</v>
       </c>
       <c r="E130" t="s">
         <v>146</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I130" t="s">
         <v>324</v>
       </c>
       <c r="AF130">
         <v>12.0</v>
       </c>
       <c r="AI130" t="s">
         <v>363</v>
       </c>
       <c r="AJ130">
@@ -6489,53 +6480,50 @@
       </c>
       <c r="E131" t="s">
         <v>371</v>
       </c>
       <c r="F131" t="s">
         <v>372</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I131" t="s">
         <v>324</v>
       </c>
       <c r="AF131">
         <v>12.0</v>
       </c>
       <c r="AI131" t="s">
         <v>363</v>
       </c>
       <c r="AJ131">
         <v>80083</v>
       </c>
-      <c r="AK131">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>268</v>
       </c>
       <c r="E132" t="s">
         <v>148</v>
       </c>
       <c r="F132" t="s">
         <v>42</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I132" t="s">
         <v>324</v>
       </c>
       <c r="AF132">
         <v>12.0</v>
       </c>
       <c r="AI132" t="s">
         <v>373</v>
@@ -6557,51 +6545,51 @@
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I133" t="s">
         <v>324</v>
       </c>
       <c r="J133" t="s">
         <v>189</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>25.0</v>
       </c>
       <c r="AI133" t="s">
         <v>373</v>
       </c>
       <c r="AJ133">
         <v>79921</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>375</v>
       </c>
       <c r="E134" t="s">
         <v>230</v>
       </c>
       <c r="F134" t="s">
         <v>376</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I134" t="s">
         <v>324</v>
       </c>
       <c r="AF134">
         <v>12.0</v>
       </c>
       <c r="AI134" t="s">
@@ -7644,51 +7632,51 @@
       <c r="E165" t="s">
         <v>271</v>
       </c>
       <c r="F165" t="s">
         <v>453</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I165" t="s">
         <v>385</v>
       </c>
       <c r="AF165">
         <v>12.0</v>
       </c>
       <c r="AI165" t="s">
         <v>438</v>
       </c>
       <c r="AJ165">
         <v>79710</v>
       </c>
       <c r="AK165">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>454</v>
       </c>
       <c r="E166" t="s">
         <v>455</v>
       </c>
       <c r="F166" t="s">
         <v>456</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I166" t="s">
         <v>385</v>
       </c>
       <c r="J166" t="s">
         <v>118</v>
       </c>
       <c r="AE166">
@@ -7828,51 +7816,51 @@
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I170" t="s">
         <v>385</v>
       </c>
       <c r="J170" t="s">
         <v>132</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AF170">
         <v>25.0</v>
       </c>
       <c r="AI170" t="s">
         <v>438</v>
       </c>
       <c r="AJ170">
         <v>79735</v>
       </c>
       <c r="AK170">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>433</v>
       </c>
       <c r="E171" t="s">
         <v>465</v>
       </c>
       <c r="F171" t="s">
         <v>466</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I171" t="s">
         <v>385</v>
       </c>
       <c r="AF171">
         <v>12.0</v>
       </c>
       <c r="AI171" t="s">
@@ -8315,51 +8303,51 @@
       <c r="G184" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I184" t="s">
         <v>385</v>
       </c>
       <c r="J184" t="s">
         <v>104</v>
       </c>
       <c r="AE184">
         <v>1</v>
       </c>
       <c r="AF184">
         <v>25.0</v>
       </c>
       <c r="AI184" t="s">
         <v>484</v>
       </c>
       <c r="AJ184">
         <v>80549</v>
       </c>
       <c r="AK184">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:37">
       <c r="D185" t="s">
         <v>492</v>
       </c>
       <c r="E185" t="s">
         <v>428</v>
       </c>
       <c r="F185" t="s">
         <v>493</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I185" t="s">
         <v>385</v>
       </c>
       <c r="J185" t="s">
         <v>204</v>
       </c>
       <c r="AF185">
@@ -8490,51 +8478,51 @@
       <c r="F189" t="s">
         <v>502</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I189" t="s">
         <v>385</v>
       </c>
       <c r="J189" t="s">
         <v>500</v>
       </c>
       <c r="AF189">
         <v>12.0</v>
       </c>
       <c r="AI189" t="s">
         <v>484</v>
       </c>
       <c r="AJ189">
         <v>79600</v>
       </c>
       <c r="AK189">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>503</v>
       </c>
       <c r="E190" t="s">
         <v>504</v>
       </c>
       <c r="F190" t="s">
         <v>505</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I190" t="s">
         <v>385</v>
       </c>
       <c r="J190" t="s">
         <v>500</v>
       </c>
       <c r="AF190">
@@ -8900,51 +8888,51 @@
       <c r="E202" t="s">
         <v>524</v>
       </c>
       <c r="F202" t="s">
         <v>525</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H202" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I202" t="s">
         <v>385</v>
       </c>
       <c r="AF202">
         <v>12.0</v>
       </c>
       <c r="AI202" t="s">
         <v>512</v>
       </c>
       <c r="AJ202">
         <v>80515</v>
       </c>
       <c r="AK202">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="203" spans="1:37">
       <c r="D203" t="s">
         <v>526</v>
       </c>
       <c r="E203" t="s">
         <v>527</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I203" t="s">
         <v>385</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AF203">
         <v>25.0</v>
       </c>
       <c r="AI203" t="s">