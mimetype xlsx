--- v1 (2026-08-19)
+++ v2 (2026-10-19)
@@ -3033,51 +3033,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>104</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>25.0</v>
       </c>
       <c r="AI27" t="s">
         <v>100</v>
       </c>
       <c r="AJ27">
         <v>79643</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>105</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>108</v>
       </c>
       <c r="AE28">
@@ -3144,51 +3144,51 @@
       <c r="F30" t="s">
         <v>114</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>25.0</v>
       </c>
       <c r="AI30" t="s">
         <v>100</v>
       </c>
       <c r="AJ30">
         <v>79467</v>
       </c>
       <c r="AK30">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>115</v>
       </c>
       <c r="E31" t="s">
         <v>116</v>
       </c>
       <c r="F31" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>118</v>
       </c>
       <c r="AF31">
@@ -3599,51 +3599,51 @@
       <c r="E43" t="s">
         <v>148</v>
       </c>
       <c r="F43" t="s">
         <v>154</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="AF43">
         <v>12.0</v>
       </c>
       <c r="AI43" t="s">
         <v>151</v>
       </c>
       <c r="AJ43">
         <v>80179</v>
       </c>
       <c r="AK43">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>156</v>
       </c>
       <c r="F44" t="s">
         <v>157</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>158</v>
       </c>
       <c r="AE44">
@@ -3799,53 +3799,50 @@
       </c>
       <c r="F49" t="s">
         <v>174</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I49" t="s">
         <v>175</v>
       </c>
       <c r="J49" t="s">
         <v>108</v>
       </c>
       <c r="AF49">
         <v>6.0</v>
       </c>
       <c r="AI49" t="s">
         <v>176</v>
       </c>
       <c r="AJ49">
         <v>80183</v>
       </c>
-      <c r="AK49">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>177</v>
       </c>
       <c r="E50" t="s">
         <v>68</v>
       </c>
       <c r="F50" t="s">
         <v>178</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I50" t="s">
         <v>175</v>
       </c>
       <c r="AF50">
         <v>6.0</v>
       </c>
       <c r="AI50" t="s">
         <v>176</v>
@@ -4000,53 +3997,50 @@
       </c>
       <c r="G55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I55" t="s">
         <v>193</v>
       </c>
       <c r="J55" t="s">
         <v>108</v>
       </c>
       <c r="AD55" t="s">
         <v>194</v>
       </c>
       <c r="AF55">
         <v>6.0</v>
       </c>
       <c r="AI55" t="s">
         <v>195</v>
       </c>
       <c r="AJ55">
         <v>79481</v>
       </c>
-      <c r="AK55">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>196</v>
       </c>
       <c r="E56" t="s">
         <v>197</v>
       </c>
       <c r="F56" t="s">
         <v>198</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I56" t="s">
         <v>193</v>
       </c>
       <c r="J56" t="s">
         <v>108</v>
       </c>
       <c r="AF56">
         <v>6.0</v>
@@ -4380,51 +4374,51 @@
       <c r="F66" t="s">
         <v>224</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I66" t="s">
         <v>193</v>
       </c>
       <c r="J66" t="s">
         <v>121</v>
       </c>
       <c r="AF66">
         <v>12.0</v>
       </c>
       <c r="AI66" t="s">
         <v>201</v>
       </c>
       <c r="AJ66">
         <v>80574</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>225</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
         <v>226</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I67" t="s">
         <v>193</v>
       </c>
       <c r="J67" t="s">
         <v>227</v>
       </c>
       <c r="AE67">
@@ -5582,51 +5576,51 @@
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I103" t="s">
         <v>245</v>
       </c>
       <c r="J103" t="s">
         <v>48</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">
         <v>25.0</v>
       </c>
       <c r="AI103" t="s">
         <v>308</v>
       </c>
       <c r="AJ103">
         <v>80759</v>
       </c>
       <c r="AK103">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>313</v>
       </c>
       <c r="E104" t="s">
         <v>314</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I104" t="s">
         <v>245</v>
       </c>
       <c r="J104" t="s">
         <v>76</v>
       </c>
       <c r="AF104">
         <v>12.0</v>
       </c>
       <c r="AI104" t="s">
@@ -5806,51 +5800,51 @@
       <c r="F110" t="s">
         <v>332</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I110" t="s">
         <v>324</v>
       </c>
       <c r="J110" t="s">
         <v>121</v>
       </c>
       <c r="AF110">
         <v>6.0</v>
       </c>
       <c r="AI110" t="s">
         <v>333</v>
       </c>
       <c r="AJ110">
         <v>79489</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>334</v>
       </c>
       <c r="E111" t="s">
         <v>335</v>
       </c>
       <c r="F111" t="s">
         <v>336</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I111" t="s">
         <v>324</v>
       </c>
       <c r="J111" t="s">
         <v>35</v>
       </c>
       <c r="AE111">
@@ -6942,51 +6936,51 @@
       <c r="H144" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I144" t="s">
         <v>385</v>
       </c>
       <c r="J144" t="s">
         <v>29</v>
       </c>
       <c r="AD144" t="s">
         <v>407</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AF144">
         <v>19.0</v>
       </c>
       <c r="AI144" t="s">
         <v>400</v>
       </c>
       <c r="AJ144">
         <v>80246</v>
       </c>
       <c r="AK144">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>208</v>
       </c>
       <c r="E145" t="s">
         <v>74</v>
       </c>
       <c r="F145" t="s">
         <v>408</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>65</v>
       </c>
       <c r="I145" t="s">
         <v>385</v>
       </c>
       <c r="J145" t="s">
         <v>108</v>
       </c>
       <c r="AF145">
@@ -7670,51 +7664,51 @@
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I166" t="s">
         <v>385</v>
       </c>
       <c r="J166" t="s">
         <v>118</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>25.0</v>
       </c>
       <c r="AI166" t="s">
         <v>438</v>
       </c>
       <c r="AJ166">
         <v>79719</v>
       </c>
       <c r="AK166">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>73</v>
       </c>
       <c r="E167" t="s">
         <v>457</v>
       </c>
       <c r="F167" t="s">
         <v>458</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I167" t="s">
         <v>385</v>
       </c>
       <c r="J167" t="s">
         <v>76</v>
       </c>
       <c r="AE167">
@@ -7924,51 +7918,51 @@
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I173" t="s">
         <v>385</v>
       </c>
       <c r="J173" t="s">
         <v>471</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AF173">
         <v>25.0</v>
       </c>
       <c r="AI173" t="s">
         <v>438</v>
       </c>
       <c r="AJ173">
         <v>80804</v>
       </c>
       <c r="AK173">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>472</v>
       </c>
       <c r="E174" t="s">
         <v>173</v>
       </c>
       <c r="F174" t="s">
         <v>473</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I174" t="s">
         <v>385</v>
       </c>
       <c r="J174" t="s">
         <v>474</v>
       </c>
       <c r="AE174">
@@ -8478,51 +8472,51 @@
       <c r="F189" t="s">
         <v>502</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I189" t="s">
         <v>385</v>
       </c>
       <c r="J189" t="s">
         <v>500</v>
       </c>
       <c r="AF189">
         <v>12.0</v>
       </c>
       <c r="AI189" t="s">
         <v>484</v>
       </c>
       <c r="AJ189">
         <v>79600</v>
       </c>
       <c r="AK189">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:37">
       <c r="D190" t="s">
         <v>503</v>
       </c>
       <c r="E190" t="s">
         <v>504</v>
       </c>
       <c r="F190" t="s">
         <v>505</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I190" t="s">
         <v>385</v>
       </c>
       <c r="J190" t="s">
         <v>500</v>
       </c>
       <c r="AF190">
@@ -8551,51 +8545,51 @@
       <c r="G191" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I191" t="s">
         <v>385</v>
       </c>
       <c r="J191" t="s">
         <v>48</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>25.0</v>
       </c>
       <c r="AI191" t="s">
         <v>484</v>
       </c>
       <c r="AJ191">
         <v>80118</v>
       </c>
       <c r="AK191">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>509</v>
       </c>
       <c r="E192" t="s">
         <v>510</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>150</v>
       </c>
       <c r="I192" t="s">
         <v>385</v>
       </c>
       <c r="J192" t="s">
         <v>511</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">