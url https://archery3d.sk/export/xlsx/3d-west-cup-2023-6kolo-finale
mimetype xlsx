--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -3896,51 +3896,51 @@
       <c r="F52" t="s">
         <v>184</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I52" t="s">
         <v>175</v>
       </c>
       <c r="J52" t="s">
         <v>185</v>
       </c>
       <c r="AF52">
         <v>12.0</v>
       </c>
       <c r="AI52" t="s">
         <v>182</v>
       </c>
       <c r="AJ52">
         <v>80935</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>186</v>
       </c>
       <c r="E53" t="s">
         <v>187</v>
       </c>
       <c r="F53" t="s">
         <v>188</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I53" t="s">
         <v>175</v>
       </c>
       <c r="J53" t="s">
         <v>189</v>
       </c>
       <c r="AE53">
@@ -7300,51 +7300,51 @@
       <c r="F155" t="s">
         <v>437</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I155" t="s">
         <v>385</v>
       </c>
       <c r="J155" t="s">
         <v>322</v>
       </c>
       <c r="AF155">
         <v>12.0</v>
       </c>
       <c r="AI155" t="s">
         <v>438</v>
       </c>
       <c r="AJ155">
         <v>79619</v>
       </c>
       <c r="AK155">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>439</v>
       </c>
       <c r="E156" t="s">
         <v>173</v>
       </c>
       <c r="F156" t="s">
         <v>440</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I156" t="s">
         <v>385</v>
       </c>
       <c r="J156" t="s">
         <v>211</v>
       </c>
       <c r="AE156">