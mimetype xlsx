--- v0 (2026-05-01)
+++ v1 (2026-09-10)
@@ -2370,53 +2370,50 @@
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AE11">
         <v>2</v>
       </c>
       <c r="AF11">
         <v>18.0</v>
       </c>
       <c r="AI11" t="s">
         <v>55</v>
       </c>
       <c r="AJ11">
         <v>75817</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>65</v>
       </c>
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>35</v>
       </c>
       <c r="AE12">
         <v>1</v>
@@ -2510,53 +2507,50 @@
       </c>
       <c r="G15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>35</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AF15">
         <v>12.0</v>
       </c>
       <c r="AI15" t="s">
         <v>74</v>
       </c>
       <c r="AJ15">
         <v>78408</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>75</v>
       </c>
       <c r="E16" t="s">
         <v>76</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>2</v>
       </c>
       <c r="AF16">
         <v>18.0</v>
       </c>
       <c r="AI16" t="s">
         <v>74</v>
@@ -2861,51 +2855,51 @@
       <c r="H25" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>106</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>18.0</v>
       </c>
       <c r="AG25">
         <v>18.0</v>
       </c>
       <c r="AI25" t="s">
         <v>91</v>
       </c>
       <c r="AJ25">
         <v>78988</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>107</v>
       </c>
       <c r="E26" t="s">
         <v>108</v>
       </c>
       <c r="F26" t="s">
         <v>109</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>61</v>
       </c>
       <c r="AE26">
@@ -3144,51 +3138,51 @@
       <c r="G33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>106</v>
       </c>
       <c r="AF33">
         <v>12.0</v>
       </c>
       <c r="AG33">
         <v>12.0</v>
       </c>
       <c r="AI33" t="s">
         <v>124</v>
       </c>
       <c r="AJ33">
         <v>78989</v>
       </c>
       <c r="AK33">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>125</v>
       </c>
       <c r="E34" t="s">
         <v>76</v>
       </c>
       <c r="F34" t="s">
         <v>39</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="AF34">
         <v>12.0</v>
       </c>
       <c r="AI34" t="s">
@@ -3503,51 +3497,51 @@
       <c r="G43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>18.0</v>
       </c>
       <c r="AG43">
         <v>18.0</v>
       </c>
       <c r="AI43" t="s">
         <v>156</v>
       </c>
       <c r="AJ43">
         <v>68709</v>
       </c>
       <c r="AK43">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>157</v>
       </c>
       <c r="E44" t="s">
         <v>158</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I44" t="s">
         <v>159</v>
       </c>
       <c r="J44" t="s">
         <v>160</v>
       </c>
       <c r="AF44">
         <v>12.0</v>
       </c>
       <c r="AI44" t="s">
@@ -3745,51 +3739,51 @@
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I50" t="s">
         <v>176</v>
       </c>
       <c r="J50" t="s">
         <v>95</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>18.0</v>
       </c>
       <c r="AI50" t="s">
         <v>177</v>
       </c>
       <c r="AJ50">
         <v>78424</v>
       </c>
       <c r="AK50">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>180</v>
       </c>
       <c r="E51" t="s">
         <v>181</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I51" t="s">
         <v>176</v>
       </c>
       <c r="J51" t="s">
         <v>182</v>
       </c>
       <c r="AF51">
         <v>12.0</v>
       </c>
       <c r="AG51">
@@ -4178,53 +4172,50 @@
       </c>
       <c r="G63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I63" t="s">
         <v>198</v>
       </c>
       <c r="J63" t="s">
         <v>102</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>18.0</v>
       </c>
       <c r="AI63" t="s">
         <v>209</v>
       </c>
       <c r="AJ63">
         <v>78983</v>
       </c>
-      <c r="AK63">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>210</v>
       </c>
       <c r="E64" t="s">
         <v>211</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I64" t="s">
         <v>198</v>
       </c>
       <c r="J64" t="s">
         <v>212</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>18.0</v>
@@ -4582,51 +4573,51 @@
       <c r="H74" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I74" t="s">
         <v>217</v>
       </c>
       <c r="J74" t="s">
         <v>250</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>18.0</v>
       </c>
       <c r="AG74">
         <v>18.0</v>
       </c>
       <c r="AI74" t="s">
         <v>241</v>
       </c>
       <c r="AJ74">
         <v>78172</v>
       </c>
       <c r="AK74">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>251</v>
       </c>
       <c r="E75" t="s">
         <v>51</v>
       </c>
       <c r="F75" t="s">
         <v>252</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I75" t="s">
         <v>217</v>
       </c>
       <c r="J75" t="s">
         <v>113</v>
       </c>
       <c r="AE75">
@@ -5106,50 +5097,53 @@
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I89" t="s">
         <v>217</v>
       </c>
       <c r="J89" t="s">
         <v>113</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
         <v>18.0</v>
       </c>
       <c r="AI89" t="s">
         <v>276</v>
       </c>
       <c r="AJ89">
         <v>78403</v>
       </c>
+      <c r="AK89">
+        <v>5</v>
+      </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>279</v>
       </c>
       <c r="E90" t="s">
         <v>280</v>
       </c>
       <c r="F90" t="s">
         <v>281</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I90" t="s">
         <v>217</v>
       </c>
       <c r="J90" t="s">
         <v>35</v>
       </c>
       <c r="AE90">
         <v>1</v>
@@ -5214,53 +5208,50 @@
       </c>
       <c r="H92" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I92" t="s">
         <v>287</v>
       </c>
       <c r="J92" t="s">
         <v>240</v>
       </c>
       <c r="AD92" t="s">
         <v>288</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>12.0</v>
       </c>
       <c r="AI92" t="s">
         <v>289</v>
       </c>
       <c r="AJ92">
         <v>79112</v>
       </c>
-      <c r="AK92">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>290</v>
       </c>
       <c r="E93" t="s">
         <v>291</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I93" t="s">
         <v>287</v>
       </c>
       <c r="AD93" t="s">
         <v>292</v>
       </c>
       <c r="AF93">
         <v>6.0</v>
       </c>
       <c r="AG93">
         <v>6.0</v>
@@ -5479,51 +5470,51 @@
       <c r="E101" t="s">
         <v>302</v>
       </c>
       <c r="F101" t="s">
         <v>303</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I101" t="s">
         <v>287</v>
       </c>
       <c r="AF101">
         <v>12.0</v>
       </c>
       <c r="AI101" t="s">
         <v>304</v>
       </c>
       <c r="AJ101">
         <v>78891</v>
       </c>
       <c r="AK101">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>305</v>
       </c>
       <c r="E102" t="s">
         <v>306</v>
       </c>
       <c r="F102" t="s">
         <v>307</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I102" t="s">
         <v>287</v>
       </c>
       <c r="J102" t="s">
         <v>133</v>
       </c>
       <c r="AE102">
@@ -5703,53 +5694,50 @@
       </c>
       <c r="G107" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I107" t="s">
         <v>287</v>
       </c>
       <c r="J107" t="s">
         <v>240</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>18.0</v>
       </c>
       <c r="AI107" t="s">
         <v>318</v>
       </c>
       <c r="AJ107">
         <v>76904</v>
       </c>
-      <c r="AK107">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>321</v>
       </c>
       <c r="E108" t="s">
         <v>322</v>
       </c>
       <c r="F108" t="s">
         <v>323</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I108" t="s">
         <v>287</v>
       </c>
       <c r="J108" t="s">
         <v>324</v>
       </c>
       <c r="AE108">
         <v>1</v>
@@ -5774,51 +5762,51 @@
       <c r="F109" t="s">
         <v>327</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I109" t="s">
         <v>287</v>
       </c>
       <c r="J109" t="s">
         <v>113</v>
       </c>
       <c r="AF109">
         <v>12.0</v>
       </c>
       <c r="AI109" t="s">
         <v>318</v>
       </c>
       <c r="AJ109">
         <v>79285</v>
       </c>
       <c r="AK109">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>328</v>
       </c>
       <c r="E110" t="s">
         <v>329</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I110" t="s">
         <v>287</v>
       </c>
       <c r="AF110">
         <v>12.0</v>
       </c>
       <c r="AI110" t="s">
         <v>318</v>
       </c>
       <c r="AJ110">
@@ -5969,51 +5957,51 @@
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I115" t="s">
         <v>287</v>
       </c>
       <c r="J115" t="s">
         <v>171</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>18.0</v>
       </c>
       <c r="AI115" t="s">
         <v>335</v>
       </c>
       <c r="AJ115">
         <v>78436</v>
       </c>
       <c r="AK115">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>339</v>
       </c>
       <c r="E116" t="s">
         <v>130</v>
       </c>
       <c r="F116" t="s">
         <v>340</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I116" t="s">
         <v>287</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
@@ -7373,51 +7361,51 @@
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I154" t="s">
         <v>346</v>
       </c>
       <c r="J154" t="s">
         <v>240</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AF154">
         <v>18.0</v>
       </c>
       <c r="AI154" t="s">
         <v>404</v>
       </c>
       <c r="AJ154">
         <v>75435</v>
       </c>
       <c r="AK154">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>442</v>
       </c>
       <c r="E155" t="s">
         <v>121</v>
       </c>
       <c r="F155" t="s">
         <v>443</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I155" t="s">
         <v>346</v>
       </c>
       <c r="J155" t="s">
         <v>102</v>
       </c>
       <c r="AE155">
@@ -7560,51 +7548,51 @@
       <c r="E159" t="s">
         <v>453</v>
       </c>
       <c r="F159" t="s">
         <v>454</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I159" t="s">
         <v>346</v>
       </c>
       <c r="AF159">
         <v>12.0</v>
       </c>
       <c r="AI159" t="s">
         <v>404</v>
       </c>
       <c r="AJ159">
         <v>77253</v>
       </c>
       <c r="AK159">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>455</v>
       </c>
       <c r="E160" t="s">
         <v>100</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I160" t="s">
         <v>346</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AF160">
         <v>18.0</v>
       </c>
       <c r="AI160" t="s">
@@ -7630,51 +7618,51 @@
       <c r="H161" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I161" t="s">
         <v>346</v>
       </c>
       <c r="J161" t="s">
         <v>113</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>18.0</v>
       </c>
       <c r="AG161">
         <v>19.0</v>
       </c>
       <c r="AI161" t="s">
         <v>404</v>
       </c>
       <c r="AJ161">
         <v>76765</v>
       </c>
       <c r="AK161">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>457</v>
       </c>
       <c r="E162" t="s">
         <v>121</v>
       </c>
       <c r="F162" t="s">
         <v>458</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I162" t="s">
         <v>346</v>
       </c>
       <c r="J162" t="s">
         <v>133</v>
       </c>
       <c r="AF162">
@@ -7779,51 +7767,51 @@
       <c r="H165" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I165" t="s">
         <v>346</v>
       </c>
       <c r="J165" t="s">
         <v>102</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>18.0</v>
       </c>
       <c r="AG165">
         <v>18.0</v>
       </c>
       <c r="AI165" t="s">
         <v>464</v>
       </c>
       <c r="AJ165">
         <v>79147</v>
       </c>
       <c r="AK165">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>465</v>
       </c>
       <c r="E166" t="s">
         <v>267</v>
       </c>
       <c r="F166" t="s">
         <v>466</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I166" t="s">
         <v>346</v>
       </c>
       <c r="J166" t="s">
         <v>35</v>
       </c>
       <c r="AE166">