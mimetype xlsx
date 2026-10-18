--- v1 (2026-09-10)
+++ v2 (2026-10-18)
@@ -2776,89 +2776,89 @@
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>18.0</v>
       </c>
       <c r="AG23">
         <v>18.0</v>
       </c>
       <c r="AI23" t="s">
         <v>91</v>
       </c>
       <c r="AJ23">
         <v>77334</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>99</v>
       </c>
       <c r="E24" t="s">
         <v>100</v>
       </c>
       <c r="F24" t="s">
         <v>101</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>102</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>18.0</v>
       </c>
       <c r="AI24" t="s">
         <v>91</v>
       </c>
       <c r="AJ24">
         <v>78984</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>103</v>
       </c>
       <c r="E25" t="s">
         <v>104</v>
       </c>
       <c r="F25" t="s">
         <v>105</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>106</v>
       </c>
       <c r="AE25">
@@ -3310,51 +3310,51 @@
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>18.0</v>
       </c>
       <c r="AG38">
         <v>18.0</v>
       </c>
       <c r="AI38" t="s">
         <v>134</v>
       </c>
       <c r="AJ38">
         <v>68710</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>139</v>
       </c>
       <c r="E39" t="s">
         <v>140</v>
       </c>
       <c r="F39" t="s">
         <v>141</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>95</v>
       </c>
       <c r="AE39">
@@ -3627,53 +3627,50 @@
       </c>
       <c r="F47" t="s">
         <v>166</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I47" t="s">
         <v>167</v>
       </c>
       <c r="J47" t="s">
         <v>95</v>
       </c>
       <c r="AF47">
         <v>6.0</v>
       </c>
       <c r="AI47" t="s">
         <v>168</v>
       </c>
       <c r="AJ47">
         <v>79246</v>
       </c>
-      <c r="AK47">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>169</v>
       </c>
       <c r="E48" t="s">
         <v>158</v>
       </c>
       <c r="F48" t="s">
         <v>170</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I48" t="s">
         <v>167</v>
       </c>
       <c r="J48" t="s">
         <v>171</v>
       </c>
       <c r="AE48">
         <v>1</v>
@@ -4100,51 +4097,51 @@
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>201</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I61" t="s">
         <v>198</v>
       </c>
       <c r="AF61">
         <v>12.0</v>
       </c>
       <c r="AI61" t="s">
         <v>202</v>
       </c>
       <c r="AJ61">
         <v>75876</v>
       </c>
       <c r="AK61">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>203</v>
       </c>
       <c r="E62" t="s">
         <v>204</v>
       </c>
       <c r="F62" t="s">
         <v>205</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I62" t="s">
         <v>198</v>
       </c>
       <c r="J62" t="s">
         <v>35</v>
       </c>
       <c r="AE62">
@@ -5957,51 +5954,51 @@
       <c r="G115" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I115" t="s">
         <v>287</v>
       </c>
       <c r="J115" t="s">
         <v>171</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AF115">
         <v>18.0</v>
       </c>
       <c r="AI115" t="s">
         <v>335</v>
       </c>
       <c r="AJ115">
         <v>78436</v>
       </c>
       <c r="AK115">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>339</v>
       </c>
       <c r="E116" t="s">
         <v>130</v>
       </c>
       <c r="F116" t="s">
         <v>340</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I116" t="s">
         <v>287</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AF116">
@@ -6296,51 +6293,51 @@
       <c r="H124" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I124" t="s">
         <v>346</v>
       </c>
       <c r="J124" t="s">
         <v>35</v>
       </c>
       <c r="AD124" t="s">
         <v>364</v>
       </c>
       <c r="AE124">
         <v>2</v>
       </c>
       <c r="AF124">
         <v>18.0</v>
       </c>
       <c r="AI124" t="s">
         <v>361</v>
       </c>
       <c r="AJ124">
         <v>78409</v>
       </c>
       <c r="AK124">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>365</v>
       </c>
       <c r="E125" t="s">
         <v>366</v>
       </c>
       <c r="F125" t="s">
         <v>367</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H125" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I125" t="s">
         <v>346</v>
       </c>
       <c r="J125" t="s">
         <v>240</v>
       </c>
       <c r="AD125" t="s">
@@ -7516,51 +7513,51 @@
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I158" t="s">
         <v>346</v>
       </c>
       <c r="J158" t="s">
         <v>106</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
         <v>18.0</v>
       </c>
       <c r="AI158" t="s">
         <v>404</v>
       </c>
       <c r="AJ158">
         <v>78274</v>
       </c>
       <c r="AK158">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>452</v>
       </c>
       <c r="E159" t="s">
         <v>453</v>
       </c>
       <c r="F159" t="s">
         <v>454</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I159" t="s">
         <v>346</v>
       </c>
       <c r="AF159">
         <v>12.0</v>
       </c>
       <c r="AI159" t="s">
@@ -7916,51 +7913,51 @@
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I169" t="s">
         <v>346</v>
       </c>
       <c r="J169" t="s">
         <v>475</v>
       </c>
       <c r="AE169">
         <v>1</v>
       </c>
       <c r="AF169">
         <v>18.0</v>
       </c>
       <c r="AI169" t="s">
         <v>476</v>
       </c>
       <c r="AJ169">
         <v>76044</v>
       </c>
       <c r="AK169">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="170" spans="1:37">
       <c r="D170" t="s">
         <v>477</v>
       </c>
       <c r="E170" t="s">
         <v>215</v>
       </c>
       <c r="F170" t="s">
         <v>478</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>132</v>
       </c>
       <c r="I170" t="s">
         <v>346</v>
       </c>
       <c r="J170" t="s">
         <v>479</v>
       </c>
       <c r="AE170">