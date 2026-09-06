--- v0 (2026-05-04)
+++ v1 (2026-09-06)
@@ -3658,53 +3658,50 @@
       </c>
       <c r="F40" t="s">
         <v>118</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="AE40">
         <v>2</v>
       </c>
       <c r="AF40">
         <v>20.0</v>
       </c>
       <c r="AI40" t="s">
         <v>97</v>
       </c>
       <c r="AJ40">
         <v>75171</v>
       </c>
-      <c r="AK40">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>119</v>
       </c>
       <c r="E41" t="s">
         <v>38</v>
       </c>
       <c r="F41" t="s">
         <v>120</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>61</v>
       </c>
       <c r="AE41">
         <v>1</v>
@@ -3766,53 +3763,50 @@
       </c>
       <c r="G43" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>79</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>13.0</v>
       </c>
       <c r="AI43" t="s">
         <v>124</v>
       </c>
       <c r="AJ43">
         <v>76161</v>
       </c>
-      <c r="AK43">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>128</v>
       </c>
       <c r="E44" t="s">
         <v>129</v>
       </c>
       <c r="F44" t="s">
         <v>130</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>13.0</v>
@@ -4474,51 +4468,51 @@
       <c r="F65" t="s">
         <v>168</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I65" t="s">
         <v>28</v>
       </c>
       <c r="J65" t="s">
         <v>84</v>
       </c>
       <c r="AF65">
         <v>12.0</v>
       </c>
       <c r="AI65" t="s">
         <v>133</v>
       </c>
       <c r="AJ65">
         <v>76522</v>
       </c>
       <c r="AK65">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>169</v>
       </c>
       <c r="E66" t="s">
         <v>170</v>
       </c>
       <c r="F66" t="s">
         <v>171</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I66" t="s">
         <v>28</v>
       </c>
       <c r="J66" t="s">
         <v>61</v>
       </c>
       <c r="AE66">
@@ -4547,51 +4541,51 @@
       <c r="F67" t="s">
         <v>174</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I67" t="s">
         <v>28</v>
       </c>
       <c r="J67" t="s">
         <v>137</v>
       </c>
       <c r="AF67">
         <v>12.0</v>
       </c>
       <c r="AI67" t="s">
         <v>172</v>
       </c>
       <c r="AJ67">
         <v>75559</v>
       </c>
       <c r="AK67">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>175</v>
       </c>
       <c r="E68" t="s">
         <v>176</v>
       </c>
       <c r="F68" t="s">
         <v>177</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I68" t="s">
         <v>28</v>
       </c>
       <c r="J68" t="s">
         <v>61</v>
       </c>
       <c r="AE68">
@@ -4622,87 +4616,90 @@
       </c>
       <c r="G69" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I69" t="s">
         <v>28</v>
       </c>
       <c r="J69" t="s">
         <v>84</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>19.0</v>
       </c>
       <c r="AI69" t="s">
         <v>172</v>
       </c>
       <c r="AJ69">
         <v>75827</v>
       </c>
+      <c r="AK69">
+        <v>5</v>
+      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>181</v>
       </c>
       <c r="E70" t="s">
         <v>182</v>
       </c>
       <c r="F70" t="s">
         <v>183</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I70" t="s">
         <v>28</v>
       </c>
       <c r="J70" t="s">
         <v>79</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>19.0</v>
       </c>
       <c r="AI70" t="s">
         <v>172</v>
       </c>
       <c r="AJ70">
         <v>76605</v>
       </c>
       <c r="AK70">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>76</v>
       </c>
       <c r="E71" t="s">
         <v>184</v>
       </c>
       <c r="F71" t="s">
         <v>25</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I71" t="s">
         <v>28</v>
       </c>
       <c r="AF71">
         <v>12.0</v>
       </c>
       <c r="AI71" t="s">
@@ -4818,51 +4815,51 @@
       <c r="G75" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I75" t="s">
         <v>28</v>
       </c>
       <c r="J75" t="s">
         <v>84</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>19.0</v>
       </c>
       <c r="AI75" t="s">
         <v>172</v>
       </c>
       <c r="AJ75">
         <v>76523</v>
       </c>
       <c r="AK75">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>192</v>
       </c>
       <c r="E76" t="s">
         <v>193</v>
       </c>
       <c r="F76" t="s">
         <v>194</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>195</v>
       </c>
       <c r="I76" t="s">
         <v>28</v>
       </c>
       <c r="J76" t="s">
         <v>155</v>
       </c>
       <c r="AE76">
@@ -5424,51 +5421,51 @@
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I93" t="s">
         <v>233</v>
       </c>
       <c r="J93" t="s">
         <v>238</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>19.0</v>
       </c>
       <c r="AI93" t="s">
         <v>234</v>
       </c>
       <c r="AJ93">
         <v>76631</v>
       </c>
       <c r="AK93">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>239</v>
       </c>
       <c r="E94" t="s">
         <v>212</v>
       </c>
       <c r="F94" t="s">
         <v>240</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I94" t="s">
         <v>233</v>
       </c>
       <c r="J94" t="s">
         <v>155</v>
       </c>
       <c r="AE94">
@@ -5572,53 +5569,50 @@
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I97" t="s">
         <v>251</v>
       </c>
       <c r="J97" t="s">
         <v>155</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>13.0</v>
       </c>
       <c r="AI97" t="s">
         <v>252</v>
       </c>
       <c r="AJ97">
         <v>76690</v>
       </c>
-      <c r="AK97">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>253</v>
       </c>
       <c r="E98" t="s">
         <v>145</v>
       </c>
       <c r="F98" t="s">
         <v>254</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I98" t="s">
         <v>251</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>19.0</v>
@@ -5762,51 +5756,51 @@
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I103" t="s">
         <v>251</v>
       </c>
       <c r="J103" t="s">
         <v>155</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">
         <v>19.0</v>
       </c>
       <c r="AI103" t="s">
         <v>255</v>
       </c>
       <c r="AJ103">
         <v>75089</v>
       </c>
       <c r="AK103">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>43</v>
       </c>
       <c r="E104" t="s">
         <v>260</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I104" t="s">
         <v>251</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AF104">
         <v>19.0</v>
       </c>
       <c r="AI104" t="s">
@@ -6013,51 +6007,51 @@
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>195</v>
       </c>
       <c r="I110" t="s">
         <v>251</v>
       </c>
       <c r="J110" t="s">
         <v>279</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>19.0</v>
       </c>
       <c r="AI110" t="s">
         <v>276</v>
       </c>
       <c r="AJ110">
         <v>74977</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>280</v>
       </c>
       <c r="E111" t="s">
         <v>281</v>
       </c>
       <c r="F111" t="s">
         <v>282</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I111" t="s">
         <v>283</v>
       </c>
       <c r="J111" t="s">
         <v>79</v>
       </c>
       <c r="AE111">
@@ -6082,53 +6076,50 @@
       </c>
       <c r="F112" t="s">
         <v>286</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I112" t="s">
         <v>283</v>
       </c>
       <c r="J112" t="s">
         <v>137</v>
       </c>
       <c r="AF112">
         <v>12.0</v>
       </c>
       <c r="AI112" t="s">
         <v>287</v>
       </c>
       <c r="AJ112">
         <v>75558</v>
       </c>
-      <c r="AK112">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>288</v>
       </c>
       <c r="E113" t="s">
         <v>289</v>
       </c>
       <c r="F113" t="s">
         <v>25</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I113" t="s">
         <v>290</v>
       </c>
       <c r="AF113">
         <v>6.0</v>
       </c>
       <c r="AI113" t="s">
         <v>291</v>
@@ -6782,51 +6773,51 @@
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I133" t="s">
         <v>290</v>
       </c>
       <c r="J133" t="s">
         <v>333</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AF133">
         <v>19.0</v>
       </c>
       <c r="AI133" t="s">
         <v>317</v>
       </c>
       <c r="AJ133">
         <v>75006</v>
       </c>
       <c r="AK133">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>334</v>
       </c>
       <c r="E134" t="s">
         <v>147</v>
       </c>
       <c r="F134" t="s">
         <v>335</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I134" t="s">
         <v>290</v>
       </c>
       <c r="J134" t="s">
         <v>199</v>
       </c>
       <c r="AE134">
@@ -7790,53 +7781,50 @@
       </c>
       <c r="G162" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I162" t="s">
         <v>363</v>
       </c>
       <c r="J162" t="s">
         <v>268</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>19.0</v>
       </c>
       <c r="AI162" t="s">
         <v>400</v>
       </c>
       <c r="AJ162">
         <v>75015</v>
       </c>
-      <c r="AK162">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>401</v>
       </c>
       <c r="E163" t="s">
         <v>402</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I163" t="s">
         <v>363</v>
       </c>
       <c r="AE163">
         <v>1</v>
       </c>
       <c r="AF163">
         <v>19.0</v>
       </c>
       <c r="AI163" t="s">
         <v>400</v>
@@ -8245,51 +8233,51 @@
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>195</v>
       </c>
       <c r="I176" t="s">
         <v>363</v>
       </c>
       <c r="J176" t="s">
         <v>244</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>19.0</v>
       </c>
       <c r="AI176" t="s">
         <v>412</v>
       </c>
       <c r="AJ176">
         <v>75449</v>
       </c>
       <c r="AK176">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>423</v>
       </c>
       <c r="E177" t="s">
         <v>212</v>
       </c>
       <c r="F177" t="s">
         <v>424</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>195</v>
       </c>
       <c r="I177" t="s">
         <v>363</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
@@ -9270,53 +9258,50 @@
       </c>
       <c r="G206" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H206" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I206" t="s">
         <v>428</v>
       </c>
       <c r="J206" t="s">
         <v>155</v>
       </c>
       <c r="AE206">
         <v>1</v>
       </c>
       <c r="AF206">
         <v>13.0</v>
       </c>
       <c r="AI206" t="s">
         <v>485</v>
       </c>
       <c r="AJ206">
         <v>76026</v>
       </c>
-      <c r="AK206">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="207" spans="1:37">
       <c r="D207" t="s">
         <v>498</v>
       </c>
       <c r="E207" t="s">
         <v>82</v>
       </c>
       <c r="F207" t="s">
         <v>499</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H207" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I207" t="s">
         <v>428</v>
       </c>
       <c r="J207" t="s">
         <v>137</v>
       </c>
       <c r="AE207">
         <v>1</v>
@@ -9647,51 +9632,51 @@
       <c r="G217" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I217" t="s">
         <v>428</v>
       </c>
       <c r="J217" t="s">
         <v>158</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AF217">
         <v>19.0</v>
       </c>
       <c r="AI217" t="s">
         <v>502</v>
       </c>
       <c r="AJ217">
         <v>74837</v>
       </c>
       <c r="AK217">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>520</v>
       </c>
       <c r="E218" t="s">
         <v>521</v>
       </c>
       <c r="F218" t="s">
         <v>25</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I218" t="s">
         <v>428</v>
       </c>
       <c r="AF218">
         <v>12.0</v>
       </c>
       <c r="AI218" t="s">
@@ -10037,51 +10022,51 @@
       <c r="F229" t="s">
         <v>538</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H229" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I229" t="s">
         <v>428</v>
       </c>
       <c r="AE229">
         <v>1</v>
       </c>
       <c r="AF229">
         <v>19.0</v>
       </c>
       <c r="AI229" t="s">
         <v>502</v>
       </c>
       <c r="AJ229">
         <v>74894</v>
       </c>
       <c r="AK229">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>249</v>
       </c>
       <c r="E230" t="s">
         <v>140</v>
       </c>
       <c r="F230" t="s">
         <v>539</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I230" t="s">
         <v>428</v>
       </c>
       <c r="J230" t="s">
         <v>155</v>
       </c>
       <c r="AE230">
@@ -10180,51 +10165,51 @@
       <c r="G233" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I233" t="s">
         <v>428</v>
       </c>
       <c r="J233" t="s">
         <v>268</v>
       </c>
       <c r="AE233">
         <v>1</v>
       </c>
       <c r="AF233">
         <v>19.0</v>
       </c>
       <c r="AI233" t="s">
         <v>502</v>
       </c>
       <c r="AJ233">
         <v>75428</v>
       </c>
       <c r="AK233">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="234" spans="1:37">
       <c r="D234" t="s">
         <v>545</v>
       </c>
       <c r="E234" t="s">
         <v>163</v>
       </c>
       <c r="F234" t="s">
         <v>546</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I234" t="s">
         <v>428</v>
       </c>
       <c r="AE234">
         <v>1</v>
       </c>
       <c r="AF234">
@@ -10463,51 +10448,51 @@
       <c r="G241" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I241" t="s">
         <v>428</v>
       </c>
       <c r="J241" t="s">
         <v>137</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>19.0</v>
       </c>
       <c r="AI241" t="s">
         <v>556</v>
       </c>
       <c r="AJ241">
         <v>76348</v>
       </c>
       <c r="AK241">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>560</v>
       </c>
       <c r="E242" t="s">
         <v>182</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I242" t="s">
         <v>428</v>
       </c>
       <c r="AE242">
         <v>1</v>
       </c>
       <c r="AF242">
         <v>19.0</v>
       </c>
       <c r="AI242" t="s">
@@ -10728,51 +10713,51 @@
       <c r="F249" t="s">
         <v>572</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I249" t="s">
         <v>428</v>
       </c>
       <c r="J249" t="s">
         <v>247</v>
       </c>
       <c r="AF249">
         <v>12.0</v>
       </c>
       <c r="AI249" t="s">
         <v>556</v>
       </c>
       <c r="AJ249">
         <v>74887</v>
       </c>
       <c r="AK249">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:37">
       <c r="D250" t="s">
         <v>570</v>
       </c>
       <c r="E250" t="s">
         <v>224</v>
       </c>
       <c r="F250" t="s">
         <v>573</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H250" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I250" t="s">
         <v>428</v>
       </c>
       <c r="J250" t="s">
         <v>247</v>
       </c>
       <c r="AF250">
@@ -11291,50 +11276,53 @@
         <v>528</v>
       </c>
       <c r="E266" t="s">
         <v>206</v>
       </c>
       <c r="F266" t="s">
         <v>600</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H266" s="6" t="s">
         <v>195</v>
       </c>
       <c r="I266" t="s">
         <v>428</v>
       </c>
       <c r="AF266">
         <v>12.0</v>
       </c>
       <c r="AI266" t="s">
         <v>588</v>
       </c>
       <c r="AJ266">
         <v>75002</v>
+      </c>
+      <c r="AK266">
+        <v>4</v>
       </c>
     </row>
     <row r="267" spans="1:37">
       <c r="D267" t="s">
         <v>601</v>
       </c>
       <c r="E267" t="s">
         <v>602</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H267" s="6" t="s">
         <v>195</v>
       </c>
       <c r="I267" t="s">
         <v>428</v>
       </c>
       <c r="J267" t="s">
         <v>199</v>
       </c>
       <c r="AE267">
         <v>1</v>
       </c>
       <c r="AF267">