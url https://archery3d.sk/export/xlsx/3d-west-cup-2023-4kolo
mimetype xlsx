--- v1 (2026-09-06)
+++ v2 (2026-09-26)
@@ -3361,53 +3361,50 @@
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>61</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>13.0</v>
       </c>
       <c r="AI31" t="s">
         <v>97</v>
       </c>
       <c r="AJ31">
         <v>75522</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>98</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
       <c r="F32" t="s">
         <v>99</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>61</v>
       </c>
       <c r="AE32">
         <v>1</v>
@@ -4130,51 +4127,51 @@
       <c r="F55" t="s">
         <v>151</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>19.0</v>
       </c>
       <c r="AI55" t="s">
         <v>133</v>
       </c>
       <c r="AJ55">
         <v>75081</v>
       </c>
       <c r="AK55">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>152</v>
       </c>
       <c r="E56" t="s">
         <v>153</v>
       </c>
       <c r="F56" t="s">
         <v>154</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>155</v>
       </c>
       <c r="AE56">
@@ -5421,51 +5418,51 @@
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I93" t="s">
         <v>233</v>
       </c>
       <c r="J93" t="s">
         <v>238</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>19.0</v>
       </c>
       <c r="AI93" t="s">
         <v>234</v>
       </c>
       <c r="AJ93">
         <v>76631</v>
       </c>
       <c r="AK93">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>239</v>
       </c>
       <c r="E94" t="s">
         <v>212</v>
       </c>
       <c r="F94" t="s">
         <v>240</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I94" t="s">
         <v>233</v>
       </c>
       <c r="J94" t="s">
         <v>155</v>
       </c>
       <c r="AE94">
@@ -7196,51 +7193,51 @@
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="6" t="s">
         <v>195</v>
       </c>
       <c r="I145" t="s">
         <v>290</v>
       </c>
       <c r="J145" t="s">
         <v>61</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>19.0</v>
       </c>
       <c r="AI145" t="s">
         <v>351</v>
       </c>
       <c r="AJ145">
         <v>74901</v>
       </c>
       <c r="AK145">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>362</v>
       </c>
       <c r="E146" t="s">
         <v>170</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H146" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I146" t="s">
         <v>363</v>
       </c>
       <c r="J146" t="s">
         <v>61</v>
       </c>
       <c r="AD146" t="s">
         <v>364</v>
       </c>
       <c r="AE146">
@@ -7356,51 +7353,51 @@
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I150" t="s">
         <v>363</v>
       </c>
       <c r="J150" t="s">
         <v>214</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AF150">
         <v>13.0</v>
       </c>
       <c r="AI150" t="s">
         <v>369</v>
       </c>
       <c r="AJ150">
         <v>75511</v>
       </c>
       <c r="AK150">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>328</v>
       </c>
       <c r="E151" t="s">
         <v>373</v>
       </c>
       <c r="F151" t="s">
         <v>374</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I151" t="s">
         <v>363</v>
       </c>
       <c r="J151" t="s">
         <v>268</v>
       </c>
       <c r="AD151" t="s">
@@ -8233,51 +8230,51 @@
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>195</v>
       </c>
       <c r="I176" t="s">
         <v>363</v>
       </c>
       <c r="J176" t="s">
         <v>244</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>19.0</v>
       </c>
       <c r="AI176" t="s">
         <v>412</v>
       </c>
       <c r="AJ176">
         <v>75449</v>
       </c>
       <c r="AK176">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>423</v>
       </c>
       <c r="E177" t="s">
         <v>212</v>
       </c>
       <c r="F177" t="s">
         <v>424</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>195</v>
       </c>
       <c r="I177" t="s">
         <v>363</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AF177">
@@ -9437,51 +9434,51 @@
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I211" t="s">
         <v>428</v>
       </c>
       <c r="J211" t="s">
         <v>84</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
         <v>19.0</v>
       </c>
       <c r="AI211" t="s">
         <v>502</v>
       </c>
       <c r="AJ211">
         <v>75830</v>
       </c>
       <c r="AK211">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>235</v>
       </c>
       <c r="E212" t="s">
         <v>135</v>
       </c>
       <c r="F212" t="s">
         <v>512</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I212" t="s">
         <v>428</v>
       </c>
       <c r="J212" t="s">
         <v>238</v>
       </c>
       <c r="AF212">
@@ -10713,51 +10710,51 @@
       <c r="F249" t="s">
         <v>572</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I249" t="s">
         <v>428</v>
       </c>
       <c r="J249" t="s">
         <v>247</v>
       </c>
       <c r="AF249">
         <v>12.0</v>
       </c>
       <c r="AI249" t="s">
         <v>556</v>
       </c>
       <c r="AJ249">
         <v>74887</v>
       </c>
       <c r="AK249">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="250" spans="1:37">
       <c r="D250" t="s">
         <v>570</v>
       </c>
       <c r="E250" t="s">
         <v>224</v>
       </c>
       <c r="F250" t="s">
         <v>573</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H250" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I250" t="s">
         <v>428</v>
       </c>
       <c r="J250" t="s">
         <v>247</v>
       </c>
       <c r="AF250">
@@ -10920,51 +10917,51 @@
       <c r="F255" t="s">
         <v>585</v>
       </c>
       <c r="G255" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H255" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I255" t="s">
         <v>428</v>
       </c>
       <c r="J255" t="s">
         <v>61</v>
       </c>
       <c r="AF255">
         <v>12.0</v>
       </c>
       <c r="AI255" t="s">
         <v>556</v>
       </c>
       <c r="AJ255">
         <v>74969</v>
       </c>
       <c r="AK255">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="256" spans="1:37">
       <c r="D256" t="s">
         <v>586</v>
       </c>
       <c r="E256" t="s">
         <v>587</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H256" s="6" t="s">
         <v>195</v>
       </c>
       <c r="I256" t="s">
         <v>428</v>
       </c>
       <c r="AE256">
         <v>1</v>
       </c>
       <c r="AF256">
         <v>19.0</v>
       </c>
       <c r="AI256" t="s">