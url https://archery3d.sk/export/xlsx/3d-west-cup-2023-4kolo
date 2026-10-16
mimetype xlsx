--- v2 (2026-09-26)
+++ v3 (2026-10-16)
@@ -3851,51 +3851,51 @@
       <c r="F46" t="s">
         <v>136</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>137</v>
       </c>
       <c r="AF46">
         <v>12.0</v>
       </c>
       <c r="AI46" t="s">
         <v>133</v>
       </c>
       <c r="AJ46">
         <v>75560</v>
       </c>
       <c r="AK46">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>138</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>19.0</v>
       </c>
       <c r="AI47" t="s">
@@ -4614,51 +4614,51 @@
       <c r="G69" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I69" t="s">
         <v>28</v>
       </c>
       <c r="J69" t="s">
         <v>84</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>19.0</v>
       </c>
       <c r="AI69" t="s">
         <v>172</v>
       </c>
       <c r="AJ69">
         <v>75827</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>181</v>
       </c>
       <c r="E70" t="s">
         <v>182</v>
       </c>
       <c r="F70" t="s">
         <v>183</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I70" t="s">
         <v>28</v>
       </c>
       <c r="J70" t="s">
         <v>79</v>
       </c>
       <c r="AE70">
@@ -8784,51 +8784,51 @@
       <c r="H192" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I192" t="s">
         <v>428</v>
       </c>
       <c r="J192" t="s">
         <v>79</v>
       </c>
       <c r="AD192" t="s">
         <v>464</v>
       </c>
       <c r="AE192">
         <v>1</v>
       </c>
       <c r="AF192">
         <v>13.0</v>
       </c>
       <c r="AI192" t="s">
         <v>455</v>
       </c>
       <c r="AJ192">
         <v>76162</v>
       </c>
       <c r="AK192">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="193" spans="1:37">
       <c r="D193" t="s">
         <v>460</v>
       </c>
       <c r="E193" t="s">
         <v>461</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H193" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I193" t="s">
         <v>428</v>
       </c>
       <c r="J193" t="s">
         <v>155</v>
       </c>
       <c r="AD193" t="s">
         <v>465</v>
       </c>
       <c r="AF193">