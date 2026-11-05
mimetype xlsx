--- v3 (2026-10-16)
+++ v4 (2026-11-05)
@@ -9469,51 +9469,51 @@
       <c r="F212" t="s">
         <v>512</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I212" t="s">
         <v>428</v>
       </c>
       <c r="J212" t="s">
         <v>238</v>
       </c>
       <c r="AF212">
         <v>12.0</v>
       </c>
       <c r="AI212" t="s">
         <v>502</v>
       </c>
       <c r="AJ212">
         <v>75319</v>
       </c>
       <c r="AK212">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>513</v>
       </c>
       <c r="E213" t="s">
         <v>138</v>
       </c>
       <c r="F213" t="s">
         <v>514</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>132</v>
       </c>
       <c r="I213" t="s">
         <v>428</v>
       </c>
       <c r="J213" t="s">
         <v>155</v>
       </c>
       <c r="AF213">