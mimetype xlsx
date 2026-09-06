--- v0 (2026-08-07)
+++ v1 (2026-09-06)
@@ -6617,94 +6617,88 @@
       </c>
       <c r="E120" t="s">
         <v>258</v>
       </c>
       <c r="F120" t="s">
         <v>259</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I120" t="s">
         <v>260</v>
       </c>
       <c r="AF120">
         <v>6.0</v>
       </c>
       <c r="AI120" t="s">
         <v>261</v>
       </c>
       <c r="AJ120">
         <v>72754</v>
       </c>
-      <c r="AK120">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>257</v>
       </c>
       <c r="E121" t="s">
         <v>258</v>
       </c>
       <c r="F121" t="s">
         <v>259</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I121" t="s">
         <v>260</v>
       </c>
       <c r="J121" t="s">
         <v>50</v>
       </c>
       <c r="AD121" t="s">
         <v>262</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AF121">
         <v>12.0</v>
       </c>
       <c r="AI121" t="s">
         <v>261</v>
       </c>
       <c r="AJ121">
         <v>67736</v>
       </c>
-      <c r="AK121">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>263</v>
       </c>
       <c r="E122" t="s">
         <v>119</v>
       </c>
       <c r="F122" t="s">
         <v>264</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>83</v>
       </c>
       <c r="I122" t="s">
         <v>260</v>
       </c>
       <c r="AF122">
         <v>6.0</v>
       </c>
       <c r="AI122" t="s">
         <v>265</v>
@@ -8418,51 +8412,51 @@
       <c r="H174" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I174" t="s">
         <v>331</v>
       </c>
       <c r="J174" t="s">
         <v>359</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AF174">
         <v>18.0</v>
       </c>
       <c r="AG174">
         <v>18.0</v>
       </c>
       <c r="AI174" t="s">
         <v>350</v>
       </c>
       <c r="AJ174">
         <v>67889</v>
       </c>
       <c r="AK174">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>360</v>
       </c>
       <c r="E175" t="s">
         <v>293</v>
       </c>
       <c r="F175" t="s">
         <v>361</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I175" t="s">
         <v>331</v>
       </c>
       <c r="J175" t="s">
         <v>78</v>
       </c>
       <c r="AE175">
@@ -8706,51 +8700,51 @@
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>358</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I183" t="s">
         <v>331</v>
       </c>
       <c r="AF183">
         <v>12.0</v>
       </c>
       <c r="AI183" t="s">
         <v>350</v>
       </c>
       <c r="AJ183">
         <v>72787</v>
       </c>
       <c r="AK183">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>371</v>
       </c>
       <c r="E184" t="s">
         <v>372</v>
       </c>
       <c r="F184" t="s">
         <v>373</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I184" t="s">
         <v>331</v>
       </c>
       <c r="AF184">
         <v>12.0</v>
       </c>
       <c r="AI184" t="s">
@@ -11804,51 +11798,51 @@
       <c r="E277" t="s">
         <v>420</v>
       </c>
       <c r="F277" t="s">
         <v>496</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H277" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I277" t="s">
         <v>424</v>
       </c>
       <c r="AF277">
         <v>12.0</v>
       </c>
       <c r="AI277" t="s">
         <v>488</v>
       </c>
       <c r="AJ277">
         <v>72831</v>
       </c>
       <c r="AK277">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:37">
       <c r="D278" t="s">
         <v>486</v>
       </c>
       <c r="E278" t="s">
         <v>306</v>
       </c>
       <c r="F278" t="s">
         <v>487</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H278" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I278" t="s">
         <v>424</v>
       </c>
       <c r="AF278">
         <v>12.0</v>
       </c>
       <c r="AI278" t="s">
@@ -12153,51 +12147,51 @@
       <c r="G288" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H288" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I288" t="s">
         <v>424</v>
       </c>
       <c r="J288" t="s">
         <v>256</v>
       </c>
       <c r="AE288">
         <v>1</v>
       </c>
       <c r="AF288">
         <v>18.0</v>
       </c>
       <c r="AI288" t="s">
         <v>488</v>
       </c>
       <c r="AJ288">
         <v>71119</v>
       </c>
       <c r="AK288">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:37">
       <c r="D289" t="s">
         <v>497</v>
       </c>
       <c r="E289" t="s">
         <v>411</v>
       </c>
       <c r="F289" t="s">
         <v>498</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I289" t="s">
         <v>424</v>
       </c>
       <c r="J289" t="s">
         <v>220</v>
       </c>
       <c r="AE289">