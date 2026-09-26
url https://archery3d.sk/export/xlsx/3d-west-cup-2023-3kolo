--- v1 (2026-09-06)
+++ v2 (2026-09-26)
@@ -4031,51 +4031,51 @@
       <c r="E43" t="s">
         <v>124</v>
       </c>
       <c r="F43" t="s">
         <v>125</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="AF43">
         <v>12.0</v>
       </c>
       <c r="AI43" t="s">
         <v>122</v>
       </c>
       <c r="AJ43">
         <v>72714</v>
       </c>
       <c r="AK43">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>126</v>
       </c>
       <c r="E44" t="s">
         <v>127</v>
       </c>
       <c r="F44" t="s">
         <v>128</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="AF44">
         <v>12.0</v>
       </c>
       <c r="AI44" t="s">
@@ -4681,51 +4681,51 @@
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>18.0</v>
       </c>
       <c r="AG62">
         <v>18.0</v>
       </c>
       <c r="AI62" t="s">
         <v>122</v>
       </c>
       <c r="AJ62">
         <v>68274</v>
       </c>
       <c r="AK62">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>159</v>
       </c>
       <c r="E63" t="s">
         <v>160</v>
       </c>
       <c r="F63" t="s">
         <v>161</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="AF63">
         <v>12.0</v>
       </c>
       <c r="AI63" t="s">
@@ -6513,51 +6513,51 @@
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I117" t="s">
         <v>232</v>
       </c>
       <c r="J117" t="s">
         <v>255</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>18.0</v>
       </c>
       <c r="AI117" t="s">
         <v>237</v>
       </c>
       <c r="AJ117">
         <v>70316</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>246</v>
       </c>
       <c r="E118" t="s">
         <v>127</v>
       </c>
       <c r="F118" t="s">
         <v>247</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I118" t="s">
         <v>232</v>
       </c>
       <c r="J118" t="s">
         <v>255</v>
       </c>
       <c r="AE118">
@@ -7337,51 +7337,51 @@
       <c r="F142" t="s">
         <v>299</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I142" t="s">
         <v>260</v>
       </c>
       <c r="J142" t="s">
         <v>214</v>
       </c>
       <c r="AF142">
         <v>12.0</v>
       </c>
       <c r="AI142" t="s">
         <v>279</v>
       </c>
       <c r="AJ142">
         <v>71541</v>
       </c>
       <c r="AK142">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>295</v>
       </c>
       <c r="E143" t="s">
         <v>203</v>
       </c>
       <c r="F143" t="s">
         <v>296</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I143" t="s">
         <v>260</v>
       </c>
       <c r="J143" t="s">
         <v>50</v>
       </c>
       <c r="AE143">
@@ -8546,51 +8546,51 @@
       <c r="E178" t="s">
         <v>95</v>
       </c>
       <c r="F178" t="s">
         <v>365</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I178" t="s">
         <v>331</v>
       </c>
       <c r="AF178">
         <v>12.0</v>
       </c>
       <c r="AI178" t="s">
         <v>350</v>
       </c>
       <c r="AJ178">
         <v>72782</v>
       </c>
       <c r="AK178">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="179" spans="1:37">
       <c r="D179" t="s">
         <v>366</v>
       </c>
       <c r="E179" t="s">
         <v>86</v>
       </c>
       <c r="F179" t="s">
         <v>367</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I179" t="s">
         <v>331</v>
       </c>
       <c r="AF179">
         <v>12.0</v>
       </c>
       <c r="AI179" t="s">
@@ -9046,51 +9046,51 @@
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I194" t="s">
         <v>331</v>
       </c>
       <c r="J194" t="s">
         <v>214</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AF194">
         <v>18.0</v>
       </c>
       <c r="AI194" t="s">
         <v>350</v>
       </c>
       <c r="AJ194">
         <v>67945</v>
       </c>
       <c r="AK194">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="195" spans="1:37">
       <c r="D195" t="s">
         <v>369</v>
       </c>
       <c r="E195" t="s">
         <v>383</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I195" t="s">
         <v>331</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AF195">
         <v>18.0</v>
       </c>
       <c r="AI195" t="s">
@@ -9894,51 +9894,51 @@
       <c r="H219" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I219" t="s">
         <v>331</v>
       </c>
       <c r="J219" t="s">
         <v>29</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AF219">
         <v>18.0</v>
       </c>
       <c r="AG219">
         <v>18.0</v>
       </c>
       <c r="AI219" t="s">
         <v>408</v>
       </c>
       <c r="AJ219">
         <v>70948</v>
       </c>
       <c r="AK219">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>413</v>
       </c>
       <c r="E220" t="s">
         <v>414</v>
       </c>
       <c r="F220" t="s">
         <v>415</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I220" t="s">
         <v>331</v>
       </c>
       <c r="AF220">
         <v>12.0</v>
       </c>
       <c r="AI220" t="s">
@@ -9990,51 +9990,51 @@
       <c r="E222" t="s">
         <v>416</v>
       </c>
       <c r="F222" t="s">
         <v>412</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I222" t="s">
         <v>331</v>
       </c>
       <c r="AF222">
         <v>12.0</v>
       </c>
       <c r="AI222" t="s">
         <v>408</v>
       </c>
       <c r="AJ222">
         <v>72805</v>
       </c>
       <c r="AK222">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="223" spans="1:37">
       <c r="D223" t="s">
         <v>417</v>
       </c>
       <c r="E223" t="s">
         <v>418</v>
       </c>
       <c r="F223" t="s">
         <v>82</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H223" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I223" t="s">
         <v>331</v>
       </c>
       <c r="AF223">
         <v>12.0</v>
       </c>
       <c r="AI223" t="s">
@@ -10362,92 +10362,92 @@
       <c r="E234" t="s">
         <v>432</v>
       </c>
       <c r="F234" t="s">
         <v>433</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H234" s="4" t="s">
         <v>83</v>
       </c>
       <c r="I234" t="s">
         <v>424</v>
       </c>
       <c r="AF234">
         <v>6.0</v>
       </c>
       <c r="AI234" t="s">
         <v>434</v>
       </c>
       <c r="AJ234">
         <v>72812</v>
       </c>
       <c r="AK234">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>431</v>
       </c>
       <c r="E235" t="s">
         <v>435</v>
       </c>
       <c r="F235" t="s">
         <v>433</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H235" s="4" t="s">
         <v>83</v>
       </c>
       <c r="I235" t="s">
         <v>424</v>
       </c>
       <c r="J235" t="s">
         <v>214</v>
       </c>
       <c r="AE235">
         <v>3</v>
       </c>
       <c r="AF235">
         <v>24.0</v>
       </c>
       <c r="AG235">
         <v>24.0</v>
       </c>
       <c r="AI235" t="s">
         <v>434</v>
       </c>
       <c r="AJ235">
         <v>68071</v>
       </c>
       <c r="AK235">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
         <v>436</v>
       </c>
       <c r="E236" t="s">
         <v>437</v>
       </c>
       <c r="F236" t="s">
         <v>438</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H236" s="4" t="s">
         <v>83</v>
       </c>
       <c r="I236" t="s">
         <v>424</v>
       </c>
       <c r="J236" t="s">
         <v>214</v>
       </c>
       <c r="AE236">
@@ -11798,51 +11798,51 @@
       <c r="E277" t="s">
         <v>420</v>
       </c>
       <c r="F277" t="s">
         <v>496</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H277" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I277" t="s">
         <v>424</v>
       </c>
       <c r="AF277">
         <v>12.0</v>
       </c>
       <c r="AI277" t="s">
         <v>488</v>
       </c>
       <c r="AJ277">
         <v>72831</v>
       </c>
       <c r="AK277">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="278" spans="1:37">
       <c r="D278" t="s">
         <v>486</v>
       </c>
       <c r="E278" t="s">
         <v>306</v>
       </c>
       <c r="F278" t="s">
         <v>487</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H278" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I278" t="s">
         <v>424</v>
       </c>
       <c r="AF278">
         <v>12.0</v>
       </c>
       <c r="AI278" t="s">
@@ -12147,51 +12147,51 @@
       <c r="G288" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H288" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I288" t="s">
         <v>424</v>
       </c>
       <c r="J288" t="s">
         <v>256</v>
       </c>
       <c r="AE288">
         <v>1</v>
       </c>
       <c r="AF288">
         <v>18.0</v>
       </c>
       <c r="AI288" t="s">
         <v>488</v>
       </c>
       <c r="AJ288">
         <v>71119</v>
       </c>
       <c r="AK288">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="289" spans="1:37">
       <c r="D289" t="s">
         <v>497</v>
       </c>
       <c r="E289" t="s">
         <v>411</v>
       </c>
       <c r="F289" t="s">
         <v>498</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I289" t="s">
         <v>424</v>
       </c>
       <c r="J289" t="s">
         <v>220</v>
       </c>
       <c r="AE289">
@@ -13840,51 +13840,51 @@
       <c r="E338" t="s">
         <v>603</v>
       </c>
       <c r="F338" t="s">
         <v>604</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H338" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I338" t="s">
         <v>509</v>
       </c>
       <c r="AF338">
         <v>12.0</v>
       </c>
       <c r="AI338" t="s">
         <v>566</v>
       </c>
       <c r="AJ338">
         <v>72856</v>
       </c>
       <c r="AK338">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="339" spans="1:37">
       <c r="D339" t="s">
         <v>592</v>
       </c>
       <c r="E339" t="s">
         <v>190</v>
       </c>
       <c r="F339" t="s">
         <v>593</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H339" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I339" t="s">
         <v>509</v>
       </c>
       <c r="AF339">
         <v>12.0</v>
       </c>
       <c r="AI339" t="s">
@@ -14433,51 +14433,51 @@
       <c r="G357" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H357" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I357" t="s">
         <v>509</v>
       </c>
       <c r="J357" t="s">
         <v>69</v>
       </c>
       <c r="AE357">
         <v>1</v>
       </c>
       <c r="AF357">
         <v>18.0</v>
       </c>
       <c r="AI357" t="s">
         <v>566</v>
       </c>
       <c r="AJ357">
         <v>70570</v>
       </c>
       <c r="AK357">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="358" spans="1:37">
       <c r="D358" t="s">
         <v>584</v>
       </c>
       <c r="E358" t="s">
         <v>293</v>
       </c>
       <c r="F358" t="s">
         <v>585</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H358" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I358" t="s">
         <v>509</v>
       </c>
       <c r="AF358">
         <v>12.0</v>
       </c>
       <c r="AI358" t="s">
@@ -14981,83 +14981,83 @@
       <c r="H373" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I373" t="s">
         <v>509</v>
       </c>
       <c r="J373" t="s">
         <v>29</v>
       </c>
       <c r="AE373">
         <v>1</v>
       </c>
       <c r="AF373">
         <v>18.0</v>
       </c>
       <c r="AG373">
         <v>18.0</v>
       </c>
       <c r="AI373" t="s">
         <v>629</v>
       </c>
       <c r="AJ373">
         <v>69130</v>
       </c>
       <c r="AK373">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="374" spans="1:37">
       <c r="D374" t="s">
         <v>527</v>
       </c>
       <c r="E374" t="s">
         <v>633</v>
       </c>
       <c r="F374" t="s">
         <v>634</v>
       </c>
       <c r="G374" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H374" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I374" t="s">
         <v>509</v>
       </c>
       <c r="AF374">
         <v>12.0</v>
       </c>
       <c r="AI374" t="s">
         <v>629</v>
       </c>
       <c r="AJ374">
         <v>70927</v>
       </c>
       <c r="AK374">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="375" spans="1:37">
       <c r="D375" t="s">
         <v>635</v>
       </c>
       <c r="E375" t="s">
         <v>636</v>
       </c>
       <c r="F375" t="s">
         <v>637</v>
       </c>
       <c r="G375" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H375" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I375" t="s">
         <v>509</v>
       </c>
       <c r="J375" t="s">
         <v>96</v>
       </c>
       <c r="AE375">
@@ -15404,51 +15404,51 @@
       <c r="F385" t="s">
         <v>658</v>
       </c>
       <c r="G385" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H385" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I385" t="s">
         <v>509</v>
       </c>
       <c r="J385" t="s">
         <v>236</v>
       </c>
       <c r="AF385">
         <v>12.0</v>
       </c>
       <c r="AI385" t="s">
         <v>629</v>
       </c>
       <c r="AJ385">
         <v>69801</v>
       </c>
       <c r="AK385">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="386" spans="1:37">
       <c r="D386" t="s">
         <v>638</v>
       </c>
       <c r="E386" t="s">
         <v>345</v>
       </c>
       <c r="F386" t="s">
         <v>639</v>
       </c>
       <c r="G386" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H386" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I386" t="s">
         <v>509</v>
       </c>
       <c r="AF386">
         <v>12.0</v>
       </c>
       <c r="AI386" t="s">
@@ -15596,51 +15596,51 @@
       <c r="E391" t="s">
         <v>657</v>
       </c>
       <c r="F391" t="s">
         <v>658</v>
       </c>
       <c r="G391" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H391" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I391" t="s">
         <v>509</v>
       </c>
       <c r="AF391">
         <v>12.0</v>
       </c>
       <c r="AI391" t="s">
         <v>629</v>
       </c>
       <c r="AJ391">
         <v>72883</v>
       </c>
       <c r="AK391">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="392" spans="1:37">
       <c r="D392" t="s">
         <v>649</v>
       </c>
       <c r="E392" t="s">
         <v>650</v>
       </c>
       <c r="F392" t="s">
         <v>651</v>
       </c>
       <c r="G392" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H392" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I392" t="s">
         <v>509</v>
       </c>
       <c r="AF392">
         <v>12.0</v>
       </c>
       <c r="AI392" t="s">
@@ -15692,83 +15692,83 @@
       <c r="E394" t="s">
         <v>633</v>
       </c>
       <c r="F394" t="s">
         <v>634</v>
       </c>
       <c r="G394" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H394" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I394" t="s">
         <v>509</v>
       </c>
       <c r="AF394">
         <v>12.0</v>
       </c>
       <c r="AI394" t="s">
         <v>629</v>
       </c>
       <c r="AJ394">
         <v>72886</v>
       </c>
       <c r="AK394">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="395" spans="1:37">
       <c r="D395" t="s">
         <v>662</v>
       </c>
       <c r="E395" t="s">
         <v>631</v>
       </c>
       <c r="F395" t="s">
         <v>632</v>
       </c>
       <c r="G395" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H395" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I395" t="s">
         <v>509</v>
       </c>
       <c r="AF395">
         <v>12.0</v>
       </c>
       <c r="AI395" t="s">
         <v>629</v>
       </c>
       <c r="AJ395">
         <v>72887</v>
       </c>
       <c r="AK395">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="396" spans="1:37">
       <c r="D396" t="s">
         <v>663</v>
       </c>
       <c r="E396" t="s">
         <v>483</v>
       </c>
       <c r="F396" t="s">
         <v>82</v>
       </c>
       <c r="G396" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H396" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I396" t="s">
         <v>509</v>
       </c>
       <c r="AF396">
         <v>12.0</v>
       </c>
       <c r="AI396" t="s">