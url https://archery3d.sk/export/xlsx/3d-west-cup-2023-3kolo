--- v2 (2026-09-26)
+++ v3 (2026-10-16)
@@ -5060,89 +5060,89 @@
       <c r="F73" t="s">
         <v>176</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I73" t="s">
         <v>28</v>
       </c>
       <c r="J73" t="s">
         <v>69</v>
       </c>
       <c r="AF73">
         <v>12.0</v>
       </c>
       <c r="AI73" t="s">
         <v>162</v>
       </c>
       <c r="AJ73">
         <v>70395</v>
       </c>
       <c r="AK73">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>177</v>
       </c>
       <c r="E74" t="s">
         <v>178</v>
       </c>
       <c r="F74" t="s">
         <v>179</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I74" t="s">
         <v>28</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>18.0</v>
       </c>
       <c r="AG74">
         <v>18.0</v>
       </c>
       <c r="AI74" t="s">
         <v>181</v>
       </c>
       <c r="AJ74">
         <v>67845</v>
       </c>
       <c r="AK74">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>182</v>
       </c>
       <c r="E75" t="s">
         <v>183</v>
       </c>
       <c r="F75" t="s">
         <v>184</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I75" t="s">
         <v>28</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
@@ -5261,51 +5261,51 @@
       <c r="E79" t="s">
         <v>178</v>
       </c>
       <c r="F79" t="s">
         <v>179</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I79" t="s">
         <v>28</v>
       </c>
       <c r="AF79">
         <v>12.0</v>
       </c>
       <c r="AI79" t="s">
         <v>181</v>
       </c>
       <c r="AJ79">
         <v>72732</v>
       </c>
       <c r="AK79">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>192</v>
       </c>
       <c r="E80" t="s">
         <v>193</v>
       </c>
       <c r="F80" t="s">
         <v>194</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I80" t="s">
         <v>28</v>
       </c>
       <c r="AF80">
         <v>12.0</v>
       </c>
       <c r="AI80" t="s">
@@ -6513,51 +6513,51 @@
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I117" t="s">
         <v>232</v>
       </c>
       <c r="J117" t="s">
         <v>255</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AF117">
         <v>18.0</v>
       </c>
       <c r="AI117" t="s">
         <v>237</v>
       </c>
       <c r="AJ117">
         <v>70316</v>
       </c>
       <c r="AK117">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>246</v>
       </c>
       <c r="E118" t="s">
         <v>127</v>
       </c>
       <c r="F118" t="s">
         <v>247</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>121</v>
       </c>
       <c r="I118" t="s">
         <v>232</v>
       </c>
       <c r="J118" t="s">
         <v>255</v>
       </c>
       <c r="AE118">
@@ -12625,51 +12625,51 @@
       <c r="E302" t="s">
         <v>532</v>
       </c>
       <c r="F302" t="s">
         <v>533</v>
       </c>
       <c r="G302" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H302" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I302" t="s">
         <v>509</v>
       </c>
       <c r="AF302">
         <v>6.0</v>
       </c>
       <c r="AI302" t="s">
         <v>526</v>
       </c>
       <c r="AJ302">
         <v>72840</v>
       </c>
       <c r="AK302">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="303" spans="1:37">
       <c r="D303" t="s">
         <v>534</v>
       </c>
       <c r="E303" t="s">
         <v>523</v>
       </c>
       <c r="F303" t="s">
         <v>524</v>
       </c>
       <c r="G303" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H303" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I303" t="s">
         <v>509</v>
       </c>
       <c r="AF303">
         <v>6.0</v>
       </c>
       <c r="AI303" t="s">
@@ -12782,51 +12782,51 @@
       <c r="H307" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I307" t="s">
         <v>509</v>
       </c>
       <c r="J307" t="s">
         <v>45</v>
       </c>
       <c r="AD307" t="s">
         <v>539</v>
       </c>
       <c r="AE307">
         <v>2</v>
       </c>
       <c r="AF307">
         <v>18.0</v>
       </c>
       <c r="AI307" t="s">
         <v>526</v>
       </c>
       <c r="AJ307">
         <v>70399</v>
       </c>
       <c r="AK307">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="308" spans="1:37">
       <c r="D308" t="s">
         <v>540</v>
       </c>
       <c r="E308" t="s">
         <v>104</v>
       </c>
       <c r="F308" t="s">
         <v>541</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H308" s="4" t="s">
         <v>83</v>
       </c>
       <c r="I308" t="s">
         <v>509</v>
       </c>
       <c r="J308" t="s">
         <v>542</v>
       </c>
       <c r="AE308">