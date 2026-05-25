--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -3705,51 +3705,51 @@
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I33" t="s">
         <v>27</v>
       </c>
       <c r="J33" t="s">
         <v>111</v>
       </c>
       <c r="AF33">
         <v>12.0</v>
       </c>
       <c r="AG33">
         <v>12.0</v>
       </c>
       <c r="AI33" t="s">
         <v>91</v>
       </c>
       <c r="AJ33">
         <v>69358</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>134</v>
       </c>
       <c r="E34" t="s">
         <v>135</v>
       </c>
       <c r="F34" t="s">
         <v>136</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I34" t="s">
         <v>27</v>
       </c>
       <c r="J34" t="s">
         <v>137</v>
       </c>
       <c r="AE34">
@@ -3991,51 +3991,51 @@
       <c r="H41" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I41" t="s">
         <v>27</v>
       </c>
       <c r="J41" t="s">
         <v>127</v>
       </c>
       <c r="AE41">
         <v>2</v>
       </c>
       <c r="AF41">
         <v>25.0</v>
       </c>
       <c r="AG41">
         <v>25.0</v>
       </c>
       <c r="AI41" t="s">
         <v>144</v>
       </c>
       <c r="AJ41">
         <v>68546</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>156</v>
       </c>
       <c r="E42" t="s">
         <v>157</v>
       </c>
       <c r="F42" t="s">
         <v>158</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I42" t="s">
         <v>27</v>
       </c>
       <c r="J42" t="s">
         <v>28</v>
       </c>
       <c r="AE42">
@@ -4595,51 +4595,51 @@
       <c r="H58" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I58" t="s">
         <v>27</v>
       </c>
       <c r="J58" t="s">
         <v>197</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>18.5</v>
       </c>
       <c r="AG58">
         <v>18.5</v>
       </c>
       <c r="AI58" t="s">
         <v>193</v>
       </c>
       <c r="AJ58">
         <v>70709</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>198</v>
       </c>
       <c r="E59" t="s">
         <v>199</v>
       </c>
       <c r="F59" t="s">
         <v>200</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I59" t="s">
         <v>201</v>
       </c>
       <c r="J59" t="s">
         <v>197</v>
       </c>
       <c r="AF59">
@@ -4696,50 +4696,53 @@
       </c>
       <c r="E61" t="s">
         <v>207</v>
       </c>
       <c r="F61" t="s">
         <v>208</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I61" t="s">
         <v>209</v>
       </c>
       <c r="AF61">
         <v>6.0</v>
       </c>
       <c r="AI61" t="s">
         <v>210</v>
       </c>
       <c r="AJ61">
         <v>70309</v>
       </c>
+      <c r="AK61">
+        <v>5</v>
+      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>211</v>
       </c>
       <c r="E62" t="s">
         <v>212</v>
       </c>
       <c r="F62" t="s">
         <v>213</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I62" t="s">
         <v>209</v>
       </c>
       <c r="J62" t="s">
         <v>214</v>
       </c>
       <c r="AE62">
         <v>1</v>
@@ -4884,51 +4887,51 @@
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I66" t="s">
         <v>209</v>
       </c>
       <c r="J66" t="s">
         <v>90</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>18.5</v>
       </c>
       <c r="AI66" t="s">
         <v>215</v>
       </c>
       <c r="AJ66">
         <v>69354</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>211</v>
       </c>
       <c r="E67" t="s">
         <v>67</v>
       </c>
       <c r="F67" t="s">
         <v>228</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I67" t="s">
         <v>209</v>
       </c>
       <c r="J67" t="s">
         <v>214</v>
       </c>
       <c r="AE67">
@@ -5471,51 +5474,51 @@
       <c r="G82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I82" t="s">
         <v>233</v>
       </c>
       <c r="J82" t="s">
         <v>104</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>18.5</v>
       </c>
       <c r="AI82" t="s">
         <v>255</v>
       </c>
       <c r="AJ82">
         <v>70131</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>267</v>
       </c>
       <c r="E83" t="s">
         <v>268</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I83" t="s">
         <v>233</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>18.5</v>
       </c>
       <c r="AI83" t="s">
@@ -5579,51 +5582,51 @@
       <c r="G85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I85" t="s">
         <v>233</v>
       </c>
       <c r="J85" t="s">
         <v>277</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>18.5</v>
       </c>
       <c r="AI85" t="s">
         <v>278</v>
       </c>
       <c r="AJ85">
         <v>70322</v>
       </c>
       <c r="AK85">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>279</v>
       </c>
       <c r="E86" t="s">
         <v>24</v>
       </c>
       <c r="F86" t="s">
         <v>280</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I86" t="s">
         <v>233</v>
       </c>
       <c r="J86" t="s">
         <v>281</v>
       </c>
       <c r="AE86">
@@ -6932,50 +6935,53 @@
       </c>
       <c r="G123" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I123" t="s">
         <v>294</v>
       </c>
       <c r="J123" t="s">
         <v>59</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AF123">
         <v>18.5</v>
       </c>
       <c r="AI123" t="s">
         <v>363</v>
       </c>
       <c r="AJ123">
         <v>70304</v>
       </c>
+      <c r="AK123">
+        <v>5</v>
+      </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>156</v>
       </c>
       <c r="E124" t="s">
         <v>109</v>
       </c>
       <c r="F124" t="s">
         <v>369</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I124" t="s">
         <v>294</v>
       </c>
       <c r="J124" t="s">
         <v>28</v>
       </c>
       <c r="AE124">
         <v>1</v>
@@ -7541,50 +7547,53 @@
       </c>
       <c r="G141" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I141" t="s">
         <v>379</v>
       </c>
       <c r="J141" t="s">
         <v>409</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
         <v>18.5</v>
       </c>
       <c r="AI141" t="s">
         <v>410</v>
       </c>
       <c r="AJ141">
         <v>70661</v>
       </c>
+      <c r="AK141">
+        <v>5</v>
+      </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>411</v>
       </c>
       <c r="E142" t="s">
         <v>71</v>
       </c>
       <c r="F142" t="s">
         <v>412</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I142" t="s">
         <v>379</v>
       </c>
       <c r="J142" t="s">
         <v>413</v>
       </c>
       <c r="AE142">
         <v>2</v>
@@ -7688,51 +7697,51 @@
       <c r="G145" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I145" t="s">
         <v>379</v>
       </c>
       <c r="J145" t="s">
         <v>409</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AF145">
         <v>18.5</v>
       </c>
       <c r="AI145" t="s">
         <v>410</v>
       </c>
       <c r="AJ145">
         <v>70182</v>
       </c>
       <c r="AK145">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>422</v>
       </c>
       <c r="E146" t="s">
         <v>102</v>
       </c>
       <c r="F146" t="s">
         <v>423</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I146" t="s">
         <v>379</v>
       </c>
       <c r="J146" t="s">
         <v>104</v>
       </c>
       <c r="AE146">
@@ -10421,51 +10430,51 @@
       <c r="H223" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I223" t="s">
         <v>480</v>
       </c>
       <c r="J223" t="s">
         <v>59</v>
       </c>
       <c r="AE223">
         <v>1</v>
       </c>
       <c r="AF223">
         <v>18.5</v>
       </c>
       <c r="AG223">
         <v>18.5</v>
       </c>
       <c r="AI223" t="s">
         <v>542</v>
       </c>
       <c r="AJ223">
         <v>69817</v>
       </c>
       <c r="AK223">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="224" spans="1:37">
       <c r="D224" t="s">
         <v>580</v>
       </c>
       <c r="E224" t="s">
         <v>135</v>
       </c>
       <c r="F224" t="s">
         <v>581</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H224" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I224" t="s">
         <v>480</v>
       </c>
       <c r="J224" t="s">
         <v>582</v>
       </c>
       <c r="AE224">
@@ -10538,51 +10547,51 @@
       <c r="F226" t="s">
         <v>586</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H226" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I226" t="s">
         <v>480</v>
       </c>
       <c r="AE226">
         <v>1</v>
       </c>
       <c r="AF226">
         <v>18.5</v>
       </c>
       <c r="AI226" t="s">
         <v>542</v>
       </c>
       <c r="AJ226">
         <v>70094</v>
       </c>
       <c r="AK226">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
         <v>376</v>
       </c>
       <c r="E227" t="s">
         <v>125</v>
       </c>
       <c r="F227" t="s">
         <v>587</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H227" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I227" t="s">
         <v>480</v>
       </c>
       <c r="J227" t="s">
         <v>178</v>
       </c>
       <c r="AF227">
@@ -11464,50 +11473,53 @@
         <v>637</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I252" t="s">
         <v>480</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>18.5</v>
       </c>
       <c r="AG252">
         <v>18.5</v>
       </c>
       <c r="AI252" t="s">
         <v>631</v>
       </c>
       <c r="AJ252">
         <v>68159</v>
+      </c>
+      <c r="AK252">
+        <v>5</v>
       </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
         <v>638</v>
       </c>
       <c r="E253" t="s">
         <v>636</v>
       </c>
       <c r="F253" t="s">
         <v>639</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I253" t="s">
         <v>480</v>
       </c>
       <c r="AE253">
         <v>1</v>
       </c>
       <c r="AF253">