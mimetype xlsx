--- v1 (2026-05-25)
+++ v2 (2026-07-27)
@@ -4554,51 +4554,51 @@
       <c r="G57" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I57" t="s">
         <v>27</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>18.5</v>
       </c>
       <c r="AG57">
         <v>18.5</v>
       </c>
       <c r="AI57" t="s">
         <v>193</v>
       </c>
       <c r="AJ57">
         <v>67844</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>194</v>
       </c>
       <c r="E58" t="s">
         <v>195</v>
       </c>
       <c r="F58" t="s">
         <v>196</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I58" t="s">
         <v>27</v>
       </c>
       <c r="J58" t="s">
         <v>197</v>
       </c>
       <c r="AE58">
@@ -4696,53 +4696,50 @@
       </c>
       <c r="E61" t="s">
         <v>207</v>
       </c>
       <c r="F61" t="s">
         <v>208</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I61" t="s">
         <v>209</v>
       </c>
       <c r="AF61">
         <v>6.0</v>
       </c>
       <c r="AI61" t="s">
         <v>210</v>
       </c>
       <c r="AJ61">
         <v>70309</v>
       </c>
-      <c r="AK61">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>211</v>
       </c>
       <c r="E62" t="s">
         <v>212</v>
       </c>
       <c r="F62" t="s">
         <v>213</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I62" t="s">
         <v>209</v>
       </c>
       <c r="J62" t="s">
         <v>214</v>
       </c>
       <c r="AE62">
         <v>1</v>
@@ -8382,51 +8379,51 @@
       <c r="F165" t="s">
         <v>461</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I165" t="s">
         <v>379</v>
       </c>
       <c r="J165" t="s">
         <v>59</v>
       </c>
       <c r="AF165">
         <v>12.0</v>
       </c>
       <c r="AI165" t="s">
         <v>442</v>
       </c>
       <c r="AJ165">
         <v>70564</v>
       </c>
       <c r="AK165">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>457</v>
       </c>
       <c r="E166" t="s">
         <v>458</v>
       </c>
       <c r="F166" t="s">
         <v>51</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I166" t="s">
         <v>379</v>
       </c>
       <c r="AF166">
         <v>12.0</v>
       </c>
       <c r="AI166" t="s">
@@ -8647,51 +8644,51 @@
       <c r="G173" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I173" t="s">
         <v>379</v>
       </c>
       <c r="J173" t="s">
         <v>221</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AF173">
         <v>18.5</v>
       </c>
       <c r="AI173" t="s">
         <v>464</v>
       </c>
       <c r="AJ173">
         <v>70039</v>
       </c>
       <c r="AK173">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>474</v>
       </c>
       <c r="E174" t="s">
         <v>129</v>
       </c>
       <c r="F174" t="s">
         <v>475</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I174" t="s">
         <v>379</v>
       </c>
       <c r="J174" t="s">
         <v>59</v>
       </c>
       <c r="AE174">
@@ -10214,51 +10211,51 @@
       <c r="H217" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I217" t="s">
         <v>480</v>
       </c>
       <c r="J217" t="s">
         <v>281</v>
       </c>
       <c r="AE217">
         <v>1</v>
       </c>
       <c r="AF217">
         <v>18.5</v>
       </c>
       <c r="AG217">
         <v>18.5</v>
       </c>
       <c r="AI217" t="s">
         <v>542</v>
       </c>
       <c r="AJ217">
         <v>69495</v>
       </c>
       <c r="AK217">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:37">
       <c r="D218" t="s">
         <v>483</v>
       </c>
       <c r="E218" t="s">
         <v>109</v>
       </c>
       <c r="F218" t="s">
         <v>570</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I218" t="s">
         <v>480</v>
       </c>
       <c r="J218" t="s">
         <v>178</v>
       </c>
       <c r="AE218">
@@ -10859,51 +10856,51 @@
       <c r="H235" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I235" t="s">
         <v>480</v>
       </c>
       <c r="J235" t="s">
         <v>127</v>
       </c>
       <c r="AE235">
         <v>1</v>
       </c>
       <c r="AF235">
         <v>18.5</v>
       </c>
       <c r="AG235">
         <v>18.5</v>
       </c>
       <c r="AI235" t="s">
         <v>597</v>
       </c>
       <c r="AJ235">
         <v>70254</v>
       </c>
       <c r="AK235">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:37">
       <c r="D236" t="s">
         <v>600</v>
       </c>
       <c r="E236" t="s">
         <v>537</v>
       </c>
       <c r="F236" t="s">
         <v>601</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H236" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I236" t="s">
         <v>480</v>
       </c>
       <c r="J236" t="s">
         <v>281</v>
       </c>
       <c r="AE236">
@@ -11198,51 +11195,51 @@
       <c r="F244" t="s">
         <v>621</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I244" t="s">
         <v>480</v>
       </c>
       <c r="J244" t="s">
         <v>617</v>
       </c>
       <c r="AF244">
         <v>12.0</v>
       </c>
       <c r="AI244" t="s">
         <v>597</v>
       </c>
       <c r="AJ244">
         <v>68823</v>
       </c>
       <c r="AK244">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
         <v>622</v>
       </c>
       <c r="E245" t="s">
         <v>56</v>
       </c>
       <c r="F245" t="s">
         <v>623</v>
       </c>
       <c r="G245" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I245" t="s">
         <v>480</v>
       </c>
       <c r="J245" t="s">
         <v>59</v>
       </c>
       <c r="AF245">
@@ -11475,86 +11472,86 @@
       <c r="G252" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H252" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I252" t="s">
         <v>480</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>18.5</v>
       </c>
       <c r="AG252">
         <v>18.5</v>
       </c>
       <c r="AI252" t="s">
         <v>631</v>
       </c>
       <c r="AJ252">
         <v>68159</v>
       </c>
       <c r="AK252">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="253" spans="1:37">
       <c r="D253" t="s">
         <v>638</v>
       </c>
       <c r="E253" t="s">
         <v>636</v>
       </c>
       <c r="F253" t="s">
         <v>639</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H253" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I253" t="s">
         <v>480</v>
       </c>
       <c r="AE253">
         <v>1</v>
       </c>
       <c r="AF253">
         <v>18.5</v>
       </c>
       <c r="AI253" t="s">
         <v>631</v>
       </c>
       <c r="AJ253">
         <v>70223</v>
       </c>
       <c r="AK253">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>640</v>
       </c>
       <c r="E254" t="s">
         <v>186</v>
       </c>
       <c r="F254" t="s">
         <v>641</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I254" t="s">
         <v>480</v>
       </c>
       <c r="J254" t="s">
         <v>178</v>
       </c>
       <c r="AE254">