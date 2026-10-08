--- v2 (2026-07-27)
+++ v3 (2026-10-08)
@@ -3184,53 +3184,50 @@
       </c>
       <c r="G19" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>85</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>12.5</v>
       </c>
       <c r="AI19" t="s">
         <v>86</v>
       </c>
       <c r="AJ19">
         <v>68336</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>87</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20" t="s">
         <v>88</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>90</v>
       </c>
       <c r="AE20">
         <v>1</v>
@@ -3550,51 +3547,51 @@
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I29" t="s">
         <v>27</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>18.5</v>
       </c>
       <c r="AG29">
         <v>18.5</v>
       </c>
       <c r="AI29" t="s">
         <v>91</v>
       </c>
       <c r="AJ29">
         <v>68273</v>
       </c>
       <c r="AK29">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>120</v>
       </c>
       <c r="E30" t="s">
         <v>121</v>
       </c>
       <c r="F30" t="s">
         <v>122</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I30" t="s">
         <v>27</v>
       </c>
       <c r="J30" t="s">
         <v>123</v>
       </c>
       <c r="AF30">
@@ -3626,51 +3623,51 @@
       <c r="H31" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I31" t="s">
         <v>27</v>
       </c>
       <c r="J31" t="s">
         <v>127</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>18.5</v>
       </c>
       <c r="AG31">
         <v>18.5</v>
       </c>
       <c r="AI31" t="s">
         <v>91</v>
       </c>
       <c r="AJ31">
         <v>68547</v>
       </c>
       <c r="AK31">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>128</v>
       </c>
       <c r="E32" t="s">
         <v>129</v>
       </c>
       <c r="F32" t="s">
         <v>130</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I32" t="s">
         <v>27</v>
       </c>
       <c r="J32" t="s">
         <v>59</v>
       </c>
       <c r="AE32">
@@ -4186,51 +4183,51 @@
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I47" t="s">
         <v>27</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>18.5</v>
       </c>
       <c r="AG47">
         <v>18.5</v>
       </c>
       <c r="AI47" t="s">
         <v>164</v>
       </c>
       <c r="AJ47">
         <v>67843</v>
       </c>
       <c r="AK47">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>165</v>
       </c>
       <c r="E48" t="s">
         <v>166</v>
       </c>
       <c r="F48" t="s">
         <v>167</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I48" t="s">
         <v>27</v>
       </c>
       <c r="J48" t="s">
         <v>168</v>
       </c>
       <c r="AE48">
@@ -4884,51 +4881,51 @@
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I66" t="s">
         <v>209</v>
       </c>
       <c r="J66" t="s">
         <v>90</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>18.5</v>
       </c>
       <c r="AI66" t="s">
         <v>215</v>
       </c>
       <c r="AJ66">
         <v>69354</v>
       </c>
       <c r="AK66">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>211</v>
       </c>
       <c r="E67" t="s">
         <v>67</v>
       </c>
       <c r="F67" t="s">
         <v>228</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I67" t="s">
         <v>209</v>
       </c>
       <c r="J67" t="s">
         <v>214</v>
       </c>
       <c r="AE67">
@@ -4962,53 +4959,50 @@
       </c>
       <c r="H68" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I68" t="s">
         <v>233</v>
       </c>
       <c r="J68" t="s">
         <v>104</v>
       </c>
       <c r="AD68" t="s">
         <v>234</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>12.5</v>
       </c>
       <c r="AI68" t="s">
         <v>235</v>
       </c>
       <c r="AJ68">
         <v>68193</v>
       </c>
-      <c r="AK68">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>236</v>
       </c>
       <c r="E69" t="s">
         <v>237</v>
       </c>
       <c r="F69" t="s">
         <v>238</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I69" t="s">
         <v>233</v>
       </c>
       <c r="J69" t="s">
         <v>81</v>
       </c>
       <c r="AE69">
         <v>2</v>
@@ -5079,94 +5073,88 @@
       </c>
       <c r="H71" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I71" t="s">
         <v>233</v>
       </c>
       <c r="J71" t="s">
         <v>245</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>12.5</v>
       </c>
       <c r="AG71">
         <v>12.5</v>
       </c>
       <c r="AI71" t="s">
         <v>239</v>
       </c>
       <c r="AJ71">
         <v>67785</v>
       </c>
-      <c r="AK71">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>246</v>
       </c>
       <c r="E72" t="s">
         <v>135</v>
       </c>
       <c r="F72" t="s">
         <v>247</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I72" t="s">
         <v>233</v>
       </c>
       <c r="J72" t="s">
         <v>104</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>12.5</v>
       </c>
       <c r="AG72">
         <v>12.5</v>
       </c>
       <c r="AI72" t="s">
         <v>239</v>
       </c>
       <c r="AJ72">
         <v>70637</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>248</v>
       </c>
       <c r="E73" t="s">
         <v>249</v>
       </c>
       <c r="F73" t="s">
         <v>250</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I73" t="s">
         <v>233</v>
       </c>
       <c r="J73" t="s">
         <v>81</v>
       </c>
       <c r="AE73">
         <v>1</v>
@@ -5273,51 +5261,51 @@
       <c r="H76" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I76" t="s">
         <v>233</v>
       </c>
       <c r="J76" t="s">
         <v>178</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>18.5</v>
       </c>
       <c r="AG76">
         <v>18.5</v>
       </c>
       <c r="AI76" t="s">
         <v>255</v>
       </c>
       <c r="AJ76">
         <v>69221</v>
       </c>
       <c r="AK76">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>260</v>
       </c>
       <c r="E77" t="s">
         <v>79</v>
       </c>
       <c r="F77" t="s">
         <v>261</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I77" t="s">
         <v>233</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
@@ -5721,53 +5709,50 @@
       </c>
       <c r="F89" t="s">
         <v>289</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I89" t="s">
         <v>284</v>
       </c>
       <c r="J89" t="s">
         <v>127</v>
       </c>
       <c r="AF89">
         <v>12.0</v>
       </c>
       <c r="AI89" t="s">
         <v>290</v>
       </c>
       <c r="AJ89">
         <v>68548</v>
       </c>
-      <c r="AK89">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>291</v>
       </c>
       <c r="E90" t="s">
         <v>292</v>
       </c>
       <c r="F90" t="s">
         <v>293</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I90" t="s">
         <v>294</v>
       </c>
       <c r="J90" t="s">
         <v>295</v>
       </c>
       <c r="AD90" t="s">
         <v>296</v>
@@ -6058,51 +6043,51 @@
       <c r="H98" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I98" t="s">
         <v>294</v>
       </c>
       <c r="J98" t="s">
         <v>321</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>18.5</v>
       </c>
       <c r="AG98">
         <v>18.5</v>
       </c>
       <c r="AI98" t="s">
         <v>315</v>
       </c>
       <c r="AJ98">
         <v>67888</v>
       </c>
       <c r="AK98">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>322</v>
       </c>
       <c r="E99" t="s">
         <v>268</v>
       </c>
       <c r="F99" t="s">
         <v>323</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I99" t="s">
         <v>294</v>
       </c>
       <c r="J99" t="s">
         <v>59</v>
       </c>
       <c r="AF99">
@@ -6230,51 +6215,51 @@
       <c r="H103" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I103" t="s">
         <v>294</v>
       </c>
       <c r="J103" t="s">
         <v>178</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AF103">
         <v>18.5</v>
       </c>
       <c r="AG103">
         <v>18.5</v>
       </c>
       <c r="AI103" t="s">
         <v>315</v>
       </c>
       <c r="AJ103">
         <v>67942</v>
       </c>
       <c r="AK103">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>332</v>
       </c>
       <c r="E104" t="s">
         <v>333</v>
       </c>
       <c r="F104" t="s">
         <v>334</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I104" t="s">
         <v>294</v>
       </c>
       <c r="J104" t="s">
         <v>281</v>
       </c>
       <c r="AE104">
@@ -6751,53 +6736,50 @@
       </c>
       <c r="H118" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I118" t="s">
         <v>294</v>
       </c>
       <c r="J118" t="s">
         <v>178</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>18.5</v>
       </c>
       <c r="AG118">
         <v>18.5</v>
       </c>
       <c r="AI118" t="s">
         <v>354</v>
       </c>
       <c r="AJ118">
         <v>67943</v>
       </c>
-      <c r="AK118">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>308</v>
       </c>
       <c r="E119" t="s">
         <v>272</v>
       </c>
       <c r="F119" t="s">
         <v>359</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I119" t="s">
         <v>294</v>
       </c>
       <c r="AF119">
         <v>12.0</v>
       </c>
       <c r="AG119">
         <v>12.0</v>
@@ -6974,51 +6956,51 @@
       <c r="H124" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I124" t="s">
         <v>294</v>
       </c>
       <c r="J124" t="s">
         <v>28</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AF124">
         <v>18.5</v>
       </c>
       <c r="AG124">
         <v>18.5</v>
       </c>
       <c r="AI124" t="s">
         <v>363</v>
       </c>
       <c r="AJ124">
         <v>70071</v>
       </c>
       <c r="AK124">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="125" spans="1:37">
       <c r="D125" t="s">
         <v>108</v>
       </c>
       <c r="E125" t="s">
         <v>370</v>
       </c>
       <c r="F125" t="s">
         <v>371</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I125" t="s">
         <v>294</v>
       </c>
       <c r="AF125">
         <v>12.0</v>
       </c>
       <c r="AI125" t="s">
@@ -7110,53 +7092,50 @@
       </c>
       <c r="I128" t="s">
         <v>379</v>
       </c>
       <c r="J128" t="s">
         <v>178</v>
       </c>
       <c r="AD128" t="s">
         <v>380</v>
       </c>
       <c r="AE128">
         <v>2</v>
       </c>
       <c r="AF128">
         <v>19.0</v>
       </c>
       <c r="AG128">
         <v>19.0</v>
       </c>
       <c r="AI128" t="s">
         <v>381</v>
       </c>
       <c r="AJ128">
         <v>68815</v>
       </c>
-      <c r="AK128">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>382</v>
       </c>
       <c r="E129" t="s">
         <v>383</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H129" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I129" t="s">
         <v>379</v>
       </c>
       <c r="AD129" t="s">
         <v>384</v>
       </c>
       <c r="AF129">
         <v>6.0</v>
       </c>
       <c r="AI129" t="s">
         <v>385</v>
@@ -7212,53 +7191,50 @@
       </c>
       <c r="H131" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I131" t="s">
         <v>379</v>
       </c>
       <c r="J131" t="s">
         <v>281</v>
       </c>
       <c r="AD131" t="s">
         <v>390</v>
       </c>
       <c r="AF131">
         <v>6.0</v>
       </c>
       <c r="AG131">
         <v>6.0</v>
       </c>
       <c r="AI131" t="s">
         <v>385</v>
       </c>
       <c r="AJ131">
         <v>69492</v>
       </c>
-      <c r="AK131">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>391</v>
       </c>
       <c r="E132" t="s">
         <v>288</v>
       </c>
       <c r="F132" t="s">
         <v>51</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I132" t="s">
         <v>379</v>
       </c>
       <c r="AF132">
         <v>6.0</v>
       </c>
       <c r="AI132" t="s">
         <v>385</v>
@@ -7347,51 +7323,51 @@
       <c r="H135" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I135" t="s">
         <v>379</v>
       </c>
       <c r="J135" t="s">
         <v>178</v>
       </c>
       <c r="AE135">
         <v>3</v>
       </c>
       <c r="AF135">
         <v>25.5</v>
       </c>
       <c r="AG135">
         <v>25.5</v>
       </c>
       <c r="AI135" t="s">
         <v>395</v>
       </c>
       <c r="AJ135">
         <v>68068</v>
       </c>
       <c r="AK135">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>399</v>
       </c>
       <c r="E136" t="s">
         <v>383</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I136" t="s">
         <v>379</v>
       </c>
       <c r="J136" t="s">
         <v>178</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AF136">
@@ -8113,53 +8089,50 @@
       </c>
       <c r="H157" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I157" t="s">
         <v>379</v>
       </c>
       <c r="J157" t="s">
         <v>281</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AF157">
         <v>18.5</v>
       </c>
       <c r="AG157">
         <v>18.5</v>
       </c>
       <c r="AI157" t="s">
         <v>442</v>
       </c>
       <c r="AJ157">
         <v>69396</v>
       </c>
-      <c r="AK157">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>443</v>
       </c>
       <c r="E158" t="s">
         <v>444</v>
       </c>
       <c r="F158" t="s">
         <v>445</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I158" t="s">
         <v>379</v>
       </c>
       <c r="J158" t="s">
         <v>409</v>
       </c>
       <c r="AE158">
         <v>1</v>
@@ -9352,53 +9325,50 @@
       </c>
       <c r="H193" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I193" t="s">
         <v>480</v>
       </c>
       <c r="J193" t="s">
         <v>178</v>
       </c>
       <c r="AE193">
         <v>2</v>
       </c>
       <c r="AF193">
         <v>19.0</v>
       </c>
       <c r="AG193">
         <v>19.0</v>
       </c>
       <c r="AI193" t="s">
         <v>520</v>
       </c>
       <c r="AJ193">
         <v>70525</v>
       </c>
-      <c r="AK193">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>240</v>
       </c>
       <c r="E194" t="s">
         <v>497</v>
       </c>
       <c r="F194" t="s">
         <v>523</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H194" s="4" t="s">
         <v>73</v>
       </c>
       <c r="I194" t="s">
         <v>480</v>
       </c>
       <c r="J194" t="s">
         <v>104</v>
       </c>
       <c r="AE194">
         <v>1</v>
@@ -10129,51 +10099,51 @@
       <c r="H215" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I215" t="s">
         <v>480</v>
       </c>
       <c r="J215" t="s">
         <v>111</v>
       </c>
       <c r="AE215">
         <v>1</v>
       </c>
       <c r="AF215">
         <v>18.5</v>
       </c>
       <c r="AG215">
         <v>18.5</v>
       </c>
       <c r="AI215" t="s">
         <v>542</v>
       </c>
       <c r="AJ215">
         <v>70239</v>
       </c>
       <c r="AK215">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="216" spans="1:37">
       <c r="D216" t="s">
         <v>566</v>
       </c>
       <c r="E216" t="s">
         <v>176</v>
       </c>
       <c r="F216" t="s">
         <v>567</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H216" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I216" t="s">
         <v>480</v>
       </c>
       <c r="J216" t="s">
         <v>123</v>
       </c>
       <c r="AE216">
@@ -10815,51 +10785,51 @@
       <c r="E234" t="s">
         <v>154</v>
       </c>
       <c r="F234" t="s">
         <v>596</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H234" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I234" t="s">
         <v>480</v>
       </c>
       <c r="AF234">
         <v>12.0</v>
       </c>
       <c r="AI234" t="s">
         <v>597</v>
       </c>
       <c r="AJ234">
         <v>69932</v>
       </c>
       <c r="AK234">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="235" spans="1:37">
       <c r="D235" t="s">
         <v>598</v>
       </c>
       <c r="E235" t="s">
         <v>151</v>
       </c>
       <c r="F235" t="s">
         <v>599</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H235" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I235" t="s">
         <v>480</v>
       </c>
       <c r="J235" t="s">
         <v>127</v>
       </c>
       <c r="AE235">
@@ -11008,51 +10978,51 @@
       <c r="G239" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I239" t="s">
         <v>480</v>
       </c>
       <c r="J239" t="s">
         <v>28</v>
       </c>
       <c r="AF239">
         <v>12.0</v>
       </c>
       <c r="AG239">
         <v>12.0</v>
       </c>
       <c r="AI239" t="s">
         <v>597</v>
       </c>
       <c r="AJ239">
         <v>70060</v>
       </c>
       <c r="AK239">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="240" spans="1:37">
       <c r="D240" t="s">
         <v>610</v>
       </c>
       <c r="E240" t="s">
         <v>611</v>
       </c>
       <c r="F240" t="s">
         <v>612</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H240" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I240" t="s">
         <v>480</v>
       </c>
       <c r="J240" t="s">
         <v>178</v>
       </c>
       <c r="AE240">
@@ -11195,51 +11165,51 @@
       <c r="F244" t="s">
         <v>621</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I244" t="s">
         <v>480</v>
       </c>
       <c r="J244" t="s">
         <v>617</v>
       </c>
       <c r="AF244">
         <v>12.0</v>
       </c>
       <c r="AI244" t="s">
         <v>597</v>
       </c>
       <c r="AJ244">
         <v>68823</v>
       </c>
       <c r="AK244">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="245" spans="1:37">
       <c r="D245" t="s">
         <v>622</v>
       </c>
       <c r="E245" t="s">
         <v>56</v>
       </c>
       <c r="F245" t="s">
         <v>623</v>
       </c>
       <c r="G245" s="3" t="s">
         <v>58</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I245" t="s">
         <v>480</v>
       </c>
       <c r="J245" t="s">
         <v>59</v>
       </c>
       <c r="AF245">