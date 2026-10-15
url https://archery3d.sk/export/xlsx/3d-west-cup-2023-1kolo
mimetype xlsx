--- v3 (2026-09-08)
+++ v4 (2026-10-15)
@@ -3452,51 +3452,51 @@
       <c r="F28" t="s">
         <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>18.0</v>
       </c>
       <c r="AI28" t="s">
         <v>95</v>
       </c>
       <c r="AJ28">
         <v>67668</v>
       </c>
       <c r="AK28">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>119</v>
       </c>
       <c r="E29" t="s">
         <v>120</v>
       </c>
       <c r="F29" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>122</v>
       </c>
       <c r="AE29">
@@ -4087,51 +4087,51 @@
       <c r="F47" t="s">
         <v>165</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>61</v>
       </c>
       <c r="AF47">
         <v>12.0</v>
       </c>
       <c r="AI47" t="s">
         <v>159</v>
       </c>
       <c r="AJ47">
         <v>68425</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>166</v>
       </c>
       <c r="E48" t="s">
         <v>167</v>
       </c>
       <c r="F48" t="s">
         <v>168</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>71</v>
       </c>
       <c r="AE48">
@@ -4483,51 +4483,51 @@
       <c r="F59" t="s">
         <v>192</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
         <v>18.0</v>
       </c>
       <c r="AI59" t="s">
         <v>182</v>
       </c>
       <c r="AJ59">
         <v>67383</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>193</v>
       </c>
       <c r="E60" t="s">
         <v>194</v>
       </c>
       <c r="F60" t="s">
         <v>195</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
         <v>196</v>
       </c>
       <c r="AE60">
@@ -5590,51 +5590,51 @@
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I92" t="s">
         <v>253</v>
       </c>
       <c r="J92" t="s">
         <v>206</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>18.0</v>
       </c>
       <c r="AI92" t="s">
         <v>260</v>
       </c>
       <c r="AJ92">
         <v>69109</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>280</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
         <v>281</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I93" t="s">
         <v>253</v>
       </c>
       <c r="J93" t="s">
         <v>282</v>
       </c>
       <c r="AE93">
@@ -6275,51 +6275,51 @@
       <c r="F112" t="s">
         <v>345</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I112" t="s">
         <v>308</v>
       </c>
       <c r="J112" t="s">
         <v>206</v>
       </c>
       <c r="AF112">
         <v>12.0</v>
       </c>
       <c r="AI112" t="s">
         <v>324</v>
       </c>
       <c r="AJ112">
         <v>67938</v>
       </c>
       <c r="AK112">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>346</v>
       </c>
       <c r="E113" t="s">
         <v>347</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I113" t="s">
         <v>308</v>
       </c>
       <c r="AF113">
         <v>12.0</v>
       </c>
       <c r="AI113" t="s">
         <v>324</v>
       </c>
       <c r="AJ113">
@@ -7092,51 +7092,51 @@
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I138" t="s">
         <v>308</v>
       </c>
       <c r="J138" t="s">
         <v>71</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AF138">
         <v>18.0</v>
       </c>
       <c r="AI138" t="s">
         <v>384</v>
       </c>
       <c r="AJ138">
         <v>68354</v>
       </c>
       <c r="AK138">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>385</v>
       </c>
       <c r="E139" t="s">
         <v>386</v>
       </c>
       <c r="F139" t="s">
         <v>387</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I139" t="s">
         <v>308</v>
       </c>
       <c r="J139" t="s">
         <v>388</v>
       </c>
       <c r="AE139">
@@ -7401,51 +7401,51 @@
       <c r="F147" t="s">
         <v>410</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I147" t="s">
         <v>396</v>
       </c>
       <c r="J147" t="s">
         <v>206</v>
       </c>
       <c r="AF147">
         <v>6.0</v>
       </c>
       <c r="AI147" t="s">
         <v>407</v>
       </c>
       <c r="AJ147">
         <v>68069</v>
       </c>
       <c r="AK147">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>411</v>
       </c>
       <c r="E148" t="s">
         <v>412</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H148" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I148" t="s">
         <v>396</v>
       </c>
       <c r="J148" t="s">
         <v>413</v>
       </c>
       <c r="AF148">
         <v>6.0</v>
       </c>
       <c r="AI148" t="s">
@@ -8380,51 +8380,51 @@
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I176" t="s">
         <v>396</v>
       </c>
       <c r="J176" t="s">
         <v>244</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>18.0</v>
       </c>
       <c r="AI176" t="s">
         <v>462</v>
       </c>
       <c r="AJ176">
         <v>68518</v>
       </c>
       <c r="AK176">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>346</v>
       </c>
       <c r="E177" t="s">
         <v>154</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I177" t="s">
         <v>396</v>
       </c>
       <c r="J177" t="s">
         <v>469</v>
       </c>
       <c r="AF177">
         <v>12.0</v>
       </c>
       <c r="AI177" t="s">
@@ -8893,51 +8893,51 @@
       <c r="H191" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I191" t="s">
         <v>474</v>
       </c>
       <c r="J191" t="s">
         <v>91</v>
       </c>
       <c r="AD191" t="s">
         <v>505</v>
       </c>
       <c r="AE191">
         <v>1</v>
       </c>
       <c r="AF191">
         <v>12.0</v>
       </c>
       <c r="AI191" t="s">
         <v>492</v>
       </c>
       <c r="AJ191">
         <v>68334</v>
       </c>
       <c r="AK191">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="192" spans="1:37">
       <c r="D192" t="s">
         <v>506</v>
       </c>
       <c r="E192" t="s">
         <v>486</v>
       </c>
       <c r="F192" t="s">
         <v>507</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I192" t="s">
         <v>474</v>
       </c>
       <c r="J192" t="s">
         <v>287</v>
       </c>
       <c r="AE192">
@@ -9952,51 +9952,51 @@
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I221" t="s">
         <v>474</v>
       </c>
       <c r="J221" t="s">
         <v>61</v>
       </c>
       <c r="AE221">
         <v>1</v>
       </c>
       <c r="AF221">
         <v>18.0</v>
       </c>
       <c r="AI221" t="s">
         <v>531</v>
       </c>
       <c r="AJ221">
         <v>67974</v>
       </c>
       <c r="AK221">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="222" spans="1:37">
       <c r="D222" t="s">
         <v>565</v>
       </c>
       <c r="E222" t="s">
         <v>97</v>
       </c>
       <c r="F222" t="s">
         <v>566</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H222" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I222" t="s">
         <v>474</v>
       </c>
       <c r="J222" t="s">
         <v>413</v>
       </c>
       <c r="AE222">
@@ -10846,51 +10846,51 @@
       <c r="G248" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H248" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I248" t="s">
         <v>474</v>
       </c>
       <c r="J248" t="s">
         <v>71</v>
       </c>
       <c r="AE248">
         <v>1</v>
       </c>
       <c r="AF248">
         <v>18.0</v>
       </c>
       <c r="AI248" t="s">
         <v>599</v>
       </c>
       <c r="AJ248">
         <v>68410</v>
       </c>
       <c r="AK248">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="249" spans="1:37">
       <c r="D249" t="s">
         <v>489</v>
       </c>
       <c r="E249" t="s">
         <v>609</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H249" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I249" t="s">
         <v>474</v>
       </c>
       <c r="AE249">
         <v>1</v>
       </c>
       <c r="AF249">
         <v>18.0</v>
       </c>
       <c r="AI249" t="s">
@@ -11006,86 +11006,86 @@
       <c r="F253" t="s">
         <v>616</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H253" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I253" t="s">
         <v>474</v>
       </c>
       <c r="AE253">
         <v>1</v>
       </c>
       <c r="AF253">
         <v>18.0</v>
       </c>
       <c r="AI253" t="s">
         <v>599</v>
       </c>
       <c r="AJ253">
         <v>68732</v>
       </c>
       <c r="AK253">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="254" spans="1:37">
       <c r="D254" t="s">
         <v>617</v>
       </c>
       <c r="E254" t="s">
         <v>618</v>
       </c>
       <c r="F254" t="s">
         <v>619</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H254" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I254" t="s">
         <v>474</v>
       </c>
       <c r="J254" t="s">
         <v>232</v>
       </c>
       <c r="AF254">
         <v>12.0</v>
       </c>
       <c r="AI254" t="s">
         <v>599</v>
       </c>
       <c r="AJ254">
         <v>67468</v>
       </c>
       <c r="AK254">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="255" spans="1:37">
       <c r="D255" t="s">
         <v>620</v>
       </c>
       <c r="E255" t="s">
         <v>161</v>
       </c>
       <c r="F255" t="s">
         <v>621</v>
       </c>
       <c r="G255" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H255" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I255" t="s">
         <v>474</v>
       </c>
       <c r="J255" t="s">
         <v>91</v>
       </c>
       <c r="AF255">