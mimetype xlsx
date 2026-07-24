--- v0 (2026-05-04)
+++ v1 (2026-07-24)
@@ -3566,51 +3566,51 @@
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>61</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>18.0</v>
       </c>
       <c r="AI31" t="s">
         <v>95</v>
       </c>
       <c r="AJ31">
         <v>68212</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>129</v>
       </c>
       <c r="E32" t="s">
         <v>130</v>
       </c>
       <c r="F32" t="s">
         <v>131</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AF32">
         <v>12.0</v>
       </c>
       <c r="AI32" t="s">
@@ -4055,84 +4055,87 @@
       <c r="F46" t="s">
         <v>162</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>91</v>
       </c>
       <c r="AF46">
         <v>12.0</v>
       </c>
       <c r="AI46" t="s">
         <v>159</v>
       </c>
       <c r="AJ46">
         <v>68419</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>163</v>
       </c>
       <c r="E47" t="s">
         <v>164</v>
       </c>
       <c r="F47" t="s">
         <v>165</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>61</v>
       </c>
       <c r="AF47">
         <v>12.0</v>
       </c>
       <c r="AI47" t="s">
         <v>159</v>
       </c>
       <c r="AJ47">
         <v>68425</v>
       </c>
+      <c r="AK47">
+        <v>5</v>
+      </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>166</v>
       </c>
       <c r="E48" t="s">
         <v>167</v>
       </c>
       <c r="F48" t="s">
         <v>168</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>71</v>
       </c>
       <c r="AE48">
         <v>1</v>
@@ -4163,51 +4166,51 @@
       <c r="G49" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>61</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>18.0</v>
       </c>
       <c r="AI49" t="s">
         <v>159</v>
       </c>
       <c r="AJ49">
         <v>68213</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>172</v>
       </c>
       <c r="E50" t="s">
         <v>86</v>
       </c>
       <c r="F50" t="s">
         <v>87</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="AF50">
         <v>12.0</v>
       </c>
       <c r="AI50" t="s">
@@ -4725,51 +4728,51 @@
       <c r="F66" t="s">
         <v>212</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I66" t="s">
         <v>28</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>18.0</v>
       </c>
       <c r="AI66" t="s">
         <v>213</v>
       </c>
       <c r="AJ66">
         <v>67384</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>214</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
         <v>215</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I67" t="s">
         <v>216</v>
       </c>
       <c r="J67" t="s">
         <v>91</v>
       </c>
       <c r="AE67">
@@ -5133,51 +5136,51 @@
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I78" t="s">
         <v>227</v>
       </c>
       <c r="J78" t="s">
         <v>122</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>18.0</v>
       </c>
       <c r="AI78" t="s">
         <v>233</v>
       </c>
       <c r="AJ78">
         <v>68553</v>
       </c>
       <c r="AK78">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>247</v>
       </c>
       <c r="E79" t="s">
         <v>75</v>
       </c>
       <c r="F79" t="s">
         <v>248</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I79" t="s">
         <v>227</v>
       </c>
       <c r="AF79">
         <v>12.0</v>
       </c>
       <c r="AI79" t="s">
@@ -5526,51 +5529,51 @@
       <c r="F90" t="s">
         <v>277</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I90" t="s">
         <v>253</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AF90">
         <v>18.0</v>
       </c>
       <c r="AI90" t="s">
         <v>260</v>
       </c>
       <c r="AJ90">
         <v>68260</v>
       </c>
       <c r="AK90">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>273</v>
       </c>
       <c r="E91" t="s">
         <v>142</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I91" t="s">
         <v>253</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AF91">
         <v>18.0</v>
       </c>
       <c r="AI91" t="s">
@@ -5631,51 +5634,51 @@
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I93" t="s">
         <v>253</v>
       </c>
       <c r="J93" t="s">
         <v>282</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>18.0</v>
       </c>
       <c r="AI93" t="s">
         <v>283</v>
       </c>
       <c r="AJ93">
         <v>68646</v>
       </c>
       <c r="AK93">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>284</v>
       </c>
       <c r="E94" t="s">
         <v>285</v>
       </c>
       <c r="F94" t="s">
         <v>286</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I94" t="s">
         <v>253</v>
       </c>
       <c r="J94" t="s">
         <v>287</v>
       </c>
       <c r="AE94">
@@ -7208,50 +7211,53 @@
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I141" t="s">
         <v>308</v>
       </c>
       <c r="J141" t="s">
         <v>333</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AF141">
         <v>18.0</v>
       </c>
       <c r="AI141" t="s">
         <v>384</v>
       </c>
       <c r="AJ141">
         <v>68572</v>
       </c>
+      <c r="AK141">
+        <v>5</v>
+      </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>394</v>
       </c>
       <c r="E142" t="s">
         <v>297</v>
       </c>
       <c r="F142" t="s">
         <v>395</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I142" t="s">
         <v>396</v>
       </c>
       <c r="J142" t="s">
         <v>206</v>
       </c>
       <c r="AD142" t="s">
         <v>397</v>
@@ -7795,51 +7801,51 @@
       <c r="G158" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I158" t="s">
         <v>396</v>
       </c>
       <c r="J158" t="s">
         <v>152</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AF158">
         <v>18.0</v>
       </c>
       <c r="AI158" t="s">
         <v>421</v>
       </c>
       <c r="AJ158">
         <v>68579</v>
       </c>
       <c r="AK158">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="159" spans="1:37">
       <c r="D159" t="s">
         <v>434</v>
       </c>
       <c r="E159" t="s">
         <v>73</v>
       </c>
       <c r="F159" t="s">
         <v>435</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I159" t="s">
         <v>396</v>
       </c>
       <c r="J159" t="s">
         <v>295</v>
       </c>
       <c r="AE159">
@@ -8031,51 +8037,51 @@
       <c r="G165" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I165" t="s">
         <v>396</v>
       </c>
       <c r="J165" t="s">
         <v>291</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AF165">
         <v>18.0</v>
       </c>
       <c r="AI165" t="s">
         <v>441</v>
       </c>
       <c r="AJ165">
         <v>67959</v>
       </c>
       <c r="AK165">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>451</v>
       </c>
       <c r="E166" t="s">
         <v>452</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I166" t="s">
         <v>396</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AF166">
         <v>18.0</v>
       </c>
       <c r="AI166" t="s">
@@ -8223,51 +8229,51 @@
       <c r="G171" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I171" t="s">
         <v>396</v>
       </c>
       <c r="J171" t="s">
         <v>333</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AF171">
         <v>18.0</v>
       </c>
       <c r="AI171" t="s">
         <v>441</v>
       </c>
       <c r="AJ171">
         <v>69110</v>
       </c>
       <c r="AK171">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>459</v>
       </c>
       <c r="E172" t="s">
         <v>382</v>
       </c>
       <c r="F172" t="s">
         <v>460</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I172" t="s">
         <v>396</v>
       </c>
       <c r="J172" t="s">
         <v>461</v>
       </c>
       <c r="AF172">
@@ -8395,51 +8401,51 @@
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I176" t="s">
         <v>396</v>
       </c>
       <c r="J176" t="s">
         <v>244</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>18.0</v>
       </c>
       <c r="AI176" t="s">
         <v>462</v>
       </c>
       <c r="AJ176">
         <v>68518</v>
       </c>
       <c r="AK176">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>346</v>
       </c>
       <c r="E177" t="s">
         <v>154</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I177" t="s">
         <v>396</v>
       </c>
       <c r="J177" t="s">
         <v>469</v>
       </c>
       <c r="AF177">
         <v>12.0</v>
       </c>
       <c r="AI177" t="s">
@@ -9611,51 +9617,51 @@
       <c r="G211" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I211" t="s">
         <v>474</v>
       </c>
       <c r="J211" t="s">
         <v>313</v>
       </c>
       <c r="AE211">
         <v>1</v>
       </c>
       <c r="AF211">
         <v>18.0</v>
       </c>
       <c r="AI211" t="s">
         <v>531</v>
       </c>
       <c r="AJ211">
         <v>67658</v>
       </c>
       <c r="AK211">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="212" spans="1:37">
       <c r="D212" t="s">
         <v>519</v>
       </c>
       <c r="E212" t="s">
         <v>43</v>
       </c>
       <c r="F212" t="s">
         <v>547</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I212" t="s">
         <v>474</v>
       </c>
       <c r="J212" t="s">
         <v>295</v>
       </c>
       <c r="AE212">
@@ -9932,51 +9938,51 @@
       <c r="G220" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I220" t="s">
         <v>474</v>
       </c>
       <c r="J220" t="s">
         <v>295</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AF220">
         <v>18.0</v>
       </c>
       <c r="AI220" t="s">
         <v>531</v>
       </c>
       <c r="AJ220">
         <v>67710</v>
       </c>
       <c r="AK220">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>562</v>
       </c>
       <c r="E221" t="s">
         <v>563</v>
       </c>
       <c r="F221" t="s">
         <v>564</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I221" t="s">
         <v>474</v>
       </c>
       <c r="J221" t="s">
         <v>61</v>
       </c>
       <c r="AE221">
@@ -10616,51 +10622,51 @@
       <c r="G241" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H241" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I241" t="s">
         <v>474</v>
       </c>
       <c r="J241" t="s">
         <v>333</v>
       </c>
       <c r="AE241">
         <v>1</v>
       </c>
       <c r="AF241">
         <v>18.0</v>
       </c>
       <c r="AI241" t="s">
         <v>531</v>
       </c>
       <c r="AJ241">
         <v>67550</v>
       </c>
       <c r="AK241">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="242" spans="1:37">
       <c r="D242" t="s">
         <v>77</v>
       </c>
       <c r="E242" t="s">
         <v>106</v>
       </c>
       <c r="F242" t="s">
         <v>593</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H242" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I242" t="s">
         <v>474</v>
       </c>
       <c r="J242" t="s">
         <v>80</v>
       </c>
       <c r="AE242">
@@ -10960,51 +10966,51 @@
       <c r="G251" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H251" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I251" t="s">
         <v>474</v>
       </c>
       <c r="J251" t="s">
         <v>80</v>
       </c>
       <c r="AE251">
         <v>1</v>
       </c>
       <c r="AF251">
         <v>18.0</v>
       </c>
       <c r="AI251" t="s">
         <v>599</v>
       </c>
       <c r="AJ251">
         <v>67949</v>
       </c>
       <c r="AK251">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:37">
       <c r="D252" t="s">
         <v>613</v>
       </c>
       <c r="E252" t="s">
         <v>161</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H252" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I252" t="s">
         <v>474</v>
       </c>
       <c r="AE252">
         <v>1</v>
       </c>
       <c r="AF252">
         <v>18.0</v>
       </c>
       <c r="AI252" t="s">
@@ -11059,51 +11065,51 @@
       <c r="F254" t="s">
         <v>619</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H254" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I254" t="s">
         <v>474</v>
       </c>
       <c r="J254" t="s">
         <v>232</v>
       </c>
       <c r="AF254">
         <v>12.0</v>
       </c>
       <c r="AI254" t="s">
         <v>599</v>
       </c>
       <c r="AJ254">
         <v>67468</v>
       </c>
       <c r="AK254">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:37">
       <c r="D255" t="s">
         <v>620</v>
       </c>
       <c r="E255" t="s">
         <v>161</v>
       </c>
       <c r="F255" t="s">
         <v>621</v>
       </c>
       <c r="G255" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H255" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I255" t="s">
         <v>474</v>
       </c>
       <c r="J255" t="s">
         <v>91</v>
       </c>
       <c r="AF255">
@@ -11668,50 +11674,53 @@
         <v>580</v>
       </c>
       <c r="E273" t="s">
         <v>311</v>
       </c>
       <c r="F273" t="s">
         <v>646</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H273" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I273" t="s">
         <v>474</v>
       </c>
       <c r="AF273">
         <v>12.0</v>
       </c>
       <c r="AI273" t="s">
         <v>635</v>
       </c>
       <c r="AJ273">
         <v>68253</v>
+      </c>
+      <c r="AK273">
+        <v>4</v>
       </c>
     </row>
     <row r="274" spans="1:37">
       <c r="D274" t="s">
         <v>636</v>
       </c>
       <c r="E274" t="s">
         <v>154</v>
       </c>
       <c r="F274" t="s">
         <v>87</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H274" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I274" t="s">
         <v>474</v>
       </c>
       <c r="AF274">
         <v>12.0</v>
       </c>
       <c r="AI274" t="s">