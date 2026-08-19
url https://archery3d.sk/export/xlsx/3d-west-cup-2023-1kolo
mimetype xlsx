--- v1 (2026-07-24)
+++ v2 (2026-08-19)
@@ -3174,53 +3174,50 @@
       </c>
       <c r="G20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>91</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>12.0</v>
       </c>
       <c r="AI20" t="s">
         <v>84</v>
       </c>
       <c r="AJ20">
         <v>68333</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>92</v>
       </c>
       <c r="E21" t="s">
         <v>93</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>18.0</v>
       </c>
       <c r="AI21" t="s">
         <v>95</v>
@@ -5196,53 +5193,50 @@
       </c>
       <c r="E80" t="s">
         <v>251</v>
       </c>
       <c r="F80" t="s">
         <v>252</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I80" t="s">
         <v>253</v>
       </c>
       <c r="AF80">
         <v>6.0</v>
       </c>
       <c r="AI80" t="s">
         <v>254</v>
       </c>
       <c r="AJ80">
         <v>69518</v>
       </c>
-      <c r="AK80">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>255</v>
       </c>
       <c r="E81" t="s">
         <v>256</v>
       </c>
       <c r="F81" t="s">
         <v>257</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I81" t="s">
         <v>253</v>
       </c>
       <c r="J81" t="s">
         <v>152</v>
       </c>
       <c r="AE81">
         <v>1</v>
@@ -5817,53 +5811,50 @@
       </c>
       <c r="G98" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I98" t="s">
         <v>299</v>
       </c>
       <c r="J98" t="s">
         <v>80</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>18.0</v>
       </c>
       <c r="AI98" t="s">
         <v>304</v>
       </c>
       <c r="AJ98">
         <v>67835</v>
       </c>
-      <c r="AK98">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>305</v>
       </c>
       <c r="E99" t="s">
         <v>306</v>
       </c>
       <c r="F99" t="s">
         <v>307</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I99" t="s">
         <v>308</v>
       </c>
       <c r="J99" t="s">
         <v>91</v>
       </c>
       <c r="AD99" t="s">
         <v>309</v>
@@ -7007,53 +6998,50 @@
       </c>
       <c r="F135" t="s">
         <v>379</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I135" t="s">
         <v>308</v>
       </c>
       <c r="J135" t="s">
         <v>206</v>
       </c>
       <c r="AF135">
         <v>12.0</v>
       </c>
       <c r="AI135" t="s">
         <v>373</v>
       </c>
       <c r="AJ135">
         <v>67939</v>
       </c>
-      <c r="AK135">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>374</v>
       </c>
       <c r="E136" t="s">
         <v>48</v>
       </c>
       <c r="F136" t="s">
         <v>87</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I136" t="s">
         <v>308</v>
       </c>
       <c r="AF136">
         <v>12.0</v>
       </c>
       <c r="AI136" t="s">
         <v>373</v>
@@ -7252,91 +7240,85 @@
       </c>
       <c r="H142" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I142" t="s">
         <v>396</v>
       </c>
       <c r="J142" t="s">
         <v>206</v>
       </c>
       <c r="AD142" t="s">
         <v>397</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AF142">
         <v>12.0</v>
       </c>
       <c r="AI142" t="s">
         <v>398</v>
       </c>
       <c r="AJ142">
         <v>68719</v>
       </c>
-      <c r="AK142">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>337</v>
       </c>
       <c r="E143" t="s">
         <v>399</v>
       </c>
       <c r="F143" t="s">
         <v>400</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I143" t="s">
         <v>396</v>
       </c>
       <c r="J143" t="s">
         <v>295</v>
       </c>
       <c r="AD143" t="s">
         <v>401</v>
       </c>
       <c r="AF143">
         <v>6.0</v>
       </c>
       <c r="AI143" t="s">
         <v>402</v>
       </c>
       <c r="AJ143">
         <v>67421</v>
       </c>
-      <c r="AK143">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="144" spans="1:37">
       <c r="D144" t="s">
         <v>403</v>
       </c>
       <c r="E144" t="s">
         <v>302</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H144" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I144" t="s">
         <v>396</v>
       </c>
       <c r="AD144" t="s">
         <v>404</v>
       </c>
       <c r="AF144">
         <v>6.0</v>
       </c>
       <c r="AI144" t="s">
         <v>402</v>
@@ -7937,53 +7919,50 @@
       </c>
       <c r="F162" t="s">
         <v>443</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I162" t="s">
         <v>396</v>
       </c>
       <c r="J162" t="s">
         <v>295</v>
       </c>
       <c r="AF162">
         <v>12.0</v>
       </c>
       <c r="AI162" t="s">
         <v>441</v>
       </c>
       <c r="AJ162">
         <v>68655</v>
       </c>
-      <c r="AK162">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="163" spans="1:37">
       <c r="D163" t="s">
         <v>444</v>
       </c>
       <c r="E163" t="s">
         <v>315</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I163" t="s">
         <v>396</v>
       </c>
       <c r="AF163">
         <v>12.0</v>
       </c>
       <c r="AI163" t="s">
         <v>441</v>
       </c>
       <c r="AJ163">
         <v>68451</v>
@@ -8985,53 +8964,50 @@
         <v>510</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I193" t="s">
         <v>474</v>
       </c>
       <c r="J193" t="s">
         <v>206</v>
       </c>
       <c r="AE193">
         <v>2</v>
       </c>
       <c r="AF193">
         <v>18.0</v>
       </c>
       <c r="AI193" t="s">
         <v>508</v>
       </c>
       <c r="AJ193">
         <v>68648</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>476</v>
       </c>
       <c r="E194" t="s">
         <v>486</v>
       </c>
       <c r="F194" t="s">
         <v>511</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I194" t="s">
         <v>474</v>
       </c>
       <c r="J194" t="s">
         <v>152</v>
       </c>
       <c r="AE194">