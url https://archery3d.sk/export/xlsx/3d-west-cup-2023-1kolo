--- v2 (2026-08-19)
+++ v3 (2026-09-08)
@@ -6167,51 +6167,51 @@
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I109" t="s">
         <v>308</v>
       </c>
       <c r="J109" t="s">
         <v>336</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>18.0</v>
       </c>
       <c r="AI109" t="s">
         <v>324</v>
       </c>
       <c r="AJ109">
         <v>67886</v>
       </c>
       <c r="AK109">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>337</v>
       </c>
       <c r="E110" t="s">
         <v>338</v>
       </c>
       <c r="F110" t="s">
         <v>339</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I110" t="s">
         <v>308</v>
       </c>
       <c r="J110" t="s">
         <v>295</v>
       </c>
       <c r="AE110">
@@ -8380,51 +8380,51 @@
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I176" t="s">
         <v>396</v>
       </c>
       <c r="J176" t="s">
         <v>244</v>
       </c>
       <c r="AE176">
         <v>1</v>
       </c>
       <c r="AF176">
         <v>18.0</v>
       </c>
       <c r="AI176" t="s">
         <v>462</v>
       </c>
       <c r="AJ176">
         <v>68518</v>
       </c>
       <c r="AK176">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>346</v>
       </c>
       <c r="E177" t="s">
         <v>154</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I177" t="s">
         <v>396</v>
       </c>
       <c r="J177" t="s">
         <v>469</v>
       </c>
       <c r="AF177">
         <v>12.0</v>
       </c>
       <c r="AI177" t="s">