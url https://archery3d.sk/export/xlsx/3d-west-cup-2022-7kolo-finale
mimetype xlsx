--- v5 (2026-09-06)
+++ v6 (2026-09-30)
@@ -4061,51 +4061,51 @@
       <c r="F58" t="s">
         <v>177</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>75</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>168</v>
       </c>
       <c r="AJ58">
         <v>65193</v>
       </c>
       <c r="AK58">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>178</v>
       </c>
       <c r="E59" t="s">
         <v>79</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>168</v>
       </c>
       <c r="AJ59">
@@ -4677,51 +4677,51 @@
       <c r="E78" t="s">
         <v>152</v>
       </c>
       <c r="F78" t="s">
         <v>226</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I78" t="s">
         <v>212</v>
       </c>
       <c r="J78" t="s">
         <v>227</v>
       </c>
       <c r="AI78" t="s">
         <v>224</v>
       </c>
       <c r="AJ78">
         <v>65921</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>209</v>
       </c>
       <c r="E79" t="s">
         <v>228</v>
       </c>
       <c r="F79" t="s">
         <v>229</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I79" t="s">
         <v>212</v>
       </c>
       <c r="J79" t="s">
         <v>213</v>
       </c>
       <c r="AE79">
@@ -5006,51 +5006,51 @@
       <c r="F88" t="s">
         <v>256</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I88" t="s">
         <v>243</v>
       </c>
       <c r="J88" t="s">
         <v>106</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>257</v>
       </c>
       <c r="AJ88">
         <v>65285</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>258</v>
       </c>
       <c r="E89" t="s">
         <v>259</v>
       </c>
       <c r="F89" t="s">
         <v>260</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I89" t="s">
         <v>243</v>
       </c>
       <c r="J89" t="s">
         <v>261</v>
       </c>
       <c r="AE89">
@@ -5331,51 +5331,51 @@
       <c r="F99" t="s">
         <v>276</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I99" t="s">
         <v>243</v>
       </c>
       <c r="J99" t="s">
         <v>277</v>
       </c>
       <c r="AE99">
         <v>2</v>
       </c>
       <c r="AI99" t="s">
         <v>257</v>
       </c>
       <c r="AJ99">
         <v>66259</v>
       </c>
       <c r="AK99">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>278</v>
       </c>
       <c r="E100" t="s">
         <v>149</v>
       </c>
       <c r="F100" t="s">
         <v>279</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I100" t="s">
         <v>243</v>
       </c>
       <c r="J100" t="s">
         <v>280</v>
       </c>
       <c r="AE100">
@@ -5625,51 +5625,51 @@
       <c r="D108" t="s">
         <v>306</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" t="s">
         <v>307</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I108" t="s">
         <v>300</v>
       </c>
       <c r="AI108" t="s">
         <v>308</v>
       </c>
       <c r="AJ108">
         <v>64187</v>
       </c>
       <c r="AK108">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>309</v>
       </c>
       <c r="E109" t="s">
         <v>147</v>
       </c>
       <c r="F109" t="s">
         <v>310</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I109" t="s">
         <v>300</v>
       </c>
       <c r="AI109" t="s">
         <v>308</v>
       </c>
       <c r="AJ109">
@@ -7268,51 +7268,51 @@
       <c r="F160" t="s">
         <v>438</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I160" t="s">
         <v>382</v>
       </c>
       <c r="J160" t="s">
         <v>223</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AI160" t="s">
         <v>437</v>
       </c>
       <c r="AJ160">
         <v>62542</v>
       </c>
       <c r="AK160">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>439</v>
       </c>
       <c r="E161" t="s">
         <v>291</v>
       </c>
       <c r="F161" t="s">
         <v>440</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I161" t="s">
         <v>382</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AI161" t="s">
@@ -8273,51 +8273,51 @@
       <c r="F193" t="s">
         <v>507</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I193" t="s">
         <v>445</v>
       </c>
       <c r="J193" t="s">
         <v>75</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AI193" t="s">
         <v>501</v>
       </c>
       <c r="AJ193">
         <v>64078</v>
       </c>
       <c r="AK193">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>508</v>
       </c>
       <c r="E194" t="s">
         <v>509</v>
       </c>
       <c r="F194" t="s">
         <v>510</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I194" t="s">
         <v>445</v>
       </c>
       <c r="AE194">
         <v>1</v>
       </c>
       <c r="AI194" t="s">
@@ -9063,86 +9063,86 @@
       <c r="F219" t="s">
         <v>553</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H219" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I219" t="s">
         <v>445</v>
       </c>
       <c r="J219" t="s">
         <v>232</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AI219" t="s">
         <v>540</v>
       </c>
       <c r="AJ219">
         <v>58836</v>
       </c>
       <c r="AK219">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>554</v>
       </c>
       <c r="E220" t="s">
         <v>555</v>
       </c>
       <c r="F220" t="s">
         <v>556</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I220" t="s">
         <v>445</v>
       </c>
       <c r="J220" t="s">
         <v>102</v>
       </c>
       <c r="AE220">
         <v>1</v>
       </c>
       <c r="AI220" t="s">
         <v>540</v>
       </c>
       <c r="AJ220">
         <v>59631</v>
       </c>
       <c r="AK220">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="221" spans="1:37">
       <c r="D221" t="s">
         <v>557</v>
       </c>
       <c r="E221" t="s">
         <v>558</v>
       </c>
       <c r="F221" t="s">
         <v>559</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H221" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I221" t="s">
         <v>445</v>
       </c>
       <c r="J221" t="s">
         <v>97</v>
       </c>
       <c r="AE221">