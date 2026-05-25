--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -3524,51 +3524,51 @@
       <c r="F40" t="s">
         <v>142</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>75</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>120</v>
       </c>
       <c r="AJ40">
         <v>66154</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>143</v>
       </c>
       <c r="E41" t="s">
         <v>144</v>
       </c>
       <c r="F41" t="s">
         <v>145</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>146</v>
       </c>
       <c r="AE41">
@@ -3991,119 +3991,122 @@
       <c r="F56" t="s">
         <v>171</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>64</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
         <v>168</v>
       </c>
       <c r="AJ56">
         <v>65119</v>
       </c>
       <c r="AK56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>172</v>
       </c>
       <c r="E57" t="s">
         <v>173</v>
       </c>
       <c r="F57" t="s">
         <v>174</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
         <v>75</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>168</v>
       </c>
       <c r="AJ57">
         <v>66155</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>175</v>
       </c>
       <c r="E58" t="s">
         <v>176</v>
       </c>
       <c r="F58" t="s">
         <v>177</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>75</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>168</v>
       </c>
       <c r="AJ58">
         <v>65193</v>
       </c>
+      <c r="AK58">
+        <v>5</v>
+      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>178</v>
       </c>
       <c r="E59" t="s">
         <v>79</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>168</v>
       </c>
       <c r="AJ59">
         <v>66220</v>
@@ -4609,50 +4612,53 @@
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>219</v>
       </c>
       <c r="E76" t="s">
         <v>59</v>
       </c>
       <c r="F76" t="s">
         <v>220</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I76" t="s">
         <v>212</v>
       </c>
       <c r="AI76" t="s">
         <v>214</v>
       </c>
       <c r="AJ76">
         <v>66207</v>
       </c>
+      <c r="AK76">
+        <v>5</v>
+      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>221</v>
       </c>
       <c r="E77" t="s">
         <v>46</v>
       </c>
       <c r="F77" t="s">
         <v>222</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I77" t="s">
         <v>212</v>
       </c>
       <c r="J77" t="s">
         <v>223</v>
       </c>
       <c r="AE77">
         <v>1</v>
@@ -4674,51 +4680,51 @@
       <c r="E78" t="s">
         <v>152</v>
       </c>
       <c r="F78" t="s">
         <v>226</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I78" t="s">
         <v>212</v>
       </c>
       <c r="J78" t="s">
         <v>227</v>
       </c>
       <c r="AI78" t="s">
         <v>224</v>
       </c>
       <c r="AJ78">
         <v>65921</v>
       </c>
       <c r="AK78">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>209</v>
       </c>
       <c r="E79" t="s">
         <v>228</v>
       </c>
       <c r="F79" t="s">
         <v>229</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I79" t="s">
         <v>212</v>
       </c>
       <c r="J79" t="s">
         <v>213</v>
       </c>
       <c r="AE79">
@@ -5076,51 +5082,51 @@
       <c r="E90" t="s">
         <v>147</v>
       </c>
       <c r="F90" t="s">
         <v>263</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I90" t="s">
         <v>243</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>257</v>
       </c>
       <c r="AJ90">
         <v>65640</v>
       </c>
       <c r="AK90">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>264</v>
       </c>
       <c r="E91" t="s">
         <v>259</v>
       </c>
       <c r="F91" t="s">
         <v>265</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I91" t="s">
         <v>243</v>
       </c>
       <c r="J91" t="s">
         <v>266</v>
       </c>
       <c r="AI91" t="s">
@@ -6974,84 +6980,87 @@
       </c>
       <c r="F150" t="s">
         <v>419</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I150" t="s">
         <v>382</v>
       </c>
       <c r="J150" t="s">
         <v>402</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AI150" t="s">
         <v>405</v>
       </c>
       <c r="AJ150">
         <v>66281</v>
       </c>
+      <c r="AK150">
+        <v>5</v>
+      </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>420</v>
       </c>
       <c r="E151" t="s">
         <v>421</v>
       </c>
       <c r="F151" t="s">
         <v>422</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I151" t="s">
         <v>382</v>
       </c>
       <c r="J151" t="s">
         <v>402</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AI151" t="s">
         <v>405</v>
       </c>
       <c r="AJ151">
         <v>66300</v>
       </c>
       <c r="AK151">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>423</v>
       </c>
       <c r="E152" t="s">
         <v>424</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I152" t="s">
         <v>382</v>
       </c>
       <c r="J152" t="s">
         <v>296</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AI152" t="s">
@@ -9285,50 +9294,53 @@
     </row>
     <row r="226" spans="1:37">
       <c r="D226" t="s">
         <v>568</v>
       </c>
       <c r="E226" t="s">
         <v>526</v>
       </c>
       <c r="F226" t="s">
         <v>569</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H226" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I226" t="s">
         <v>445</v>
       </c>
       <c r="AI226" t="s">
         <v>561</v>
       </c>
       <c r="AJ226">
         <v>57487</v>
+      </c>
+      <c r="AK226">
+        <v>5</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
         <v>221</v>
       </c>
       <c r="E227" t="s">
         <v>570</v>
       </c>
       <c r="F227" t="s">
         <v>571</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H227" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I227" t="s">
         <v>445</v>
       </c>
       <c r="J227" t="s">
         <v>522</v>
       </c>
       <c r="AE227">