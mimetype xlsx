--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -4612,53 +4612,50 @@
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>219</v>
       </c>
       <c r="E76" t="s">
         <v>59</v>
       </c>
       <c r="F76" t="s">
         <v>220</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I76" t="s">
         <v>212</v>
       </c>
       <c r="AI76" t="s">
         <v>214</v>
       </c>
       <c r="AJ76">
         <v>66207</v>
       </c>
-      <c r="AK76">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>221</v>
       </c>
       <c r="E77" t="s">
         <v>46</v>
       </c>
       <c r="F77" t="s">
         <v>222</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I77" t="s">
         <v>212</v>
       </c>
       <c r="J77" t="s">
         <v>223</v>
       </c>
       <c r="AE77">
         <v>1</v>
@@ -6777,51 +6774,51 @@
       <c r="F144" t="s">
         <v>406</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I144" t="s">
         <v>382</v>
       </c>
       <c r="J144" t="s">
         <v>127</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AI144" t="s">
         <v>405</v>
       </c>
       <c r="AJ144">
         <v>65363</v>
       </c>
       <c r="AK144">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>37</v>
       </c>
       <c r="E145" t="s">
         <v>50</v>
       </c>
       <c r="F145" t="s">
         <v>407</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I145" t="s">
         <v>382</v>
       </c>
       <c r="J145" t="s">
         <v>29</v>
       </c>
       <c r="AE145">