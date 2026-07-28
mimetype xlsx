--- v2 (2026-06-19)
+++ v3 (2026-07-28)
@@ -5336,50 +5336,53 @@
       </c>
       <c r="F99" t="s">
         <v>276</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I99" t="s">
         <v>243</v>
       </c>
       <c r="J99" t="s">
         <v>277</v>
       </c>
       <c r="AE99">
         <v>2</v>
       </c>
       <c r="AI99" t="s">
         <v>257</v>
       </c>
       <c r="AJ99">
         <v>66259</v>
       </c>
+      <c r="AK99">
+        <v>5</v>
+      </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>278</v>
       </c>
       <c r="E100" t="s">
         <v>149</v>
       </c>
       <c r="F100" t="s">
         <v>279</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I100" t="s">
         <v>243</v>
       </c>
       <c r="J100" t="s">
         <v>280</v>
       </c>
       <c r="AE100">
         <v>1</v>
@@ -7077,51 +7080,51 @@
       <c r="F153" t="s">
         <v>427</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I153" t="s">
         <v>382</v>
       </c>
       <c r="J153" t="s">
         <v>280</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AI153" t="s">
         <v>425</v>
       </c>
       <c r="AJ153">
         <v>59728</v>
       </c>
       <c r="AK153">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>428</v>
       </c>
       <c r="E154" t="s">
         <v>429</v>
       </c>
       <c r="F154" t="s">
         <v>430</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I154" t="s">
         <v>382</v>
       </c>
       <c r="J154" t="s">
         <v>127</v>
       </c>
       <c r="AI154" t="s">
@@ -7280,51 +7283,51 @@
       <c r="F160" t="s">
         <v>438</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I160" t="s">
         <v>382</v>
       </c>
       <c r="J160" t="s">
         <v>223</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AI160" t="s">
         <v>437</v>
       </c>
       <c r="AJ160">
         <v>62542</v>
       </c>
       <c r="AK160">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>439</v>
       </c>
       <c r="E161" t="s">
         <v>291</v>
       </c>
       <c r="F161" t="s">
         <v>440</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I161" t="s">
         <v>382</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AI161" t="s">
@@ -8189,51 +8192,51 @@
       <c r="F190" t="s">
         <v>500</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I190" t="s">
         <v>445</v>
       </c>
       <c r="J190" t="s">
         <v>296</v>
       </c>
       <c r="AE190">
         <v>1</v>
       </c>
       <c r="AI190" t="s">
         <v>501</v>
       </c>
       <c r="AJ190">
         <v>61220</v>
       </c>
       <c r="AK190">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:37">
       <c r="D191" t="s">
         <v>215</v>
       </c>
       <c r="E191" t="s">
         <v>118</v>
       </c>
       <c r="F191" t="s">
         <v>502</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I191" t="s">
         <v>445</v>
       </c>
       <c r="J191" t="s">
         <v>503</v>
       </c>
       <c r="AE191">
@@ -8898,51 +8901,51 @@
       <c r="F213" t="s">
         <v>545</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I213" t="s">
         <v>445</v>
       </c>
       <c r="J213" t="s">
         <v>493</v>
       </c>
       <c r="AE213">
         <v>1</v>
       </c>
       <c r="AI213" t="s">
         <v>540</v>
       </c>
       <c r="AJ213">
         <v>65649</v>
       </c>
       <c r="AK213">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:37">
       <c r="D214" t="s">
         <v>484</v>
       </c>
       <c r="E214" t="s">
         <v>546</v>
       </c>
       <c r="F214" t="s">
         <v>547</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H214" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I214" t="s">
         <v>445</v>
       </c>
       <c r="J214" t="s">
         <v>97</v>
       </c>
       <c r="AI214" t="s">
@@ -9078,51 +9081,51 @@
       <c r="F219" t="s">
         <v>553</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H219" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I219" t="s">
         <v>445</v>
       </c>
       <c r="J219" t="s">
         <v>232</v>
       </c>
       <c r="AE219">
         <v>1</v>
       </c>
       <c r="AI219" t="s">
         <v>540</v>
       </c>
       <c r="AJ219">
         <v>58836</v>
       </c>
       <c r="AK219">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:37">
       <c r="D220" t="s">
         <v>554</v>
       </c>
       <c r="E220" t="s">
         <v>555</v>
       </c>
       <c r="F220" t="s">
         <v>556</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H220" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I220" t="s">
         <v>445</v>
       </c>
       <c r="J220" t="s">
         <v>102</v>
       </c>
       <c r="AE220">
@@ -9293,51 +9296,51 @@
       <c r="D226" t="s">
         <v>568</v>
       </c>
       <c r="E226" t="s">
         <v>526</v>
       </c>
       <c r="F226" t="s">
         <v>569</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H226" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I226" t="s">
         <v>445</v>
       </c>
       <c r="AI226" t="s">
         <v>561</v>
       </c>
       <c r="AJ226">
         <v>57487</v>
       </c>
       <c r="AK226">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="227" spans="1:37">
       <c r="D227" t="s">
         <v>221</v>
       </c>
       <c r="E227" t="s">
         <v>570</v>
       </c>
       <c r="F227" t="s">
         <v>571</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H227" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I227" t="s">
         <v>445</v>
       </c>
       <c r="J227" t="s">
         <v>522</v>
       </c>
       <c r="AE227">
@@ -9386,51 +9389,51 @@
       <c r="D229" t="s">
         <v>574</v>
       </c>
       <c r="E229" t="s">
         <v>526</v>
       </c>
       <c r="F229" t="s">
         <v>575</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H229" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I229" t="s">
         <v>445</v>
       </c>
       <c r="AI229" t="s">
         <v>561</v>
       </c>
       <c r="AJ229">
         <v>66245</v>
       </c>
       <c r="AK229">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:37">
       <c r="D230" t="s">
         <v>576</v>
       </c>
       <c r="E230" t="s">
         <v>577</v>
       </c>
       <c r="F230" t="s">
         <v>54</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H230" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I230" t="s">
         <v>445</v>
       </c>
       <c r="AI230" t="s">
         <v>561</v>
       </c>
       <c r="AJ230">