--- v3 (2026-07-28)
+++ v4 (2026-08-17)
@@ -4909,53 +4909,50 @@
       </c>
       <c r="F85" t="s">
         <v>247</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I85" t="s">
         <v>243</v>
       </c>
       <c r="J85" t="s">
         <v>127</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>248</v>
       </c>
       <c r="AJ85">
         <v>65374</v>
       </c>
-      <c r="AK85">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>249</v>
       </c>
       <c r="E86" t="s">
         <v>250</v>
       </c>
       <c r="F86" t="s">
         <v>251</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I86" t="s">
         <v>243</v>
       </c>
       <c r="J86" t="s">
         <v>127</v>
       </c>
       <c r="AE86">
         <v>1</v>
@@ -4976,53 +4973,50 @@
       </c>
       <c r="F87" t="s">
         <v>253</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I87" t="s">
         <v>243</v>
       </c>
       <c r="J87" t="s">
         <v>254</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>248</v>
       </c>
       <c r="AJ87">
         <v>65397</v>
       </c>
-      <c r="AK87">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>255</v>
       </c>
       <c r="E88" t="s">
         <v>149</v>
       </c>
       <c r="F88" t="s">
         <v>256</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>119</v>
       </c>
       <c r="I88" t="s">
         <v>243</v>
       </c>
       <c r="J88" t="s">
         <v>106</v>
       </c>
       <c r="AE88">
         <v>1</v>
@@ -6537,53 +6531,50 @@
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I137" t="s">
         <v>382</v>
       </c>
       <c r="J137" t="s">
         <v>106</v>
       </c>
       <c r="AD137" t="s">
         <v>383</v>
       </c>
       <c r="AE137">
         <v>2</v>
       </c>
       <c r="AI137" t="s">
         <v>384</v>
       </c>
       <c r="AJ137">
         <v>61976</v>
       </c>
-      <c r="AK137">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>385</v>
       </c>
       <c r="E138" t="s">
         <v>61</v>
       </c>
       <c r="F138" t="s">
         <v>386</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I138" t="s">
         <v>382</v>
       </c>
       <c r="J138" t="s">
         <v>97</v>
       </c>
       <c r="AD138" t="s">
         <v>387</v>
@@ -6607,53 +6598,50 @@
       </c>
       <c r="F139" t="s">
         <v>389</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H139" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I139" t="s">
         <v>382</v>
       </c>
       <c r="J139" t="s">
         <v>296</v>
       </c>
       <c r="AD139" t="s">
         <v>390</v>
       </c>
       <c r="AI139" t="s">
         <v>391</v>
       </c>
       <c r="AJ139">
         <v>62796</v>
       </c>
-      <c r="AK139">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>392</v>
       </c>
       <c r="E140" t="s">
         <v>393</v>
       </c>
       <c r="F140" t="s">
         <v>394</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H140" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I140" t="s">
         <v>382</v>
       </c>
       <c r="J140" t="s">
         <v>296</v>
       </c>
       <c r="AE140">
         <v>1</v>
@@ -6674,53 +6662,50 @@
       </c>
       <c r="F141" t="s">
         <v>398</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H141" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I141" t="s">
         <v>382</v>
       </c>
       <c r="J141" t="s">
         <v>296</v>
       </c>
       <c r="AE141">
         <v>2</v>
       </c>
       <c r="AI141" t="s">
         <v>395</v>
       </c>
       <c r="AJ141">
         <v>62562</v>
       </c>
-      <c r="AK141">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="142" spans="1:37">
       <c r="D142" t="s">
         <v>399</v>
       </c>
       <c r="E142" t="s">
         <v>400</v>
       </c>
       <c r="F142" t="s">
         <v>401</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H142" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I142" t="s">
         <v>382</v>
       </c>
       <c r="J142" t="s">
         <v>402</v>
       </c>
       <c r="AE142">
         <v>1</v>
@@ -7969,53 +7954,50 @@
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>482</v>
       </c>
       <c r="E183" t="s">
         <v>250</v>
       </c>
       <c r="F183" t="s">
         <v>483</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I183" t="s">
         <v>445</v>
       </c>
       <c r="AI183" t="s">
         <v>479</v>
       </c>
       <c r="AJ183">
         <v>67011</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="184" spans="1:37">
       <c r="D184" t="s">
         <v>460</v>
       </c>
       <c r="E184" t="s">
         <v>463</v>
       </c>
       <c r="F184" t="s">
         <v>54</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H184" s="4" t="s">
         <v>96</v>
       </c>
       <c r="I184" t="s">
         <v>445</v>
       </c>
       <c r="AI184" t="s">
         <v>479</v>
       </c>
       <c r="AJ184">