--- v4 (2026-08-17)
+++ v5 (2026-09-06)
@@ -7268,51 +7268,51 @@
       <c r="F160" t="s">
         <v>438</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I160" t="s">
         <v>382</v>
       </c>
       <c r="J160" t="s">
         <v>223</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AI160" t="s">
         <v>437</v>
       </c>
       <c r="AJ160">
         <v>62542</v>
       </c>
       <c r="AK160">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>439</v>
       </c>
       <c r="E161" t="s">
         <v>291</v>
       </c>
       <c r="F161" t="s">
         <v>440</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I161" t="s">
         <v>382</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AI161" t="s">