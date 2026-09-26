--- v2 (2026-09-05)
+++ v3 (2026-09-26)
@@ -3585,51 +3585,51 @@
       <c r="F54" t="s">
         <v>188</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I54" t="s">
         <v>167</v>
       </c>
       <c r="J54" t="s">
         <v>61</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
         <v>169</v>
       </c>
       <c r="AJ54">
         <v>63657</v>
       </c>
       <c r="AK54">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>177</v>
       </c>
       <c r="E55" t="s">
         <v>130</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I55" t="s">
         <v>167</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AI55" t="s">
         <v>169</v>
       </c>
       <c r="AJ55">
@@ -3820,51 +3820,51 @@
       <c r="D62" t="s">
         <v>208</v>
       </c>
       <c r="E62" t="s">
         <v>32</v>
       </c>
       <c r="F62" t="s">
         <v>209</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I62" t="s">
         <v>206</v>
       </c>
       <c r="AI62" t="s">
         <v>207</v>
       </c>
       <c r="AJ62">
         <v>63653</v>
       </c>
       <c r="AK62">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>210</v>
       </c>
       <c r="E63" t="s">
         <v>175</v>
       </c>
       <c r="F63" t="s">
         <v>211</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I63" t="s">
         <v>206</v>
       </c>
       <c r="AI63" t="s">
         <v>207</v>
       </c>
       <c r="AJ63">
@@ -5130,51 +5130,51 @@
       <c r="F105" t="s">
         <v>326</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I105" t="s">
         <v>274</v>
       </c>
       <c r="J105" t="s">
         <v>152</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>327</v>
       </c>
       <c r="AJ105">
         <v>62536</v>
       </c>
       <c r="AK105">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>328</v>
       </c>
       <c r="E106" t="s">
         <v>239</v>
       </c>
       <c r="F106" t="s">
         <v>329</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I106" t="s">
         <v>274</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
@@ -6245,51 +6245,51 @@
       <c r="F142" t="s">
         <v>408</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I142" t="s">
         <v>337</v>
       </c>
       <c r="J142" t="s">
         <v>39</v>
       </c>
       <c r="AE142">
         <v>1</v>
       </c>
       <c r="AI142" t="s">
         <v>377</v>
       </c>
       <c r="AJ142">
         <v>60794</v>
       </c>
       <c r="AK142">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:37">
       <c r="D143" t="s">
         <v>382</v>
       </c>
       <c r="E143" t="s">
         <v>409</v>
       </c>
       <c r="F143" t="s">
         <v>410</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I143" t="s">
         <v>337</v>
       </c>
       <c r="J143" t="s">
         <v>411</v>
       </c>
       <c r="AI143" t="s">
@@ -6765,51 +6765,51 @@
       <c r="E159" t="s">
         <v>437</v>
       </c>
       <c r="F159" t="s">
         <v>438</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I159" t="s">
         <v>337</v>
       </c>
       <c r="J159" t="s">
         <v>159</v>
       </c>
       <c r="AI159" t="s">
         <v>424</v>
       </c>
       <c r="AJ159">
         <v>63706</v>
       </c>
       <c r="AK159">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>439</v>
       </c>
       <c r="E160" t="s">
         <v>440</v>
       </c>
       <c r="F160" t="s">
         <v>441</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I160" t="s">
         <v>337</v>
       </c>
       <c r="J160" t="s">
         <v>34</v>
       </c>
       <c r="AE160">