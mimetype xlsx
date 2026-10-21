--- v3 (2026-09-26)
+++ v4 (2026-10-21)
@@ -2455,51 +2455,51 @@
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>88</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>70</v>
       </c>
       <c r="AJ17">
         <v>63050</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>89</v>
       </c>
       <c r="E18" t="s">
         <v>90</v>
       </c>
       <c r="F18" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
@@ -3079,51 +3079,51 @@
       <c r="E38" t="s">
         <v>136</v>
       </c>
       <c r="F38" t="s">
         <v>137</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>126</v>
       </c>
       <c r="AJ38">
         <v>61691</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>138</v>
       </c>
       <c r="E39" t="s">
         <v>139</v>
       </c>
       <c r="F39" t="s">
         <v>140</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>34</v>
       </c>
       <c r="AE39">
@@ -3361,51 +3361,51 @@
       <c r="E47" t="s">
         <v>75</v>
       </c>
       <c r="F47" t="s">
         <v>166</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I47" t="s">
         <v>167</v>
       </c>
       <c r="J47" t="s">
         <v>168</v>
       </c>
       <c r="AI47" t="s">
         <v>169</v>
       </c>
       <c r="AJ47">
         <v>63762</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>170</v>
       </c>
       <c r="E48" t="s">
         <v>171</v>
       </c>
       <c r="F48" t="s">
         <v>172</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I48" t="s">
         <v>167</v>
       </c>
       <c r="J48" t="s">
         <v>173</v>
       </c>
       <c r="AE48">