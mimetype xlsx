--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -2580,51 +2580,51 @@
       <c r="F21" t="s">
         <v>100</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>39</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>70</v>
       </c>
       <c r="AJ21">
         <v>63378</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>101</v>
       </c>
       <c r="E22" t="s">
         <v>102</v>
       </c>
       <c r="F22" t="s">
         <v>103</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AI22" t="s">
         <v>70</v>
       </c>
       <c r="AJ22">
@@ -2815,51 +2815,51 @@
       <c r="F29" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>39</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>114</v>
       </c>
       <c r="AJ29">
         <v>63379</v>
       </c>
       <c r="AK29">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>122</v>
       </c>
       <c r="E30" t="s">
         <v>116</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>114</v>
       </c>
       <c r="AJ30">
@@ -3139,50 +3139,53 @@
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>141</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>142</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I40" t="s">
         <v>143</v>
       </c>
       <c r="AI40" t="s">
         <v>144</v>
       </c>
       <c r="AJ40">
         <v>63743</v>
       </c>
+      <c r="AK40">
+        <v>5</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>145</v>
       </c>
       <c r="E41" t="s">
         <v>130</v>
       </c>
       <c r="F41" t="s">
         <v>146</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I41" t="s">
         <v>143</v>
       </c>
       <c r="J41" t="s">
         <v>147</v>
       </c>
       <c r="AE41">
         <v>1</v>
@@ -3425,51 +3428,51 @@
       <c r="E49" t="s">
         <v>175</v>
       </c>
       <c r="F49" t="s">
         <v>176</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I49" t="s">
         <v>167</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AI49" t="s">
         <v>169</v>
       </c>
       <c r="AJ49">
         <v>63550</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>177</v>
       </c>
       <c r="E50" t="s">
         <v>130</v>
       </c>
       <c r="F50" t="s">
         <v>42</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I50" t="s">
         <v>167</v>
       </c>
       <c r="AI50" t="s">
         <v>169</v>
       </c>
       <c r="AJ50">
@@ -4694,50 +4697,53 @@
       </c>
       <c r="F90" t="s">
         <v>300</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I90" t="s">
         <v>274</v>
       </c>
       <c r="J90" t="s">
         <v>288</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>301</v>
       </c>
       <c r="AJ90">
         <v>63754</v>
       </c>
+      <c r="AK90">
+        <v>5</v>
+      </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>302</v>
       </c>
       <c r="E91" t="s">
         <v>303</v>
       </c>
       <c r="F91" t="s">
         <v>304</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I91" t="s">
         <v>274</v>
       </c>
       <c r="J91" t="s">
         <v>61</v>
       </c>
       <c r="AI91" t="s">
         <v>301</v>
@@ -6960,50 +6966,53 @@
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>448</v>
       </c>
       <c r="E166" t="s">
         <v>394</v>
       </c>
       <c r="F166" t="s">
         <v>449</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I166" t="s">
         <v>337</v>
       </c>
       <c r="AI166" t="s">
         <v>443</v>
       </c>
       <c r="AJ166">
         <v>62576</v>
+      </c>
+      <c r="AK166">
+        <v>5</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>71</v>
       </c>
       <c r="E167" t="s">
         <v>194</v>
       </c>
       <c r="F167" t="s">
         <v>450</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I167" t="s">
         <v>337</v>
       </c>
       <c r="J167" t="s">
         <v>451</v>
       </c>
       <c r="AE167">