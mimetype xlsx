--- v1 (2026-05-25)
+++ v2 (2026-09-05)
@@ -3139,53 +3139,50 @@
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>141</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>142</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I40" t="s">
         <v>143</v>
       </c>
       <c r="AI40" t="s">
         <v>144</v>
       </c>
       <c r="AJ40">
         <v>63743</v>
       </c>
-      <c r="AK40">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>145</v>
       </c>
       <c r="E41" t="s">
         <v>130</v>
       </c>
       <c r="F41" t="s">
         <v>146</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I41" t="s">
         <v>143</v>
       </c>
       <c r="J41" t="s">
         <v>147</v>
       </c>
       <c r="AE41">
         <v>1</v>
@@ -3363,50 +3360,53 @@
       </c>
       <c r="E47" t="s">
         <v>75</v>
       </c>
       <c r="F47" t="s">
         <v>166</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I47" t="s">
         <v>167</v>
       </c>
       <c r="J47" t="s">
         <v>168</v>
       </c>
       <c r="AI47" t="s">
         <v>169</v>
       </c>
       <c r="AJ47">
         <v>63762</v>
       </c>
+      <c r="AK47">
+        <v>5</v>
+      </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>170</v>
       </c>
       <c r="E48" t="s">
         <v>171</v>
       </c>
       <c r="F48" t="s">
         <v>172</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I48" t="s">
         <v>167</v>
       </c>
       <c r="J48" t="s">
         <v>173</v>
       </c>
       <c r="AE48">
         <v>1</v>
@@ -3880,53 +3880,50 @@
       </c>
       <c r="F64" t="s">
         <v>214</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I64" t="s">
         <v>206</v>
       </c>
       <c r="J64" t="s">
         <v>88</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>215</v>
       </c>
       <c r="AJ64">
         <v>63568</v>
       </c>
-      <c r="AK64">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>216</v>
       </c>
       <c r="E65" t="s">
         <v>217</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I65" t="s">
         <v>206</v>
       </c>
       <c r="J65" t="s">
         <v>34</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>218</v>
@@ -4467,123 +4464,114 @@
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I83" t="s">
         <v>274</v>
       </c>
       <c r="J83" t="s">
         <v>61</v>
       </c>
       <c r="AD83" t="s">
         <v>275</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AI83" t="s">
         <v>276</v>
       </c>
       <c r="AJ83">
         <v>63349</v>
       </c>
-      <c r="AK83">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>248</v>
       </c>
       <c r="E84" t="s">
         <v>277</v>
       </c>
       <c r="F84" t="s">
         <v>278</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I84" t="s">
         <v>274</v>
       </c>
       <c r="J84" t="s">
         <v>203</v>
       </c>
       <c r="AD84" t="s">
         <v>279</v>
       </c>
       <c r="AI84" t="s">
         <v>280</v>
       </c>
       <c r="AJ84">
         <v>60556</v>
       </c>
-      <c r="AK84">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>281</v>
       </c>
       <c r="E85" t="s">
         <v>282</v>
       </c>
       <c r="F85" t="s">
         <v>283</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I85" t="s">
         <v>274</v>
       </c>
       <c r="AD85" t="s">
         <v>284</v>
       </c>
       <c r="AE85">
         <v>2</v>
       </c>
       <c r="AI85" t="s">
         <v>280</v>
       </c>
       <c r="AJ85">
         <v>63693</v>
       </c>
-      <c r="AK85">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>285</v>
       </c>
       <c r="E86" t="s">
         <v>286</v>
       </c>
       <c r="F86" t="s">
         <v>287</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I86" t="s">
         <v>274</v>
       </c>
       <c r="J86" t="s">
         <v>288</v>
       </c>
       <c r="AE86">
         <v>1</v>
@@ -4633,53 +4621,50 @@
       </c>
       <c r="F88" t="s">
         <v>294</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I88" t="s">
         <v>274</v>
       </c>
       <c r="J88" t="s">
         <v>203</v>
       </c>
       <c r="AE88">
         <v>2</v>
       </c>
       <c r="AI88" t="s">
         <v>289</v>
       </c>
       <c r="AJ88">
         <v>63661</v>
       </c>
-      <c r="AK88">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>295</v>
       </c>
       <c r="E89" t="s">
         <v>296</v>
       </c>
       <c r="F89" t="s">
         <v>297</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I89" t="s">
         <v>274</v>
       </c>
       <c r="J89" t="s">
         <v>203</v>
       </c>
       <c r="AI89" t="s">
         <v>289</v>
@@ -4922,51 +4907,51 @@
       <c r="F97" t="s">
         <v>317</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I97" t="s">
         <v>274</v>
       </c>
       <c r="J97" t="s">
         <v>186</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>318</v>
       </c>
       <c r="AJ97">
         <v>59718</v>
       </c>
       <c r="AK97">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>295</v>
       </c>
       <c r="E98" t="s">
         <v>319</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I98" t="s">
         <v>274</v>
       </c>
       <c r="J98" t="s">
         <v>203</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
@@ -5145,51 +5130,51 @@
       <c r="F105" t="s">
         <v>326</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I105" t="s">
         <v>274</v>
       </c>
       <c r="J105" t="s">
         <v>152</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>327</v>
       </c>
       <c r="AJ105">
         <v>62536</v>
       </c>
       <c r="AK105">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>328</v>
       </c>
       <c r="E106" t="s">
         <v>239</v>
       </c>
       <c r="F106" t="s">
         <v>329</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I106" t="s">
         <v>274</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
@@ -5758,51 +5743,51 @@
       <c r="F125" t="s">
         <v>379</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I125" t="s">
         <v>337</v>
       </c>
       <c r="J125" t="s">
         <v>203</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>377</v>
       </c>
       <c r="AJ125">
         <v>61212</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>380</v>
       </c>
       <c r="E126" t="s">
         <v>67</v>
       </c>
       <c r="F126" t="s">
         <v>381</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I126" t="s">
         <v>337</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">
@@ -6681,51 +6666,51 @@
       <c r="F156" t="s">
         <v>432</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I156" t="s">
         <v>337</v>
       </c>
       <c r="J156" t="s">
         <v>88</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AI156" t="s">
         <v>424</v>
       </c>
       <c r="AJ156">
         <v>63637</v>
       </c>
       <c r="AK156">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>373</v>
       </c>
       <c r="E157" t="s">
         <v>425</v>
       </c>
       <c r="F157" t="s">
         <v>433</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I157" t="s">
         <v>337</v>
       </c>
       <c r="J157" t="s">
         <v>34</v>
       </c>
       <c r="AE157">
@@ -6780,51 +6765,51 @@
       <c r="E159" t="s">
         <v>437</v>
       </c>
       <c r="F159" t="s">
         <v>438</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I159" t="s">
         <v>337</v>
       </c>
       <c r="J159" t="s">
         <v>159</v>
       </c>
       <c r="AI159" t="s">
         <v>424</v>
       </c>
       <c r="AJ159">
         <v>63706</v>
       </c>
       <c r="AK159">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:37">
       <c r="D160" t="s">
         <v>439</v>
       </c>
       <c r="E160" t="s">
         <v>440</v>
       </c>
       <c r="F160" t="s">
         <v>441</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I160" t="s">
         <v>337</v>
       </c>
       <c r="J160" t="s">
         <v>34</v>
       </c>
       <c r="AE160">
@@ -6968,51 +6953,51 @@
       <c r="D166" t="s">
         <v>448</v>
       </c>
       <c r="E166" t="s">
         <v>394</v>
       </c>
       <c r="F166" t="s">
         <v>449</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I166" t="s">
         <v>337</v>
       </c>
       <c r="AI166" t="s">
         <v>443</v>
       </c>
       <c r="AJ166">
         <v>62576</v>
       </c>
       <c r="AK166">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>71</v>
       </c>
       <c r="E167" t="s">
         <v>194</v>
       </c>
       <c r="F167" t="s">
         <v>450</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I167" t="s">
         <v>337</v>
       </c>
       <c r="J167" t="s">
         <v>451</v>
       </c>
       <c r="AE167">
@@ -7151,51 +7136,51 @@
       <c r="E172" t="s">
         <v>394</v>
       </c>
       <c r="F172" t="s">
         <v>457</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>125</v>
       </c>
       <c r="I172" t="s">
         <v>337</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AI172" t="s">
         <v>443</v>
       </c>
       <c r="AJ172">
         <v>63739</v>
       </c>
       <c r="AK172">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>