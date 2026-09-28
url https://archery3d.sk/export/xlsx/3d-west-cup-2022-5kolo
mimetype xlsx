--- v1 (2026-09-06)
+++ v2 (2026-09-28)
@@ -4654,51 +4654,51 @@
       <c r="E89" t="s">
         <v>255</v>
       </c>
       <c r="F89" t="s">
         <v>277</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I89" t="s">
         <v>214</v>
       </c>
       <c r="J89" t="s">
         <v>67</v>
       </c>
       <c r="AI89" t="s">
         <v>251</v>
       </c>
       <c r="AJ89">
         <v>61923</v>
       </c>
       <c r="AK89">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>278</v>
       </c>
       <c r="E90" t="s">
         <v>69</v>
       </c>
       <c r="F90" t="s">
         <v>279</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I90" t="s">
         <v>214</v>
       </c>
       <c r="J90" t="s">
         <v>197</v>
       </c>
       <c r="AE90">
@@ -5630,51 +5630,51 @@
       <c r="F121" t="s">
         <v>355</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I121" t="s">
         <v>299</v>
       </c>
       <c r="J121" t="s">
         <v>165</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>356</v>
       </c>
       <c r="AJ121">
         <v>61015</v>
       </c>
       <c r="AK121">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>357</v>
       </c>
       <c r="E122" t="s">
         <v>136</v>
       </c>
       <c r="F122" t="s">
         <v>358</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I122" t="s">
         <v>299</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
@@ -6896,51 +6896,51 @@
       <c r="E163" t="s">
         <v>450</v>
       </c>
       <c r="F163" t="s">
         <v>451</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I163" t="s">
         <v>367</v>
       </c>
       <c r="J163" t="s">
         <v>449</v>
       </c>
       <c r="AI163" t="s">
         <v>438</v>
       </c>
       <c r="AJ163">
         <v>61876</v>
       </c>
       <c r="AK163">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>452</v>
       </c>
       <c r="E164" t="s">
         <v>453</v>
       </c>
       <c r="F164" t="s">
         <v>454</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I164" t="s">
         <v>367</v>
       </c>
       <c r="J164" t="s">
         <v>432</v>
       </c>
       <c r="AE164">
@@ -6995,51 +6995,51 @@
       <c r="F166" t="s">
         <v>459</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I166" t="s">
         <v>367</v>
       </c>
       <c r="J166" t="s">
         <v>30</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
         <v>438</v>
       </c>
       <c r="AJ166">
         <v>59625</v>
       </c>
       <c r="AK166">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>366</v>
       </c>
       <c r="E167" t="s">
         <v>412</v>
       </c>
       <c r="F167" t="s">
         <v>460</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I167" t="s">
         <v>367</v>
       </c>
       <c r="J167" t="s">
         <v>461</v>
       </c>
       <c r="AI167" t="s">