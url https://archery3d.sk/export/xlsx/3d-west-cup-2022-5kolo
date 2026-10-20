--- v2 (2026-09-28)
+++ v3 (2026-10-20)
@@ -3431,51 +3431,51 @@
       <c r="D49" t="s">
         <v>151</v>
       </c>
       <c r="E49" t="s">
         <v>152</v>
       </c>
       <c r="F49" t="s">
         <v>153</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="AI49" t="s">
         <v>134</v>
       </c>
       <c r="AJ49">
         <v>61688</v>
       </c>
       <c r="AK49">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>154</v>
       </c>
       <c r="E50" t="s">
         <v>155</v>
       </c>
       <c r="F50" t="s">
         <v>156</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
@@ -3684,51 +3684,51 @@
       <c r="F57" t="s">
         <v>181</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I57" t="s">
         <v>169</v>
       </c>
       <c r="J57" t="s">
         <v>182</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>173</v>
       </c>
       <c r="AJ57">
         <v>60344</v>
       </c>
       <c r="AK57">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>183</v>
       </c>
       <c r="E58" t="s">
         <v>184</v>
       </c>
       <c r="F58" t="s">
         <v>185</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I58" t="s">
         <v>169</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">