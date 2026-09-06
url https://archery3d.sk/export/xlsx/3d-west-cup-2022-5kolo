--- v0 (2026-05-04)
+++ v1 (2026-09-06)
@@ -2882,51 +2882,51 @@
       <c r="F31" t="s">
         <v>112</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>45</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>83</v>
       </c>
       <c r="AJ31">
         <v>61530</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>62</v>
       </c>
       <c r="E32" t="s">
         <v>94</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>83</v>
       </c>
       <c r="AJ32">
@@ -3184,51 +3184,51 @@
       <c r="F41" t="s">
         <v>130</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>54</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>122</v>
       </c>
       <c r="AJ41">
         <v>61639</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>131</v>
       </c>
       <c r="E42" t="s">
         <v>132</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="AI42" t="s">
         <v>134</v>
       </c>
       <c r="AJ42">
@@ -3463,51 +3463,51 @@
       <c r="E50" t="s">
         <v>155</v>
       </c>
       <c r="F50" t="s">
         <v>156</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
         <v>157</v>
       </c>
       <c r="AJ50">
         <v>61689</v>
       </c>
       <c r="AK50">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>158</v>
       </c>
       <c r="E51" t="s">
         <v>38</v>
       </c>
       <c r="F51" t="s">
         <v>159</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I51" t="s">
         <v>160</v>
       </c>
       <c r="AI51" t="s">
         <v>161</v>
       </c>
       <c r="AJ51">
@@ -3555,53 +3555,50 @@
       </c>
       <c r="E53" t="s">
         <v>115</v>
       </c>
       <c r="F53" t="s">
         <v>168</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I53" t="s">
         <v>169</v>
       </c>
       <c r="J53" t="s">
         <v>98</v>
       </c>
       <c r="AI53" t="s">
         <v>170</v>
       </c>
       <c r="AJ53">
         <v>62071</v>
       </c>
-      <c r="AK53">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>171</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" t="s">
         <v>172</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I54" t="s">
         <v>169</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
         <v>173</v>
@@ -3686,81 +3683,84 @@
       </c>
       <c r="F57" t="s">
         <v>181</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I57" t="s">
         <v>169</v>
       </c>
       <c r="J57" t="s">
         <v>182</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>173</v>
       </c>
       <c r="AJ57">
         <v>60344</v>
       </c>
+      <c r="AK57">
+        <v>5</v>
+      </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>183</v>
       </c>
       <c r="E58" t="s">
         <v>184</v>
       </c>
       <c r="F58" t="s">
         <v>185</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I58" t="s">
         <v>169</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>173</v>
       </c>
       <c r="AJ58">
         <v>61898</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>186</v>
       </c>
       <c r="E59" t="s">
         <v>187</v>
       </c>
       <c r="F59" t="s">
         <v>188</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I59" t="s">
         <v>169</v>
       </c>
       <c r="J59" t="s">
         <v>179</v>
       </c>
       <c r="AE59">
@@ -4836,53 +4836,50 @@
       </c>
       <c r="E95" t="s">
         <v>289</v>
       </c>
       <c r="F95" t="s">
         <v>290</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I95" t="s">
         <v>214</v>
       </c>
       <c r="J95" t="s">
         <v>67</v>
       </c>
       <c r="AI95" t="s">
         <v>284</v>
       </c>
       <c r="AJ95">
         <v>61924</v>
       </c>
-      <c r="AK95">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>291</v>
       </c>
       <c r="E96" t="s">
         <v>129</v>
       </c>
       <c r="F96" t="s">
         <v>292</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I96" t="s">
         <v>214</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AI96" t="s">
         <v>284</v>
@@ -4929,123 +4926,114 @@
       </c>
       <c r="F98" t="s">
         <v>298</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I98" t="s">
         <v>299</v>
       </c>
       <c r="J98" t="s">
         <v>67</v>
       </c>
       <c r="AD98" t="s">
         <v>300</v>
       </c>
       <c r="AI98" t="s">
         <v>301</v>
       </c>
       <c r="AJ98">
         <v>61638</v>
       </c>
-      <c r="AK98">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>302</v>
       </c>
       <c r="E99" t="s">
         <v>303</v>
       </c>
       <c r="F99" t="s">
         <v>304</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I99" t="s">
         <v>299</v>
       </c>
       <c r="J99" t="s">
         <v>101</v>
       </c>
       <c r="AD99" t="s">
         <v>305</v>
       </c>
       <c r="AI99" t="s">
         <v>306</v>
       </c>
       <c r="AJ99">
         <v>61903</v>
       </c>
-      <c r="AK99">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>278</v>
       </c>
       <c r="E100" t="s">
         <v>307</v>
       </c>
       <c r="F100" t="s">
         <v>308</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I100" t="s">
         <v>299</v>
       </c>
       <c r="J100" t="s">
         <v>197</v>
       </c>
       <c r="AD100" t="s">
         <v>309</v>
       </c>
       <c r="AI100" t="s">
         <v>306</v>
       </c>
       <c r="AJ100">
         <v>60645</v>
       </c>
-      <c r="AK100">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>296</v>
       </c>
       <c r="E101" t="s">
         <v>310</v>
       </c>
       <c r="F101" t="s">
         <v>311</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I101" t="s">
         <v>299</v>
       </c>
       <c r="J101" t="s">
         <v>67</v>
       </c>
       <c r="AI101" t="s">
         <v>312</v>
@@ -5060,53 +5048,50 @@
       </c>
       <c r="E102" t="s">
         <v>314</v>
       </c>
       <c r="F102" t="s">
         <v>315</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I102" t="s">
         <v>299</v>
       </c>
       <c r="J102" t="s">
         <v>197</v>
       </c>
       <c r="AI102" t="s">
         <v>316</v>
       </c>
       <c r="AJ102">
         <v>61963</v>
       </c>
-      <c r="AK102">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>317</v>
       </c>
       <c r="E103" t="s">
         <v>318</v>
       </c>
       <c r="F103" t="s">
         <v>319</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I103" t="s">
         <v>299</v>
       </c>
       <c r="J103" t="s">
         <v>197</v>
       </c>
       <c r="AI103" t="s">
         <v>316</v>
@@ -5288,84 +5273,87 @@
       <c r="F109" t="s">
         <v>334</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I109" t="s">
         <v>299</v>
       </c>
       <c r="J109" t="s">
         <v>325</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
         <v>328</v>
       </c>
       <c r="AJ109">
         <v>61852</v>
       </c>
       <c r="AK109">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>335</v>
       </c>
       <c r="E110" t="s">
         <v>336</v>
       </c>
       <c r="F110" t="s">
         <v>337</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I110" t="s">
         <v>299</v>
       </c>
       <c r="J110" t="s">
         <v>325</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AI110" t="s">
         <v>328</v>
       </c>
       <c r="AJ110">
         <v>61880</v>
       </c>
+      <c r="AK110">
+        <v>5</v>
+      </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>338</v>
       </c>
       <c r="E111" t="s">
         <v>339</v>
       </c>
       <c r="F111" t="s">
         <v>340</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I111" t="s">
         <v>299</v>
       </c>
       <c r="J111" t="s">
         <v>341</v>
       </c>
       <c r="AI111" t="s">
         <v>328</v>
@@ -5465,51 +5453,51 @@
       <c r="F115" t="s">
         <v>347</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I115" t="s">
         <v>299</v>
       </c>
       <c r="J115" t="s">
         <v>175</v>
       </c>
       <c r="AE115">
         <v>1</v>
       </c>
       <c r="AI115" t="s">
         <v>345</v>
       </c>
       <c r="AJ115">
         <v>59708</v>
       </c>
       <c r="AK115">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>348</v>
       </c>
       <c r="E116" t="s">
         <v>349</v>
       </c>
       <c r="F116" t="s">
         <v>350</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I116" t="s">
         <v>299</v>
       </c>
       <c r="J116" t="s">
         <v>98</v>
       </c>
       <c r="AI116" t="s">
@@ -5526,51 +5514,51 @@
       <c r="E117" t="s">
         <v>352</v>
       </c>
       <c r="F117" t="s">
         <v>353</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I117" t="s">
         <v>299</v>
       </c>
       <c r="J117" t="s">
         <v>259</v>
       </c>
       <c r="AI117" t="s">
         <v>345</v>
       </c>
       <c r="AJ117">
         <v>61867</v>
       </c>
       <c r="AK117">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>223</v>
       </c>
       <c r="E118" t="s">
         <v>123</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I118" t="s">
         <v>299</v>
       </c>
       <c r="AI118" t="s">
         <v>345</v>
       </c>
       <c r="AJ118">
         <v>61873</v>
       </c>
     </row>
@@ -5642,51 +5630,51 @@
       <c r="F121" t="s">
         <v>355</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I121" t="s">
         <v>299</v>
       </c>
       <c r="J121" t="s">
         <v>165</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>356</v>
       </c>
       <c r="AJ121">
         <v>61015</v>
       </c>
       <c r="AK121">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>357</v>
       </c>
       <c r="E122" t="s">
         <v>136</v>
       </c>
       <c r="F122" t="s">
         <v>358</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I122" t="s">
         <v>299</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
@@ -6077,53 +6065,50 @@
       </c>
       <c r="F135" t="s">
         <v>390</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I135" t="s">
         <v>367</v>
       </c>
       <c r="J135" t="s">
         <v>67</v>
       </c>
       <c r="AE135">
         <v>2</v>
       </c>
       <c r="AI135" t="s">
         <v>386</v>
       </c>
       <c r="AJ135">
         <v>55017</v>
       </c>
-      <c r="AK135">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>391</v>
       </c>
       <c r="E136" t="s">
         <v>392</v>
       </c>
       <c r="F136" t="s">
         <v>393</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>59</v>
       </c>
       <c r="I136" t="s">
         <v>367</v>
       </c>
       <c r="J136" t="s">
         <v>197</v>
       </c>
       <c r="AE136">
         <v>2</v>
@@ -6241,51 +6226,51 @@
       <c r="F140" t="s">
         <v>404</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I140" t="s">
         <v>367</v>
       </c>
       <c r="J140" t="s">
         <v>197</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AI140" t="s">
         <v>405</v>
       </c>
       <c r="AJ140">
         <v>61206</v>
       </c>
       <c r="AK140">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>406</v>
       </c>
       <c r="E141" t="s">
         <v>407</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I141" t="s">
         <v>367</v>
       </c>
       <c r="J141" t="s">
         <v>408</v>
       </c>
       <c r="AE141">
         <v>1</v>
       </c>
       <c r="AI141" t="s">
@@ -6911,51 +6896,51 @@
       <c r="E163" t="s">
         <v>450</v>
       </c>
       <c r="F163" t="s">
         <v>451</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I163" t="s">
         <v>367</v>
       </c>
       <c r="J163" t="s">
         <v>449</v>
       </c>
       <c r="AI163" t="s">
         <v>438</v>
       </c>
       <c r="AJ163">
         <v>61876</v>
       </c>
       <c r="AK163">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:37">
       <c r="D164" t="s">
         <v>452</v>
       </c>
       <c r="E164" t="s">
         <v>453</v>
       </c>
       <c r="F164" t="s">
         <v>454</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I164" t="s">
         <v>367</v>
       </c>
       <c r="J164" t="s">
         <v>432</v>
       </c>
       <c r="AE164">
@@ -6975,51 +6960,51 @@
       <c r="E165" t="s">
         <v>289</v>
       </c>
       <c r="F165" t="s">
         <v>456</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I165" t="s">
         <v>367</v>
       </c>
       <c r="J165" t="s">
         <v>400</v>
       </c>
       <c r="AI165" t="s">
         <v>438</v>
       </c>
       <c r="AJ165">
         <v>61925</v>
       </c>
       <c r="AK165">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>457</v>
       </c>
       <c r="E166" t="s">
         <v>458</v>
       </c>
       <c r="F166" t="s">
         <v>459</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>82</v>
       </c>
       <c r="I166" t="s">
         <v>367</v>
       </c>
       <c r="J166" t="s">
         <v>30</v>
       </c>
       <c r="AE166">
@@ -7066,50 +7051,53 @@
     </row>
     <row r="168" spans="1:37">
       <c r="D168" t="s">
         <v>463</v>
       </c>
       <c r="E168" t="s">
         <v>464</v>
       </c>
       <c r="F168" t="s">
         <v>465</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H168" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I168" t="s">
         <v>367</v>
       </c>
       <c r="AI168" t="s">
         <v>462</v>
       </c>
       <c r="AJ168">
         <v>57486</v>
+      </c>
+      <c r="AK168">
+        <v>4</v>
       </c>
     </row>
     <row r="169" spans="1:37">
       <c r="D169" t="s">
         <v>466</v>
       </c>
       <c r="E169" t="s">
         <v>339</v>
       </c>
       <c r="F169" t="s">
         <v>467</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>133</v>
       </c>
       <c r="I169" t="s">
         <v>367</v>
       </c>
       <c r="J169" t="s">
         <v>449</v>
       </c>
       <c r="AI169" t="s">